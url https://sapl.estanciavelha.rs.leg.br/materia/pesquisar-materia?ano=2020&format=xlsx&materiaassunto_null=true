--- v0 (2026-02-09)
+++ v1 (2026-04-07)
@@ -54,3371 +54,3371 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DCL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3436/decreto_02.2020.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3436/decreto_02.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente na Câmara de Vereadores na data que específica.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de prevenção da Pandemia do Covid-19.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3438/04.2020.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3438/04.2020.pdf</t>
   </si>
   <si>
     <t>dispõe sobre medidas de prevenção à pandemia do Covid-19</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3439/decreto_005-2020.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3439/decreto_005-2020.pdf</t>
   </si>
   <si>
     <t>regulamenta o expediente da Câmara de Vereadores (caráter temporário)</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EAMS</t>
   </si>
   <si>
     <t>Emenda Aditiva/modificativa/supressiva</t>
   </si>
   <si>
     <t>Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2876/emenda_001_2020__ao_pl_009.2020.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2876/emenda_001_2020__ao_pl_009.2020.doc</t>
   </si>
   <si>
     <t>A presente emenda visa garantir que o Poder Executivo não use do patrimônio do Município para cumprir com suas obrigações de ente “patronal” na constituição da parcela que lhe é correspondente frente as obrigações com o Fundo Previdenciário Municipal.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>CEPF - Comissão Especial Parlamentar Fiscalizatória</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2895/emenda_002_pl_020.2020.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2895/emenda_002_pl_020.2020.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa 002/2020 ao Projeto de Lei 020/2020, que “Reestrutura a Defesa Civil no Município de Estância Velha, revoga leis municipais e dá outras providências</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2973/emenda_003_2020_ao_pl_029.2020.doc_marcia_ribeiro_subsidio_vice_prefeito.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2973/emenda_003_2020_ao_pl_029.2020.doc_marcia_ribeiro_subsidio_vice_prefeito.doc</t>
   </si>
   <si>
     <t>emenda ao Projeto de Lei 029/2020 que trata da remuneração para o cargo de Vice-Prefeito, para o próximo mandato</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2974/emenda_004_2020_ao_pl_030.2020.docmarcia_ribeiro_subsidio_vereadores.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2974/emenda_004_2020_ao_pl_030.2020.docmarcia_ribeiro_subsidio_vereadores.doc</t>
   </si>
   <si>
     <t>O valor do subsídio dos Vereadores para o mandato correspondente ao período de 2021 a 2024 será pago mensalmente e em parcelas únicas de R$ 4.583,67</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2975/emenda_005_ao_pl_033.2020.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2975/emenda_005_ao_pl_033.2020.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa 005/2020 ao Projeto de Lei 033/2020, que “ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 878/2003, DE 29 DE DEZEMBRO DE 2003, E Nº 1.494, DE 02 DE OUTUBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2976/emenda_006_2020_ao_pl_033.2020.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2976/emenda_006_2020_ao_pl_033.2020.doc</t>
   </si>
   <si>
     <t>a proposta de Emenda Modificativa 006/2020 ao Projeto de Lei 033/2020, que “Altera dispositivos das Leis Municipais nº 878, de 29 de dezembro de 2003 e nº 1.494, de 02 de outubro de 2009, e dá outras providências</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2993/emenda_007_ao_pl_036.2020.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2993/emenda_007_ao_pl_036.2020.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa 007/2020 ao Projeto de Lei 036/2020, que “AUTORIZA A CONCESSÃO DE SUBVENÇÃO ECONÔMICA AO SERVIÇO CONVENCIONAL DE TRANSPORTE PÚBLICO COLETIVO DE PASSAGEIROS ENQUANTO VIGENTE O ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3039/emenda_008_2020_ao_pl_047_2020_comissao_especial__loa_2021.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3039/emenda_008_2020_ao_pl_047_2020_comissao_especial__loa_2021.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 08/2020 ao Projeto de Lei 047/2020, que “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ESTANCIA VELHA PARA O EXERCICIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Carlos Bonne, Marcia Ribeiro, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2770/emenda_001_2020_a_lei_organiva__artigo_52_marcia_carlos_valdeci.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2770/emenda_001_2020_a_lei_organiva__artigo_52_marcia_carlos_valdeci.doc</t>
   </si>
   <si>
     <t>Altera redação do art. 52, da Lei Orgânica do Município de Estância Velha RS</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>Carlos Bonne, Marcia Ribeiro, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3014/emenda_003.2020_a_l.o_-_parcelamento_com_rpps.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3014/emenda_003.2020_a_l.o_-_parcelamento_com_rpps.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA À LEI ORGÂNICA n. 03/2020. ACRESCENTA INCISO XV AO ART. 31 DA LEI ORGÂNICA DO MUNICÍPIO DE ESTÂNCIA VELHA - RS.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Bonne, Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2784/indicacao__001_-_2020_conselho_tutelar.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2784/indicacao__001_-_2020_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo dê nova redação aos incisos II e VI, do Art. 17 da Lei Municipal nº 2.078/2015, que “ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E ALTERAÇÕES DADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_construcao_de_um_centro_adinistrativo_-_saci.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_construcao_de_um_centro_adinistrativo_-_saci.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo realize um levantamento nos imóveis ociosos pertencentes ao Município de Estância Velha, para que assim seja estudada a viabilidade de realizar a venda ou permuta de algumas propriedades desta Municipalidade, com a exclusiva finalidade da construção de um Centro Administrativo próprio.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>Diego Francisco</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2872/indicacao_03_precos_abusivos_-_diego.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2872/indicacao_03_precos_abusivos_-_diego.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo, juntamente com o Procon de Estância Velha, averiguem os valores praticados nos últimos dias em relação ao álcool gel e máscaras de proteção, nos estabelecimentos de nosso município, em virtude do aumento nos preços de tais produtos</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>Carlos Bonne</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/indicacao_pavimentacao_-_carlos_bonne.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/indicacao_pavimentacao_-_carlos_bonne.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo instituído o Programa Melhorando Nossos Caminhos que visa o desenvolvimento estrutural do Município, que visa realizar a pavimentação viária através de parceria com proprietários de imóveis situados em vias públicas da área urbana.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>Sérgio Werle</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/indicacao_005_-_sergio_werle.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/indicacao_005_-_sergio_werle.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo instale redutores de velocidade, bem como melhore a sinalização na extensão da Rua Porto Alegre, principalmente no novo trecho que está sendo calçado._x000D_
 A realização de faz necessária, pois alguns motoristas colocam em risco a vida dos animais e pedestres ao ultrapassar o limite de velocidade permitido, quando descem a lomba do Bairro Encosta do Sol em direção ao Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_006-2020_auxilio_aos_transportadores_escolares_-_diego.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_006-2020_auxilio_aos_transportadores_escolares_-_diego.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo postergue pelo prazo de 06 (seis) meses ou até que a Pandemia acabe a cobrança do Laudo de Vistoria e Laudo do Tacógrafo e implemente um auxílio emergencial que possa resguardar a subsistência dos Motoristas de Vans Escolares, assim como prorrogue a cobrança de tributos municipais.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2921/indicacao_007_-_sergio_werle.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2921/indicacao_007_-_sergio_werle.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo analise a possibilidade de realocar a ESF Bela Vista no terreno de esquina das ruas Do Parque e Almirante Tamandaré, onde há também estudos da construção da nova Escola Dom Pedro I.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2934/indicacao_008_mais_testes_de_covid-19_-_veri.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2934/indicacao_008_mais_testes_de_covid-19_-_veri.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo amplie a compra e oferta de mais testes do Covid-19._x000D_
 Desse modo, aumentando o número de testes no município</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2935/indicacao_009_farmacia_solidaria_-_diego.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2935/indicacao_009_farmacia_solidaria_-_diego.docx</t>
   </si>
   <si>
     <t>A presente indicação tem por objetivo que o Poder Executivo institua no município de Estância Velha a Farmácia Solidária.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2936/indicacao_010_kit_covid_-_diego.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2936/indicacao_010_kit_covid_-_diego.docx</t>
   </si>
   <si>
     <t>Esta indicação tem como objetivo disponibilizar gratuitamente à População, através do Sistema Único de Saúde da Prefeitura de Estância Velha, kits de medicamentos para o tratamento dos sintomas do Covid-19 aos pacientes com receita médica.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2966/indicacao_011_testes_de_covid_19_-_django.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2966/indicacao_011_testes_de_covid_19_-_django.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo estude a viabilidade de implementar no município, seja através de lei ou outro instrumento legal, uma parceria com um laboratório para que os testes que detectam a presença do vírus do COVID-19 nos cidadãos estancienses sejam custeados em parte pelo Poder Executivo e em parte pelo cidadão que necessite do exame, na proporção de 70% pago pelo ente público e 30% pelo munícipe, quando indicado por um profissional habilitado na área de saúde.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_012_duplicidade_de_nome_de_ruas_-_euclides_tisian.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_012_duplicidade_de_nome_de_ruas_-_euclides_tisian.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo, conjuntamente com coma Empresa de Correios e Telégrafos e a RGE Sul, estudem a viabilidade de alteração da denominação de Ruas em nosso município.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3011/indicacao_013_aulas_de_tradicoes_gauchas_-_django.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3011/indicacao_013_aulas_de_tradicoes_gauchas_-_django.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito que o Poder Executivo forneça atividades culturais aos alunos da Rede Municipal de Ensino, no turno oposto ao das aulas, qual seja, ensino das tradições gaúchas, a dança e os jogos tradicionalistas gaúchos.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3015/indicacao_014_troco_solidario_-_veridiana.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3015/indicacao_014_troco_solidario_-_veridiana.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por intuito a criação do Projeto Troco Solidário no município de Estância Velha.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Valdeci de Vargas, Carlito Borges, Carlos Bonne, Diego Francisco, João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Sérgio Werle, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2779/mocao_001_2020_-___parabenizacao_e_reconhecimento.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2779/mocao_001_2020_-___parabenizacao_e_reconhecimento.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO E RECONHECIMENTO ao aluno Carlos Eduardo Immig, pelo resultado obtido no Exame Nacional do Ensino Médio – ENEM.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Diego Francisco, Carlito Borges, Carlos Bonne, João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Sérgio Werle, Valdeci de Vargas, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2780/mocao_002_2020_-___parabenizacao_e_reconhecimento.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2780/mocao_002_2020_-___parabenizacao_e_reconhecimento.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO E RECONHECIMENTO ao atleta Emerson Fabiano Kerber Júnior, pelos resultados alcançados</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2943/mocao_003_2020_-___parabenizacao_e_reconhecimento.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2943/mocao_003_2020_-___parabenizacao_e_reconhecimento.docx</t>
   </si>
   <si>
     <t>Moção de Parabenização e Reconhecimento aos Servidores do Corpo de Bombeiros de Estância Velha</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>Veridiana Monteiro, Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Sérgio Werle, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3013/mocao_004_2020__-_apoio_a_a_comissao_dos_aprovados_no_concurso_da_policia_civilrs_2018_-_inspetores_e_escrivaes.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3013/mocao_004_2020__-_apoio_a_a_comissao_dos_aprovados_no_concurso_da_policia_civilrs_2018_-_inspetores_e_escrivaes.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Á COMISSÃO DOS APROVADOS NO CONCURSO DA POLÍCIA CIVIL/RS 2018 - INSPETORES E ESCRIVÃES</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3058/mocao_005_2020_-__parabenizacao_grupo_seta.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3058/mocao_005_2020_-__parabenizacao_grupo_seta.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO à empresa SETA, pelo seu aniversário de 79 anos</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2782/pl_001.2020_-_incentivos_johann.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2782/pl_001.2020_-_incentivos_johann.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER À EMPRESA JOHANN ALIMENTOS LTDA., EM RAZÃO DA AMPLIAÇÃO DAS RESPECTIVAS ATIVIDADES NO MUNICÍPIO, O INCENTIVO PREVISTO NA LEI MUNICIPAL Nº 2.253/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2797/pl_002__-_carlos_bonne_-_denominacao_de_rua.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2797/pl_002__-_carlos_bonne_-_denominacao_de_rua.docx</t>
   </si>
   <si>
     <t>Dá à Via de Acesso a Cooperativa Cooperlaga, entre as quadras A0 e A1, no Bairro Campo Grande, o nome de Rua das Goiabeiras e dá outras providências”</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2816/pl_003.2020_-_contratacao_emergencial_professores.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2816/pl_003.2020_-_contratacao_emergencial_professores.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE PROFESSORES, PARA ATENDER NECESSIDADE EMERGENCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2817/pl_004.2020_-_mobilidade_urbana.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2817/pl_004.2020_-_mobilidade_urbana.doc</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE MOBILIDADE URBANA E O PLANO DIRETOR DE MOBILIDADE URBANA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2818/pl_005.2020_-_altera_lei_743.1983.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2818/pl_005.2020_-_altera_lei_743.1983.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 743/1.983, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2825/pl_006.2020_-_convenio_consepro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2825/pl_006.2020_-_convenio_consepro.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO AO CONSEPRO, PARA APLICAÇÃO NO SUPRIMENTO DAS NECESSIDADES DO EFETIVO DA BRIGADA MILITAR LOTADO EM ESTÂNCIA VELHA/RS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Sérgio Werle, Valdeci de Vargas, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2834/projeto_de_lei__-_camara_-_revoga_horario_do_comercio_local.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2834/projeto_de_lei__-_camara_-_revoga_horario_do_comercio_local.docx</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 596, DE 29 DE JUNHO DE 2001, QUE "DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DO COMÉRCIO LOCAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único do Art.  1º, da LEI MUNICIPAL Nº 2.253, de 13 de julho de 2017, que “DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS ÀS EMPRESAS QUE SE INSTALEM NO MUNICÍPIO, OU NELE AMPLIEM AS RESPECTIVAS ATIVIDADES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2836/pl_009.2020-altera_a_lei_municipal_no_7431.983.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2836/pl_009.2020-altera_a_lei_municipal_no_7431.983.doc</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2837/pl_010.2020_-_horario_comercio.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2837/pl_010.2020_-_horario_comercio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DO COMÉRCIO NO MUNICÍPIO E DÁ OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>ALTERA O ART. 35 DA LEI MUNICIPAL 1753/2011 QUE DEFINE O PISO DOS PROFESSORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_012.2020_-_altera_lei_corregedoria_guarda.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_012.2020_-_altera_lei_corregedoria_guarda.doc</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS NºS 1.169/2006, 1.041/1990, E 880/2003, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2843/pl_013.2020-reajuste_servidores.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2843/pl_013.2020-reajuste_servidores.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2844/pl_014.2020-credito_adicional_especial.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2844/pl_014.2020-credito_adicional_especial.doc</t>
   </si>
   <si>
     <t>bre Crédito Adicional Especial no valor de R$7.992,48 e dá Outras Providências</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2845/pl_015.2020-auxilio_consepro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2845/pl_015.2020-auxilio_consepro.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AO CONSEPRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Sérgio Werle, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2846/pl_016.2020-_revisao_servidor_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2846/pl_016.2020-_revisao_servidor_2020.docx</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual dos Servidores do Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2847/pl_017.2020-_revisao_vereadores_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2847/pl_017.2020-_revisao_vereadores_2020.docx</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos subsídios dos Vereadores de Estância Velha e dá outras providências</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2848/pl_018.2020-revisao_prefeita_vice_e_secretarios_-__2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2848/pl_018.2020-revisao_prefeita_vice_e_secretarios_-__2020.docx</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos subsídios da Prefeita Municipal, Vice-Prefeito Municipal e dos Secretários Municipais de Estância Velha e dá outras providências</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2870/pl_019_contratacao_emergencial.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2870/pl_019_contratacao_emergencial.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE ENFERMEIROS, PARA ATENDER NECESSIDADE EMERGENCIAL, TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2871/pl_020_defesa_civil.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2871/pl_020_defesa_civil.doc</t>
   </si>
   <si>
     <t>REESTRUTURA A DEFESA CIVIL NO MUNICÍPIO DE ESTÂNCIA VELHA, REVOGA LEIS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2881/pl_021.2020_-_escolas_conveniadas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2881/pl_021.2020_-_escolas_conveniadas.doc</t>
   </si>
   <si>
     <t>AUTORIZA, DURANTE A SUSPENSÃO DE ATIVIDADES IMPOSTA PELO GOVERNO ESTADUAL, EM RAZÃO DA DOENÇA COVID/19, O CUSTEIO DE DESPESAS DAS ESCOLAS PRIVADAS CREDENCIADAS PELA ADMINISTRAÇÃO MUNICIPAL PARA DISPONIBILIZAR VAGAS PARA CRIANÇAS DE ATÉ 3 ANOS E 11 MESES DE IDADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2890/pl_022.2020_-_credito_especial.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2890/pl_022.2020_-_credito_especial.doc</t>
   </si>
   <si>
     <t>“Abre Crédito Adicional Especial no valor de R$134.040,00 e dá Outras Providências” para apreciação e votação dos Nobres Edis, EM REGIME DE URGÊNCIA, conforme art. 170 do Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pl_023.2020_altera_corregedoria_guarda.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pl_023.2020_altera_corregedoria_guarda.doc</t>
   </si>
   <si>
     <t>“ALTERA AS LEIS MUNICIPAIS NºS 1.169/2006, 1.041/1990, E 880/2003, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pl_024.2020_credito_especial_no_valor_de_r724.49503.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pl_024.2020_credito_especial_no_valor_de_r724.49503.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$724.495,03 e dá Outras Providências</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2919/pl_025.2020_credito_especial_no_valor_de_r5.792.21629.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2919/pl_025.2020_credito_especial_no_valor_de_r5.792.21629.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$5.792.216,29 e dá Outras Providências</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2929/pl_2020_-_regularizacao_fundiaria_reinato_trein.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2929/pl_2020_-_regularizacao_fundiaria_reinato_trein.doc</t>
   </si>
   <si>
     <t>AUTORIZA A APROVAÇÃO DA REGULARIZAÇÃO FUNDIÁRIA DO NÚCLEO URBANO INFORMAL CONSOLIDADO, QUE É OCUPADO NA ÁREA DENOMINADA LOTEAMENTO REINATO ÊNIO TREIN, PELA MODALIDADE REURB-S, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2930/pl_027.2020_-_auxilio_financeiro_-_silas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2930/pl_027.2020_-_auxilio_financeiro_-_silas.doc</t>
   </si>
   <si>
     <t>Autoriza a concessão de Auxílio/Subvenção à empresa SILAS SERVIÇOS DE TRANSPORTES URBANOS LTDA., e dá outras providências</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2933/pl_028.2020_-_auxilio_financeiro_silas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2933/pl_028.2020_-_auxilio_financeiro_silas.doc</t>
   </si>
   <si>
     <t>Autoriza a concessão de Auxílio/Subvenção à empresa SILAS SERVIÇOS DE TRANSPORTES URBANOS LTDA, e dá outras providências</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Carlos Bonne, Euclides Tisian ( Gringo ), Sérgio Werle, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2957/pl_029.2020-_mesa_-_subsidio_secretarios_prefeito_e_vice.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2957/pl_029.2020-_mesa_-_subsidio_secretarios_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O MANDATO CORRESPONDENTE AO PERÍODO DE 2021 A 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2958/pl_030.2020_-_mesa_-_subsidio_vereadores.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2958/pl_030.2020_-_mesa_-_subsidio_vereadores.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Fixa o subsídio dos Vereadores durante a Legislatura de 2021/2024 e dá outras providências</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2959/pl_031.2020-_publicacao_de_emendas_parlamentares_-_diego.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2959/pl_031.2020-_publicacao_de_emendas_parlamentares_-_diego.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação pelo Poder Executivo, através de sítio eletrônico oficial, de forma mensal, acerca da aplicação das Emendas Parlamentares recebidas pelo Município de Estância Velha e dá outras providências.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2964/pl_032.2020_-_altera_lei_1.041.1990.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2964/pl_032.2020_-_altera_lei_1.041.1990.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.041, DE 05 DE ABRIL DE 1990 E 1.753, DE 26 DE NOVEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2965/pl_033.2020_-_altera_lei_878.2003.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2965/pl_033.2020_-_altera_lei_878.2003.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 878/2003, DE 29 DE DEZEMBRO DE 2003, E Nº 1.494, DE 02 DE OUTUBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2971/pl_034.2020_-_ldo_2021.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2971/pl_034.2020_-_ldo_2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2021, E DÁ OUTRAS</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2972/pl_035.2020_-_revoga_lei.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2972/pl_035.2020_-_revoga_lei.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2.325, DE 29 DE MARÇO DE 2018, QUE “AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTOS NO PAGAMENTO DO VALOR DEVIDO PELOS ADQUIRENTES DOS LOTES QUE INTEGRAM O ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO ENGENHEIRO JOSÉ PORTELLA NUNES - EVETEC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2981/pl_subvecao_silas.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2981/pl_subvecao_silas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO ECONÔMICA AO SERVIÇO CONVENCIONAL DE TRANSPORTE PÚBLICO COLETIVO DE PASSAGEIROS ENQUANTO VIGENTE O ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2987/pl_037.2020_-_altera_lm_069.1961.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2987/pl_037.2020_-_altera_lm_069.1961.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 069/1961, DE 22 DE JUNHO DE 1961, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2994/pl_038.2020-doacao_area_mauro_muller.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2994/pl_038.2020-doacao_area_mauro_muller.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER, EM DOAÇÃO, PORÇÕES DE TERRAS DE PROPRIEDADE DE MAURO ADRIANO MULLER E OUTROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2997/pl_039_2020_professor_mestre_cidadao.doc_marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2997/pl_039_2020_professor_mestre_cidadao.doc_marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>O presente Projeto de Lei, tem por objetivo, fortalecer o compromisso com a Educação como centro permanente da nossa atenção como legisladores e, também, valorizar a categoria de professores que buscam inovar e vivem intensamente a sua condição de “mestres do saber” na prática pedagógica.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2998/pl_040_2020_professor_mestre_cidadao__vereadora_marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2998/pl_040_2020_professor_mestre_cidadao__vereadora_marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>Cria o "Prêmio Professor - Mestre Cidadão" aos Trabalhadores em Educação do Município de Estância Velha e dá outras providências.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2999/pl_041.2020_altera_lei_evetec.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2999/pl_041.2020_altera_lei_evetec.docx</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo único ao Art. 6º da Lei Municipal Nº 1.736, de 28.11.2011, e dá outras providências</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3000/pl_042.2020_rodovias.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3000/pl_042.2020_rodovias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Redução da Reserva de Faixa não Edificável ao Longo das Faixa de Domínio Público de Rodovias e dá outras providências</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3010/pl_fap.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3010/pl_fap.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 878/2003, DE 29 DE DEZEMBRO DE 2003, E Nº 1.494, DE 02 DE OUTUBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3001/pl_044.2020_altera_fap.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3001/pl_044.2020_altera_fap.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 878/2003, DE 29 DE DEZEMBRO DE 2003, E Nº 1.494, DE 02 DE OUTUBRO DE 2009, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3002/pl_045.2020_credito_especial.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3002/pl_045.2020_credito_especial.docx</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$955.000,00 e dá Outras Providências</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3012/pl_046.2020_-_contratacao_temporaria_-_mesa.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3012/pl_046.2020_-_contratacao_temporaria_-_mesa.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 “AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE TÉCNICO EM CONTABILIDADE, PARA ATENDER NECESSIDADE TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_047.2020_-_loa.2021-.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_047.2020_-_loa.2021-.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3021/pl_048.2020_-_credito_especial_-_lei_aldir_blanc_1.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3021/pl_048.2020_-_credito_especial_-_lei_aldir_blanc_1.docx</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$364.214,60 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pl_049.2020_-_euclides_tisian_-_altera_denominacao_de_rua.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pl_049.2020_-_euclides_tisian_-_altera_denominacao_de_rua.docx</t>
   </si>
   <si>
     <t>Esta proposição tem por objetivo a alteração da denominação de Rua em nosso município.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3024/pl_050.2020_-_credito_especial.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3024/pl_050.2020_-_credito_especial.docx</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$128,25 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3051/pl_051.2020_-_convenio_delegacia.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3051/pl_051.2020_-_convenio_delegacia.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO/CONVÊNIO DE MÚTUA COLABORAÇÃO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA PÚBLICA, VISANDO A CEDÊNCIA DE 01 (ESTAGIÁRIO) PARA A DELEGACIA DE POLÍCIA CIVIL DE ESTÂNCIA VELHA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3057/pl_052.2020_-_regularizacao_flamboyant.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3057/pl_052.2020_-_regularizacao_flamboyant.docx</t>
   </si>
   <si>
     <t>AUTORIZA A APROVAÇÃO DA REGULARIZAÇÃO FUNDIÁRIA DO NÚCLEO URBANO INFORMAL CONSOLIDADO, QUE É OCUPADO NA ÁREA DENOMINADA COOPERATIVA HABITACIONAL FLAMBOYANT, PELA MODALIDADE REURB-E</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3059/pl_053-2020_-_pl_repasse_apae.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3059/pl_053-2020_-_pl_repasse_apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR REPASSE DE VERBA PROVENIENTE DO FNAS – FUNDO NACIONAL DE ASSISTÊNCIA SOCIAL – COVID PROTEÇÃO ESPECIAL PARA APAE ESTÂNCIA VELHA, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3060/pl_054-2020_-_projeto__de_lei_-_revoga_a_lei_municipal_2.308.2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3060/pl_054-2020_-_projeto__de_lei_-_revoga_a_lei_municipal_2.308.2018.docx</t>
   </si>
   <si>
     <t>“REVOGA A LEI MUNCIPAL Nº 2.308, DE 02 DE FEVEREIRO 2018, QUE “TORNA OBRIGATÓRIO A PAVIMENTAÇÃO ASFÁLTICA, EM TODOS OS TRAJETOS DAS LINHAS DE ÔNIBUS, COM PRIORIDADE SOBRE OUTRAS RUAS OU AVENIDAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3061/pl_055-2020_-_iptu_2021.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3061/pl_055-2020_-_iptu_2021.docx</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO NO VALOR DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU E TAXAS MUNICIPAIS, NO EXERCÍCIO DE 2021, ALTERA ÍNDICES DE CORREÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3003/plc_001_2020_gm.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3003/plc_001_2020_gm.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003/1995, DE 07 DE AGOSTO DE 1995, E A LEI COMPLEMENTAR Nº 050/2007, DE 09 DE AGOSTO DE 2007</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Marcia Ribeiro, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2781/projeto_de_resolucao_001_2020_-_altera_o_regimento_interno.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2781/projeto_de_resolucao_001_2020_-_altera_o_regimento_interno.doc</t>
   </si>
   <si>
     <t>“ALTERA O ART. 35 DA RESOLUÇÃO Nº 004/2018, QUE “DISPÕE SOBRE O  REGIMENTO  INTERNO  DA  CÂMARA  MUNICIPAL  DE ESTÂNCIA VELHA”</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2882/projeto_de_resolucao_002_2020_projeto_de_resolucao_sessao_remota.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2882/projeto_de_resolucao_002_2020_projeto_de_resolucao_sessao_remota.docx</t>
   </si>
   <si>
     <t>Institui ritos de procedimentos para a realização de sessões ordinárias e extraordinárias, na modalidade remota, no âmbito da Câmara Municipal do Município de Estância Velha como solução a ser utilizada durante a emergência de saúde pública relacionada à pandemia do COVID-19 e assemelhados</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2889/projeto_de_resolucao_03_-_altera_o_regimento_interno_-_art._170.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2889/projeto_de_resolucao_03_-_altera_o_regimento_interno_-_art._170.docx</t>
   </si>
   <si>
     <t>“ALTERA O CAPUT DO ART. 170 DA RESOLUÇÃO Nº 004/2018, QUE “DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA”, EM REGIME DE URGÊNCIA, CONFORME ART. 170 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_de_resolucao_04_-_altera_o_regimento_interno_-_art._170.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_de_resolucao_04_-_altera_o_regimento_interno_-_art._170.docx</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 170 DA RESOLUÇÃO Nº 004/2018, QUE “DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA”</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2771/pi_01_-_2020__ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2771/pi_01_-_2020__ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>Cópia de todos  os  relatórios  de  avaliação  e  de  monitoramento  existentes  até  a  presente  data  para  análise  e  acompanhamento  dos  Vereadores,  referente  ao  cumprimento  pelo  Município das metas estabelecidas no PNE - Plano Nacional de Educação.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2772/pi_02_-_2020__ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2772/pi_02_-_2020__ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>1 - Informação  com o detalhamento do percentual atual de endividamento (nível de endividamento) da Prefeitura Municipal._x000D_
 2-)  Informação com o detalhamento do percentual  atual da Receita Corrente Líquida do orçamento gasto com a folha de pagamento  com pessoal da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2773/pi_03_-_2020__ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2773/pi_03_-_2020__ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>A discriminação  individualizada  dos  valores  gastos  por cada ocupante de cargo comissionado da Prefeitura Municipal, incluindo diárias de viagens, reembolsos e adiantamentos, de janeiro do ano de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2774/pi_04_-_2020__ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2774/pi_04_-_2020__ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>Informação  detalhada  discriminando  o  percentual  de recursos  utilizados  pelo  FNDE - Fundo Nacional do Desenvolvimento da Educação,  no  âmbito  do  PNAE - Programa Nacional de Alimentação Escolar,  na  aquisição  de  gêneros  alimentícios  diretamente  da  agricultura  familiar  e  do  empreendedor  familiar  rural  (nos  termos  do  art.  14  da  Lei  Federal nº 11.947/2009), de janeiro do ano de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2775/pi_05_-_2020__ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2775/pi_05_-_2020__ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>a-)  Relação  dos  Conselhos  Municipais  criados  pela  legislação municipal vigente que encontram-se ativos._x000D_
 b-)  Relação  dos  Conselhos  Municipais  criados  pela  legislação municipal vigente que se encontram-se inativos, assim como a justificativa quanto a inatividade._x000D_
 c-)  Especificação  dos  membros  titulares  e  respectivos  cargos, assim como a especificação dos suplentes de cada Conselho Municipal;_x000D_
 d-)  Especificação  do  local,  data  e  horário  em  que  ocorrem  as reuniões de cada Conselho Municipal;_x000D_
 e-) Dados de contato (telefone e e-mail) do Presidente e Secretário de cada Conselho Municipal.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2785/pi_06_-_2020__ver._veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2785/pi_06_-_2020__ver._veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO: DIRETRIZES E CONFRONTANTES DA RUA CARLOS GOMES NO BAIRRO LIRA.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2786/pi_07_-_2020_ver._carlito_borges.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2786/pi_07_-_2020_ver._carlito_borges.doc</t>
   </si>
   <si>
     <t>1 – Cópia do projeto para utilização do recurso de R$ 286.500,00 (duzentos e oitenta e seis mil e quinhentos reais) conforme o empenho nº 804446 do Deputado Federal Maurício Dziedricki;_x000D_
 _x000D_
 2 - Cópia do projeto para utilização do recurso de R$ 392.505,00 (trezentos e noventa e dois mil quinhentos e cinco reais) conforme o empenho nº 804506 do Deputado Federal Maurício Dziedricki;_x000D_
 _x000D_
 3 – Situação atual de cada um dos projetos referente aos recursos destinados ao município;_x000D_
 _x000D_
 4 – Situação atual da viabilidade da construção do terminal rodoviário no local previsto.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2787/pi_08_-_2020_ver._carlito_borges.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2787/pi_08_-_2020_ver._carlito_borges.doc</t>
   </si>
   <si>
     <t>1 – Cópia das prestações de contas do Corpo de Bombeiros Voluntários dos anos de 2010 a 2019;_x000D_
 2 – Relação detalhada dos valores repassados ao Corpo de Bombeiros Voluntários nos anos de 2010 a 2019.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2799/pi_09_-_2020__ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2799/pi_09_-_2020__ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>1 – Requer informações sobre o porquê de alguns professores municipais ganharam o reajuste do piso salarial (12,84%) dos profissionais da rede pública da educação básica e outros não?_x000D_
 2 -  Os motivos sobre o comunicado, informando que o pagamento do reajuste acima referenciado seria descontado dos professores municipais nos meses de fevereiro e março, já que é direito dos mesmos, embasado na Lei Federal nº 11.738 de 2008?</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2800/pi_10-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2800/pi_10-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>1 – Pede-se o envio de cópia do Projeto de edificação da Unidade Básica de Saúde do Bairro Campo Grande;</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2801/pi_11-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2801/pi_11-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>1 – Pede-se o envio de cópia do Projeto de edificação da Unidade Básica de Saúde do Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2802/pi_12-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2802/pi_12-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>1 – Por qual motivo a empresa de transporte público coletivo não passa mais dentro do bairro Campo Grande, quando a linha sai próximo a localidade Morro Agudo? Moradores reclamam que para irem até as escolas ou no posto de saúde, precisam ir primeiro no centro, para depois retornar até o bairro. A população local está sendo muito prejudicada com este itinerário.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2803/pi_13-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2803/pi_13-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>1 – Pede-se o envio de cópia do Projeto da Obra (em andamento) no Campo De Futebol do Loteamento Sabiá no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2873/pi_14-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2873/pi_14-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>Solicito a seguinte informação: o terreno na Rua da Hidráulica Nº 140 no Bairro Bela Vista é área verde? Ou pertence a particular?</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2884/pi_015-2020_mesa_diretora_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2884/pi_015-2020_mesa_diretora_2020.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO PROTOCOLADA PELA MESA DIRETORA:_x000D_
 _x000D_
 PEDIDO DE INFORMAÇÃO SOBRE A OBRA DA QUADRA POLIESPORTIVA RECREATIVA DA ESCOLA PRESIDENTE KENNEDY, LOCALIZADA NO BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2891/pi_016-2020_ver._marcia_ribeiro-mesclado.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2891/pi_016-2020_ver._marcia_ribeiro-mesclado.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação da Vereadora Marcia Ribeiro.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2885/pi_17-_2020__ver._marci_ribeiro_covid_19.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2885/pi_17-_2020__ver._marci_ribeiro_covid_19.doc</t>
   </si>
   <si>
     <t>Requer informação  a respeito de qual rubrica orçamentária, da Lei Orçamentária deste exercício, estão sendo custeados os recursos públicos ao enfrentamento do Coronavírus – COVID19, como por exemplo Centro de Monitoramento e Apoio ao Combate do COVID 19. (Ginásio Esportivo da Igreja Católica)</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pi_018_-_2020__ver._valdeci_de_vargas__e_euclides_tiaisn.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pi_018_-_2020__ver._valdeci_de_vargas__e_euclides_tiaisn.doc</t>
   </si>
   <si>
     <t>Pedido de Informação requer que seja informado onde foram alocados os recursos advindos de Emendas Parlamentares do Senhor Deputado Federal Maurício Dziedricki, durante esta Legislatura</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pi_19-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pi_19-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>A Prefeitura possui algum Projeto para calçar e melhorar “o valão” da Avenida 14 de Julho no Bairro Floresta?</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2903/pi_020_-_2020__ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2903/pi_020_-_2020__ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>olicito o envio dos Controles de Ponto dos Funcionários da Empresa Terceirizada Global Med. Serviços em Saúde Ltda,</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/pi_021_-_2020__ver._euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/pi_021_-_2020__ver._euclides_tisian.doc</t>
   </si>
   <si>
     <t>Referente sobre a Lei Municipal nº 2356/2018 a qual dispõe que a Procuradoria Geral do Município - PROGEM fica autorizada a realizar acordo judicial no processo nº 095/1.16.0002215-0, que tramita perante a Vara Judicial da Comarca de Estância Velha/RS, no qual o Município figura como autor da ação, tendo por finalidade resgatar o valor investido pelo Fundo de Aposentadorias e Pensões – FAP._x000D_
 Desse modo, requer informação se o valor já foi resgatado pelo Município de Estância Velha, bem como o valos atualizado do mesmo. Solicita-se cópia do extrato bancário do valor revertido ao Município.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2907/pi_022_2020_ver._lotario.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2907/pi_022_2020_ver._lotario.doc</t>
   </si>
   <si>
     <t>Este Vereador solicita como está o andamento e se já houve alguma execução por parte do Executivo Municipal no tocante a devolução de um imóvel (Matricula 8502, do Ofício de Registro de Imóveis de Estância Velha) que foi doado aos correios pelo Município de Estância Velha. O referido imóvel foi doado pelo Município de Estância Velha à Empresa Brasileira de Correios e Telégrafos, com base na Lei Municipal nº 712/81._x000D_
 Da dicção da Lei Municipal acima referenciada, vê-se que seu Art. 2º dispõe que “A área doada pelo artigo anterior, destina-se exclusivamente para a construção de um prédio para a agência local da Empresa Brasileira de Correios e Telégrafos.” _x000D_
 Ao analisarmos o disposto no art. 2º, observa-se que há uma cláusula de reversão implícita, ao exarar que a área doada deva servir exclusivamente a Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2926/pi_023_2020__ver._lotario.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2926/pi_023_2020__ver._lotario.doc</t>
   </si>
   <si>
     <t>Este Vereador requer informações acerca do antigo Centro de Cultura, localizado na Av. 7 de Setembro, para abrigar a Guarda Municipal de Estância Velha._x000D_
 Cópia do projeto de reforma do prédio, caso há algum;_x000D_
 Custo estimado da readequação do prédio acima referido;_x000D_
 Há algum laudo técnico capacitando o uso do prédio; _x000D_
 Onde será o estacionamento da frota da Guarda.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2911/pi_024_-_2020__rua_sao_cristovao.doc_comissao_especial_parlamentar_fiscalizatoria.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2911/pi_024_-_2020__rua_sao_cristovao.doc_comissao_especial_parlamentar_fiscalizatoria.doc</t>
   </si>
   <si>
     <t>A Comissão Especial Parlamentar Fiscalizatória, nos termos que dispõe o Art. 32, inciso XIV, da Lei Orgânica do Município, vem requerer que seja encaminhado ao Poder Executivo o seguinte PEDIDO DE INFORMAÇÕES:_x000D_
 _x000D_
 Em relação a  Rua São Cristóvão nº... , localizada no Bairro Rincão do Ilhéus, indaga-se:_x000D_
 A calçada que está sendo construída na rua referenciada acima, com o material de PAVS, está sendo feito e custeada pelo Executivo ou pelos moradores abrangidos na circunscrição?_x000D_
 O material de PAVS foi comprado pelos moradores ou foi doado pelo Poder Executivo, para a construção das calçadas?</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pi_025_-_2020ver._marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pi_025_-_2020ver._marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>Quem coordena atualmente o Programa Infância Melhor, no âmbito do Município?_x000D_
 O nome dos servidores, atualmente, atuando no Programa Infância Melhor, no âmbito do Município._x000D_
 Quantas famílias/crianças foram atendidas pelo Programa Infância Melhor nos anos de 2017, 2018, 2019.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2937/pi_026_-_2020__ver._valdeci_de_vargas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2937/pi_026_-_2020__ver._valdeci_de_vargas.doc</t>
   </si>
   <si>
     <t>que seja informada a situação do caminhão que realiza a manutenção da iluminação pública do Município de Estância Velha, ou seja, se o mesmo é alugado ou pertence a municipalidade, e se há previsão da aquisição de um caminhão novo para a manutenção das trocas de lâmpadas.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2938/pi_027-2020_mesa_diretora_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2938/pi_027-2020_mesa_diretora_2020.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 PEDIDO DE INFORMAÇÃO SOBRE O DESMATAMENTO AO LADO DO LOTEAMENTO ALAMEDA DAS FLORES NO BAIRRO DAS ROSAS.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/pi_28-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/pi_28-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>Solicitações de relatórios para a Secretaria Municipal de Educação e Cultura (SEMEC).</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2946/pi_29-_2020_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2946/pi_29-_2020_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE O ERRO CONSTATADO NO PROJETO DO MUSEU.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2977/pi_030_-_2020__ver._valdeci_de_vargas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2977/pi_030_-_2020__ver._valdeci_de_vargas.doc</t>
   </si>
   <si>
     <t>A descriminação dos valores gastos nas obras de pavimentação asfáltica da Rua São Cristóvão (2.742 m²) e Avenida dos Açores (1.702 m²) no Bairro Rincão dos Ilhéus, que foram executadas pela empresa Solin Engenharia de Estância Velha.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2978/pi_031-_2020__ver._veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2978/pi_031-_2020__ver._veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Encaminhe cópia do Decreto Municipal Nº 008/2020 de 20/07/2020 que instituí o Comitê Operativo de Emergência.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2982/pi_032-2020_mesa_diretora_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2982/pi_032-2020_mesa_diretora_2020.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Tendo em vista a demanda registrada na Ouvidoria dessa Casa Legislativa, a Mesa Diretora solicita que o Poder Executivo juntamente com a Secretaria Municipal do Meio Ambiente e Preservação Ecológica – SEMAPE, manifestem-se sobre a capina química na Rua Luís Pasteur - Bairro Bela Vista. De acordo com o demandante, a Secretaria está a par da situação e esteve no local.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2983/pi_033-2020_mesa_diretora_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2983/pi_033-2020_mesa_diretora_2020.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Tendo em vista a demanda encaminhada para o e-mail institucional da Câmara de Vereadores (poderlegislativo@estanciavelha.rs.leg.br), a Mesa Diretora solicita que o Poder Executivo juntamente com a Fiscalização Municipal e a Guarda Municipal de Estância Velha manifestem-se sobre a denúncia de que a Revenda Penka obstrui a passagem de cadeirantes. Tendo em vista que essa denúncia já foi encaminhada aos setores correspondentes pelo próprio demandante, solicitamos informações sobre as providências tomadas em relação aos fatos apresentados.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2995/pi_034-2020_mesa_diretora_2020.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2995/pi_034-2020_mesa_diretora_2020.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Foi realizado algum tipo de distribuição de kits com os medicamentos: Ivermectina, Vitamina D e Zinco a empresas privadas?</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>Nos termos do Art. 32, inciso XIV, da Lei Orgânica do Município, requeremos o encaminhamento, ao Poder Executivo, do seguinte PEDIDO DE INFORMAÇÕES:_x000D_
 _x000D_
  O Município vai realizar a contratação, através de terceiros, de pessoal para atuar nas funções do cargo de Agentes de Endemias?_x000D_
  Caso positivo, qual o número de pessoas a serem contratadas?  _x000D_
  Qual o valor do contrato? _x000D_
  Há recursos disponíveis para honrar as custas decorrentes dessa contratação? Qual a rubrica? _x000D_
 Que seja comprovado se há saldo suficiente neste exercício e no posterior, documentalmente, de acordo com o exposto no Art. 42 da Lei de Responsabilidade Fiscal;_x000D_
 Anexar cópia do contrato administrativo e as cotações que deram origem a tal contratação.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3038/pi.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3038/pi.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Está ocorrendo algum problema no recolhimento de lixo na Rua Alfreso Osvino Noé?</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3044/pi_037-_2020__ver._veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3044/pi_037-_2020__ver._veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Em que termos foi concedido o uso da área onde se localiza a Escola Dom Pedro I para a instalação do “Teatro Teleco”? _x000D_
 Sob quais condições foi feita esta cedência? Foi através de um acordo ou de uma concessão?</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3064/pi_038.2020_mesa_diretora.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3064/pi_038.2020_mesa_diretora.docx</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 A Mesa Diretora solicita que o Poder Executivo juntamente com a Secretaria Municipal do Meio Ambiente e Preservação Ecológica – SEMAPE, nos informe sobre as providências adotadas no Pedido de Providência de nº152/2020.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2776/ped.providencias_001-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2776/ped.providencias_001-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>1.	Solicito a troca de lâmpadas na Rua Vereador Darci Gomes, antiga Travessa 5, em frente ao Nº 50, Nº 60  e Nº 70, no Bairro Lago Azul. _x000D_
 2.	Solicito a troca de lâmpada na Rua Dois Irmãos, em frente ao Nº449, Industrial, no Bairro Campo Grande._x000D_
 3.	Solicito a revisão da lâmpada que acende e apaga de forma intermitente na Avenida da Conquista, em frente ao Nº 584 no Bairro Campo Grande._x000D_
 4.	Solicito a troca de lâmpada na Rua Galópolis, em frente ao Nº96, Industrial, no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2777/ped.providencias_002-2020_ver.sergio_werle.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2777/ped.providencias_002-2020_ver.sergio_werle.doc</t>
   </si>
   <si>
     <t>1-	Solicito que o Executivo Municipal providencie a instalação de um suporte com lâmpada na Rua João Lourenço, em frente ao Nº 901 no Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2778/ped.providencias_003-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2778/ped.providencias_003-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que de sequência na canalização do esgoto na Rua Jorge Ildo Ledur em direção a Avenida Campo Grande até o Arroio, pois o esgoto corre a céu aberto, atravessando as terras de propriedade do Sr. Ferraz e da Cooperativa Cooperlaga.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal analise o caso e providencie a correção de duas ruas que possuem os nomes em duplicidade, sendo a Rua Carlos Gomes no Bairro Campo Grande e a Rua Carlos Gomes no Bairro Lira.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2789/ped.providencias_005-2020_ver.sergio_werle.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2789/ped.providencias_005-2020_ver.sergio_werle.doc</t>
   </si>
   <si>
     <t>1-	Solicito que o Executivo Municipal providencie a limpeza, o recolhimento dos entulhos e o corte das árvores, no terreno localizado na Rua Leopoldo Albino Herman ao lado do Nº 73, onde ficava a antiga Associação do bairro Bela Vista</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2790/ped.providencias_006-2020_ver.carlito_borges.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2790/ped.providencias_006-2020_ver.carlito_borges.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, faça um estudo de viabilidade para a instalação  de mais Paradas de Ônibus com bancos e proteção (Sol e Chuva), na Rua Portão em ambos os sentidos, no trecho próximo a empresa Johann Alimentos Ltda</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2791/ped.providencias_007-2020_ver.sergio_werle.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2791/ped.providencias_007-2020_ver.sergio_werle.doc</t>
   </si>
   <si>
     <t>1-	Solicito que o Executivo Municipal providencie o recolhimento dos entulhos gerados após manutenção da Prefeitura e o conserto da boca de lobo na Rua Carambola em frente ao Nº 499 no Loteamento União._x000D_
 2-	Solicito que o Executivo Municipal providencie a roçada do meio fio na Avenida Amândio Francisco Johan, no trecho entre as ruas São Lourenço e Princesa Isabel no Bairro Rincão do Ilhéus.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2792/ped.providencias_008-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2792/ped.providencias_008-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie o conserto do passeio público em frente à EMEI Mundo da Criança na Rua Anita Garibaldi no Bairro Centro.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2793/ped.providencias_009-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2793/ped.providencias_009-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>1.	Solicito que o Executivo Municipal providencie a reposição de algumas telhas na parada de ônibus que fica localizada na Avenida 8 de Setembro esquina com a Rua Carlos Graefe no Bairro Rincão dos Ilhéus</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2794/ped.providencias_010-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2794/ped.providencias_010-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Os moradores do bairro Bela Vista reclamam dos buracos causados pelas pedras soltas na Rua Osvaldo Cruz, na altura do Nº 523. As pedras já foram repostas inúmeras vezes, mas após a ocorrência de chuvas, elas se soltam novamente, formando novos buracos na via, tornando-se um problema crônico, aumentando o risco de acidentes no local. Desta forma, solicito que o Executivo Municipal viabilize uma solução alternativa, com maior durabilidade, como por exemplo, adicionando uma camada de asfalto no local, para que o problema cesse.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2795/ped.providencias_011-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2795/ped.providencias_011-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>1.	Solicito que o Executivo Municipal providencie a poda de duas árvores caneleiras localizadas na Rua Leopoldo Albino Herman em frente ao Nº 462 no Bairro Bela Vista</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2796/ped.providencias_012-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2796/ped.providencias_012-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito ao Poder Executivo que providencie duas cargas de areia “de praia” e o conserto da tela, na Quadra de Futebol ao lado da Praça, em frente à EMEF Selvino Ritter no Bairro Floresta. _x000D_
  2 – Solicito ao Poder Executivo que providencie o corte de grama, a reposição de areia e a manutenção da Quadra de Vôlei, localizada ao lado do Pavilhão de Atividades Múltiplas (PAM) Balduíno Weber no Bairro Centro.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2804/ped.providencias_013-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2804/ped.providencias_013-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie o recolhimento dos entulhos e a limpeza do terreno localizado na Rua Porto Alegre esquina com a Rua Recife no Bairro Lago Azul. (FOTOS EM ANEXO)_x000D_
 Solicito que o Executivo Municipal providencie a limpeza do terreno localizado em ao lado da Unidade Básica de Saúde do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2805/ped.providencias_014-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2805/ped.providencias_014-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie o conserto dos buracos na servidão de passagem, localizada na esquina com o Nº 1370 da Avenida Walter Klein, conforme as fotos em anexo.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2806/ped.providencias_015-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2806/ped.providencias_015-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie o conserto dos buracos na Rua Frederico Hugo Engelmann em frente ao Nº 28 no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2807/ped.providencias_016-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2807/ped.providencias_016-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito o conserto dos buracos na Rua Aluízio de Azevedo no Bairro Rincão Gaúcho.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2808/ped.providencias_017-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2808/ped.providencias_017-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a limpeza e notifique o proprietário do terreno localizado na Rua Erna Luisa Nabinger ao lado do Nº 584 no Loteamento Veneza.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2809/ped.providencias_018-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2809/ped.providencias_018-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie um estudo do zoneamento do bairro das Águas, hoje consta como área residencial, o referido estudo vem no intuito de possibilitar que a área seja considerada mista, com o fim de servir de atrativo a empresas que queiram se instalar no município, visto a sua ótima localização.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2810/ped.providencias_019-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2810/ped.providencias_019-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito ao Poder Executivo que providencie a colocação de um tampa no buraco localizado na calçada da Rua Presidente Lucena, em frente ao Nº 3145 no bairro União.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2811/ped.providencias_020-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2811/ped.providencias_020-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que seja passada a patrola na lomba principal da Avenida da Conquista no Loteamento Cooperlaga._x000D_
 Solicito o conserto da tampa da boca de lobo, localizada na Rua João XXIII esquina com a Rua José de Quadros no Bairro Rincão dos Ilhéus. (FOTO EM ANEXO)._x000D_
 Solicito que seja instalada uma lâmpada no poste localizado na Rua Leopoldo Albino Herman em frente ao Nº 402 no bairro Bela Vista.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2812/ped.providencias_021-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2812/ped.providencias_021-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito que Poder Executivo providencie a troca de lâmpada na Rua Aimoré em frente ao Nº 65 no Bairro União.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2813/ped.providencias_022-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2813/ped.providencias_022-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito que Poder Executivo providencie a troca de duas lâmpadas na esquina das Ruas Arlindo Ernesto Cassel com a Egon Schmidt Haus no Bairro das Quintas._x000D_
 _x000D_
  2 - Solicito que Poder Executivo notifique o proprietário para limpar e roçar o terreno localizado na Rua Porto Alegre esquina com a Rua Recife no bairro Lago Azul.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2814/ped.providencias_023-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2814/ped.providencias_023-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie a recapagem asfáltica de um trecho da Rua Aluízio de Azevedo na esquina com a BR 116 no bairro Rincão Gaúcho.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2819/ped.providencias_024-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2819/ped.providencias_024-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie o conserto da erosão localizada próximo à boca de lobo na Rua Vereador João Anastácio Dutra, Nº 94 no Bairro Lago Azul (Subindo pela Rua Alemanha, na quinta travessa a esquerda, onde tem uma placa Travessa Três).  JUSTIFICATIVA: A erosão já está atingindo a calçada</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2820/ped.providencias_025-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2820/ped.providencias_025-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, melhorias na área verde localizada na Rua Germano Leuck, ao lado da EMEF Nicolau Anselmo Wecker, no Bairro Rincão dos Ilhéus. Para o mais breve possível, solicito o conserto das goleiras, da tela existente e a colocação de tela na parte traseira e lateral do campo, para que a bola não vá para a rua, a fim de evitar acidentes e promover a prática segura de esportes. A longo prazo solicito a colocação de bancos e lixeiras e a construção de uma calçada no local.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2821/ped.providencias_026-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2821/ped.providencias_026-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie o conserto da calçada localizada na Rua José Bonifácio esquina com a Rua do Parque, no bairro Lira.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2822/ped.providencias_027-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2822/ped.providencias_027-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie o conserto das erosões na Rua Manoel Américo, no Loteamento Altos do Bela Vista, bairro Bela Vista, próximo a caixa d’agua da CORSAN.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2823/ped.providencias_028-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2823/ped.providencias_028-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie o conserto do poste localizado na Rua Armendio Ferraz de Abreu no bairro União.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie a limpeza e o recolhimento dos entulhos na Rua Wilma Leuck, em frente aos Nº 95 e Nº 105 no bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2828/ped.providencias_030-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2828/ped.providencias_030-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que notifique o proprietário do imóvel localizado na Rua Áustria, Nº 530 no bairro Lago Azul, para que providencie a limpeza do terreno e da calçada. _x000D_
 Solicito que o Poder Executivo providencie tampa para caixa de passagem na Avenida Campo Grande, Nº 1271 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2829/ped.providencias_031-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2829/ped.providencias_031-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie a limpeza na Rua Recife, ao lado do Cemitério no Bairro Bela Vista/Lago Azul</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2830/ped.providencias_032-2020__ver._marcia_ribeiro_floresta.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2830/ped.providencias_032-2020__ver._marcia_ribeiro_floresta.doc</t>
   </si>
   <si>
     <t>Providências na limpeza das esquinas e “pracinhas” localizadas na rua Zeno Schmiddele esquinas com as ruas Flores da Cunha, Hildegard Becker e Nereu Ramos;_x000D_
 Que sejam orientados ou notificados para a limpeza, os proprietários dos imóveis localizados em frente a Apae na rua Zeno Schmiddel esquina com Hildegard Becker, cujo passeio público esta tomado por mato e restos de construção obstruindo a passagem de pedestres._x000D_
 Igualmente, a mesma medida seja adotada em relação ao imóvel localizado na esquina das ruas João Lourenço e Visconde de Ouro Preto, no bairro Rincãos dos Ilhéus.  Neste o local, há arbustos plantados no meio do passeio impedindo o transito, há restos de material de construção depositados no passeio e mato impedindo o livre transite de pedestre. Em vista disso, os transeuntes tem de usar a rua, João Lourenço, sempre muito movimentada no trecho.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>Sonia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2831/ped.providencias_033-2020_ver._sonia_brites.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2831/ped.providencias_033-2020_ver._sonia_brites.docx</t>
   </si>
   <si>
     <t>1 - Solicito ao Poder Executivo que providencie o conserto de erosão na Rua Jorge Bauerman, em frente ao Nº 85 no bairro União. _x000D_
 _x000D_
 2 - Pede-se a retirada (ou pedir para os órgãos competentes) dos vários fios de telefone que ficam atirados pelo chão em frente aos números 365,375 e 607 na Rua Raimundo Corrêa, bairro Floresta. _x000D_
 _x000D_
 3 - Solicito ao Poder Executivo que providencie o conserto de buraco na Av. Piratini, bairro União, esquina com a praça ao lado da associação Ponte Preta.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2832/ped.providencias_034-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2832/ped.providencias_034-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Vidal de Negreiros esquina com a Rua Artur Leopoldo Ritter, no Bairro Centro._x000D_
 Solicito troca de lâmpada na Rua Armendio Ferraz de Abreu em frente ao N° 333, no Bairro União._x000D_
 Solicito troca de lâmpadas (dois postes localizados na mesma esquina) na Rua Arlindo Ernesto Cassel esquina com Egon Schimitz Haus no bairro nas Quintas._x000D_
 Solicito assim que possível, o conserto de erosão na Rua Curitiba, em frente ao Nº 60 no Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2833/ped.providencias_035-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2833/ped.providencias_035-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie a realocação do poste de rede de telefonia, que está localizado na Rua Barão de Cotegipe no Bairro Rincão dos Ilhéus</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2849/ped.providencias_036-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2849/ped.providencias_036-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie o conserto das erosões na Avenida Vicente Jorge da Silva, no trecho entre a Rua João XXIII e a Avenida 8 de Setembro, no Bairro Rincão dos Ilhéus</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2850/ped.providencias_037-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2850/ped.providencias_037-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que notifique o proprietário para que providencie a limpeza do terreno na Rua Taquara, Nº 40 no Bairro Campo Grande</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2851/ped.providencias_038-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2851/ped.providencias_038-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Lauro Oscár Diefenthaeler, em frente ao Nº 496 na Nova Estância._x000D_
 _x000D_
 Solicito o conserto do buraco localizado no entroncamento do PAV’s com o asfalto na Rua Carlos Gomes esquina com a Avenida Campo Grande no Bairro Campo Grande</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2852/ped.providencias_038-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2852/ped.providencias_038-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie o calçamento com PAV´s, no trecho que falta da Rua José Francisco da Costa no Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2853/ped.providencias_040-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2853/ped.providencias_040-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie a limpeza da vegetação e o recolhimento do lixo no trecho da Avenida Brasil entre a Rua Portão e a Rua Júlio de Castilhos no Bairro das Quintas.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2854/ped.providencias_041-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2854/ped.providencias_041-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito que medidas sejam tomadas na área do antigo Curtume Relim, na esquina entre a Avenida Brasil e a Rua Portão. _x000D_
 _x000D_
 Solicito melhorias na Rua Tom Jobim no Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2855/ped.providencias_042-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2855/ped.providencias_042-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente a fiscalização dos fios emaranhados e da fiação solta, nos postes localizados no cruzamento da Rua Leopoldo Albino Hermann com a Rua Manoel Américo Stricker no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2856/ped.providencias_043-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2856/ped.providencias_043-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>Que o Executivo providencie o conserto de uma grande erosão na Rua Ildefonso de Londres em frente ao Nº 496 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2857/ped.providencias_044-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2857/ped.providencias_044-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Bom Jesus em frente ao Nº 146 no Bairro Campo Grande._x000D_
 Solicito troca de lâmpada na Rua Armendio Ferraz de Abreu em frente ao Nº 333 no Bairro União._x000D_
 Solicito a limpeza das áreas verdes localizadas entre as Ruas dos Cardeais, dos Canários e dos Sábias no Bairro Campo Grande._x000D_
 Solicito o recolhimento dos galhos que ficaram na calçada da Rua Lauro Normélio Konrat esquina com a Rua Carlos Antônio Bender em frente ao Nº 272 no Loteamento Nova Estância no Bairro União._x000D_
 Solicito sinalização e aumento do quebra molas na Rua Portão em frente ao Nº 387 no Bairro Centro.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2858/ped.providencias_045-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2858/ped.providencias_045-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Lauro Óscar Diefenthaeler em frente ao Nº 496 no Loteamento Nova Estância no Bairro União._x000D_
 Solicito conserto de duas lâmpadas na Rua Parobé ao lado da EMEF Anita Garibaldi no Bairro Campo Grande_x000D_
 Solicito visita do setor competente e colocação de veneno nas bocas de lobo nas imediações da Rua Maria Julia Trein, Nº 10 no Bairro Rincão dos Ilhéus. _x000D_
 Solicito visita do setor competente na Rua Caxias do Sul em frente ao Nº 108 no Loteamento Industrial no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2859/ped.providencias_046-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2859/ped.providencias_046-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito troca de duas lâmpadas na Rua Barão do Rio Branco em frente ao Nº 276 no Bairro União.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2860/ped.providencias_047-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2860/ped.providencias_047-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Aimoré em frente ao Nº 220 no Bairro União.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>Davi Reis</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2861/ped.providencias_048-2020_ver.davi_reis_suplente.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2861/ped.providencias_048-2020_ver.davi_reis_suplente.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao Setor competente a melhora da sinalização, com a instalação de redutores de velocidade, no acesso da Rua Rincão à Rua Portugal no Loteamento Ilhéus do Bairro Sol Nascente e faça um estudo quanto à viabilidade da implantação de uma rótula do local.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2862/ped.providencias_049-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2862/ped.providencias_049-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>– Solicito que o Poder Executivo notifique a CORSAN, para que providencie os reparos em toda a extensão da Rua Weleda Gertrudes Hommerling no Bairro Bela Vista, pois existem muitos buracos e pedras soltas, além disso, o calçamento ficou irregular, apresentando pontos de afundamento devido às obras de saneamento que foram realizadas pela CORSAN nesta via._x000D_
 – Solicito que o Poder Executivo notifique a RGE, para que providencie a substituição de um poste de madeira na Rua Weleda Gertrudes Hommerling em frente ao Nº 180 no Bairro Bela Vista. _x000D_
 – Solicito que o Poder Executivo providencie junto ao setor competente a limpeza de uma área verde localizada na Rua Weleda Gertrudes Hommerling no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2863/ped.providencias_050-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2863/ped.providencias_050-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito o conserto dos buracos na Rua Tanino, em frente à EMEF Erico Verissimo no Bairro das Rosas, bem como a limpeza do mato na lateral da via e providências em relação à falta de estacionamento para os carros e para as Vans que fazem o transporte dos alunos. _x000D_
 Solicito melhorias na Praça que fica localizada na Rua Minuano no Bairro Bela Vista. _x000D_
 Solicito que o Poder Executivo cobre mais qualidade e segurança nos ônibus que são utilizados pela empresa prestadora de serviços de transporte coletivo no município.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2864/ped.providencias_051-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2864/ped.providencias_051-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Moradores reclamam do excesso de velocidade dos veículos na Avenida Primeiro de Maio, próximo ao Nº 2697. Solicito ao setor competente que busque alternativas para o problema._x000D_
 Morador reclama que a Prefeitura deixou entulhos e restos de materiais na calçada do seu terreno na Rua França Nº 505 no Bairro Lago Azul, e não retornou para buscar. Além do desperdício do dinheiro público, está causando transtorno. Solicito o recolhimento dos materiais. _x000D_
 Solicito a poda de uma árvore que está atingindo a rede elétrica na Rua Renato Robinson em frente ao Nº 63 no Loteamento Nova Estância no Bairro União.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2865/ped.providencias_052-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2865/ped.providencias_052-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente a manutenção e se necessário à substituição dos brinquedos na Praça localizada na Rua Alvarenga Peixoto em frente ao Nº 106 no Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2866/ped.providencias_053-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2866/ped.providencias_053-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo conclua o calçamento e faça a limpeza da Rua Manaus no Bairro Lago Azul. _x000D_
 Solicito a troca de lâmpadas na Rua da Conquista em frente ao Nº 311 e ao Nº 858 no Bairro Campo Grande._x000D_
 Solicito o conserto da calçada na Rua Leopoldo Albino Herman em frente à EMEF Ervino Arthur Ritter no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2874/ped.providencias_054-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2874/ped.providencias_054-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito troca de lâmpada na Rua 13 de Maio em frente ao Nº 5390 no Bairro Campo Grande._x000D_
 2 Solicito conserto de erosão na Rua Armendio Américo Ferreira em frente ao Nº 224 no Bairro União.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2875/ped.providencias_055-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2875/ped.providencias_055-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito o conserto de erosão da Rua dos Municípios em frente ao Nº 435 e Nº 436 (Antiga Associação da Paquetá) no Loteamento Industrial, Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2877/ped.providencias_056-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2877/ped.providencias_056-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito o conserto de erosão na Rua Jorge Bauermann esquina com a Rua Renato Robinson em frente ao Nº115 (casa azul) na Nova Estância.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2878/ped.providencias_057-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2878/ped.providencias_057-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Portão em frente ao Nº 2029 no Bairro Lira._x000D_
 Solicito que o Poder Executivo notifique o proprietário do terreno localizado na Rua Curitiba em frente ao Nº 275 no Bairro Lago Azul, para que seja feita a limpeza do mesmo. JUSTIFICATIVA: O terreno virou depósito de lixo._x000D_
 Solicito que o Poder Executivo finalize as obras na Rua Felipe Wendelino Veit no Bairro das Quintas. JUSTIFICATIVA: Os moradores reclamam das más condições da rua.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/ped.providencias_058-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/ped.providencias_058-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito troca de lâmpada na Avenida Primeiro de Maio em frente ao Nº 4170 no Bairro Campo Grande. (Pede-se atenção, pois nesta avenida existem seis lâmpadas queimadas)._x000D_
 2 Solicito troca de lâmpada na Rua São José do Hortêncio  em frente ao Nº 788 e ao Nº 778 no Bairro Campo Grande. _x000D_
 3 Solicito troca de lâmpada na Passarela ao lado do Lar Municipal no Bairro Floresta. (Se possível, pede-se a troca com urgência)._x000D_
 4 Solicito troca de lâmpada na Rua França em frente ao Nº 941 no Bairro Lago Azul._x000D_
 5 Solicito troca de lâmpada na Rua Irena Helma Winter em frente ao Nº 143 no Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2880/ped.providencias_059-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2880/ped.providencias_059-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito melhorias na Rua Arlindo Ernesto Cassel em frente ao Nº 807 no Bairro das Quintas, bem como a conclusão do calçamento no trecho que falta (cerca de 100 metros). JUSTIFICATIVA: O trecho sem calçamento é pequeno, porém vêm causando muitos transtornos aos moradores. _x000D_
 _x000D_
 2 Solicito o recolhimento de galhos deixados no chão pela RGE SUL na Rua Portão esquina com a Rua Santos Dumont no Bairro Bela Vista._x000D_
 _x000D_
 3 Solicito o conserto da tampa da boca de lobo na Avenida Walter Klein esquina com a Rua Cuiabá. JUSTIFICATIVA: O buraco oferece risco aos que transitam no local, principalmente as crianças, idosos e os animais.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2886/ped.providencias_060-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2886/ped.providencias_060-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie o conserto de um buraco (com cerca de um metro de profundidade e dois metros de largura) na calçada da Rua Olavo Bilac.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2893/ped.providencias_061-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2893/ped.providencias_061-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>-Solicito troca de lâmpada na Rua Eduardo Metz em frente ao Nº 393 no Bairro das Rosas._x000D_
 -Solicito troca de lâmpada na Rua Jatobá em frente ao Nº 95, Nº 125, Nº 155, Nº 295, Nº 325, Nº 365 e Nº 395 no Bairro Campo Grande._x000D_
 -Solicito que o Poder Executivo providencie a colocação da iluminação pública na extensão da Rua da Conquista, da Rua Jatobá, da Rua Flamboyant, da Rua Paineiras, Rua Guabijus, Rua Jacarandás e dos Pinhais no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2894/ped.providencias_062-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2894/ped.providencias_062-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal junto a Secretaria de Obras passe a máquina niveladora e providencie a colocação de saibro nas seguintes vias: Rua do Buraco do Ladrão; Avenida da Conquista; Rua Jatobá; Rua Flamboian e Rua dos Pinhais na Cooperlaga, Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2898/ped.providencias_063-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2898/ped.providencias_063-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente a troca de lâmpada na Rua Henrique Beckmann em frente ao Nº 161 no Bairro Nova Estância.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/ped.providencias_064-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/ped.providencias_064-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito o recolhimento do entulho, o conserto dos buracos e a colocação do meio fio na Avenida Amândio Francisco Johann, em frente à Passarela 2 no Bairro Rincão dos Ilhéus. JUSTIFICATIVA: Iniciaram a limpeza da área verde, porém não foi finalizada._x000D_
 2 – Solicito limpeza da área verde localizada na parte dos fundos da Rua Ari Grande, no Bairro Bela Vista._x000D_
 3 – Solicito a poda das árvores no canteiro da Avenida Presidente Vargas . JUSTIFICATIVA: As árvores e brotos estão atrapalhando a visão de motoristas e pedestres._x000D_
 4 – Solicito limpeza da área verde na Rua Caxias do Sul, próximo ao nº 670, nº 680 e nº 690 no Bairro Campo Grande._x000D_
 5 – Solicito o conserto do calçamento na Rua Machado de Assis, no trecho entre a Avenida Brasil e a Avenida Presidente Vargas no Bairro Centro.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/ped.providencias_065-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/ped.providencias_065-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito troca de lâmpada na Rua Santos Dumont, em frente ao Nº 522 no Bairro Bela Vista._x000D_
 2 – Solicito melhorias na pavimentação asfáltica da Rua Carlos Antônio Bender no Bairro União. JUSTIFICATIVA: Os moradores reclamam das más condições da via, e do risco de danos aos veículos que transitam no local._x000D_
 3 – Solicito o calçamento das seguintes vias: Rua Porto Alegre, Rua dos Cascais, Rua Alvarenga Peixoto e Rua Alta Tensão. _x000D_
 4 – Solicito troca de lâmpada na Rua 8, em frente ao Nº 170 no Bairro Lago Azul._x000D_
 5 – Solicito troca de lâmpada na Travessa Tiradentes, em frente ao Nº 1060 no Bairro Floresta.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2904/ped.providencias_066-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2904/ped.providencias_066-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto a Secretaria de Obras o conserto do buraco na calçada da Rua Germano Dauernheimer em frente ao Nº 117 no Bairro União</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2905/ped.providencias_067-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2905/ped.providencias_067-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito a troca de três  lâmpadas na Rua Parobé, ao lado da Escola Anita Garibaldi no Bairro Campo Grande._x000D_
 _x000D_
 2  Solicito a troca de lâmpada na Rua Luiz Gama em frente ao Nº 1006 no Bairro Lira e solicito a limpeza desta rua e das áreas verdes.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/ped.providencias_068-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/ped.providencias_068-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Avenida dos Açores em frente ao Nº 04 no Bairro Sol Nascente._x000D_
 Solicito troca de lâmpada na Rua Lauro Oscár Diefenthaeler  em frente ao Nº 243 no Bairro Nova Estância.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/ped.providencias_069-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/ped.providencias_069-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente o replantio das árvores no caminhódromo da Avenida Brasil (em torno de 62 árvores), no trecho entre a Avenida Presidente Lucena e a Rua Portão.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2912/ped.providencias_070_2020_ver.marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2912/ped.providencias_070_2020_ver.marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>Troca ou conserto da rede de iluminação pública na rua Germano Leuck, entre as ruas Vereador Antonio Centeno e LuisPeteffi, no bairro Rincão dos Ilhéus. O trecho está com seis postes com as lâmpadas desligadas ou queimadas._x000D_
 _x000D_
 Troca ou conserto da luminária de poste situado na Rua Amandio F. Johann, na altura no número 514, no bairro Rincão dos Ilhéus._x000D_
 _x000D_
 Troca ou conserto da luminária de poste situado na rua Magdalena de Quadros Bittencourt,  86, no bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/ped.providencias_071-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/ped.providencias_071-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente o conserto da tampa da boca de lobo na Rua dos Municípios, esquina com a Rua Bom Jesus, no Loteamento Industrial no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/ped.providencias_072-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/ped.providencias_072-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente o conserto da calçada na Rua Portão, Nº 1835 em frente à Sociedade Canto Lyra, no Bairro Lira. _x000D_
 Solicito troca de lâmpada na Rua na Conquista em frente ao Nº 299 no Bairro Campo Grande._x000D_
 Solicito que o Poder Executivo providencie o conserto de uma infiltração ao lado da boca de lobo na Rua Germano Dienstmann em frente ao Nº 94 no Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2915/ped.providencias_073-2020_ver.sergio_werle.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2915/ped.providencias_073-2020_ver.sergio_werle.doc</t>
   </si>
   <si>
     <t>Solicito a substituição da canalização pluvial de toda a extensão da Rua Bom Sucesso no Bairro Rincão dos Ilhéus, que se encontram entupidos.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2916/ped.providencias_074-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2916/ped.providencias_074-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente o conserto do bueiro na Rua Sirmar Abílio de Moura no Bairro Colinas Verdes. _x000D_
 Solicito o Executivo providencie junto ao setor competente o conserto do passeio público na Rua Otto Bauermann em frente ao Nº1030 no Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2927/ped.providencias_075-2020_ver.euclides_tisian.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2927/ped.providencias_075-2020_ver.euclides_tisian.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie junto ao setor competente o_x000D_
 conserto de uma erosão no passeio público da Rua Felipe Wendelino Veit em_x000D_
 frente ao Nº 39 no Bairro Lira._x000D_
 Solicito que o Poder Executivo providencie junto ao setor competente o_x000D_
 conserto de buracos e pedras soltas na Rua Arlíndo Ernesto Cassel esquina_x000D_
 com a Rua Werno Teno Schaefer no Bairro das Quintas</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2917/ped.providencias_076-2020_ver._marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2917/ped.providencias_076-2020_ver._marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>Troca ou conserto da luminária de poste situado na Rua Araçá, 25, no Loteamento União._x000D_
 _x000D_
 Troca e conserto de luminárias localizadas na Rua dos Alpes, nos números 395, 490 e 531, no Loteamento União._x000D_
 _x000D_
 Troca ou conserto da luminária de poste situado na rua Pedro Loredo da Costa, 405, no Loteamento União..</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2922/ped.providencias_077-2020_ver.marcia_ribeiro-mesclado.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2922/ped.providencias_077-2020_ver.marcia_ribeiro-mesclado.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência da Vereadora Marcia Ribeiro.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2923/ped.providencias_078-2020_ver.davi_reis_suplente.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2923/ped.providencias_078-2020_ver.davi_reis_suplente.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao Setor competente a colocação do restante da pavimentação na Rua Porto Xavier no Bairro Sol Nascente, em um trecho de aproximadamente 50 metros.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/ped.providencias_079-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/ped.providencias_079-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito que o Poder Executivo providencie o conserto da ponte na Avenida 1º de Maio atrás do antigo Cariri no Bairro Lyra. JUSTIFICATIVA: Ponte quebrou e já causou acidentes._x000D_
 2 - Solicito que o Poder Executivo providencie a troca de duas lâmpadas na Avenida Walter Klein em frente ao Nº 1068 no Bairro Bela Vista._x000D_
 3 - Solicito que o Poder Executivo providencie a troca de lâmpada na Rua do Parque em frente ao Nº 1330 até a Rua Lima e Silva no Bairro Bela Vista._x000D_
 4 - Solicito que o Poder Executivo providencie o conserto da lâmpada na Rua Aimoré, em frente ao Nº 220 no Bairro União. JUSTIFICATIVA: A lâmpada fica ligada durante o dia todo.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2925/ped.providencias_080-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2925/ped.providencias_080-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 – Solicito que o Poder Executivo providencie o conserto da erosão na Rua Ereda Weber esquina com a Rua Carlos Albino Metz no Bairro União. JUSTIFICATIVA: A erosão abriu novamente e está causando muitos transtornos._x000D_
 2 – Solicito visita na Rua Ildefonso de Londres ao lado do Nº 299, no Bairro Campo Grande, pois existe esgoto a céu aberto no local._x000D_
 3 – Solicito o recolhimento do entulho na Rua Arlindo Schreiner em frente ao Nº 58 no Bairro União. JUSTIFICATIVA: A Prefeitura deixou o resto de entulho no local._x000D_
 4 - Solicito que o Poder Executivo providencie o conserto da erosão na Rua Artur Moura em frente ao Nº 118 no Bairro Nova Estância.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2932/ped.providencias_081-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2932/ped.providencias_081-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente a troca de lâmpada na Rua Galópolis em frente ao Nº 71, Loteamento Industrial, Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2940/ped.providencias_082-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2940/ped.providencias_082-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente o conserto da tampa do bueiro localizada na Rua Terezina em frente ao Nº 311 (na calçada da Escola) no Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2941/ped.providencias_083-2020_ver._valdeci_de_vargas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2941/ped.providencias_083-2020_ver._valdeci_de_vargas.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente a troca de lâmpada e verificação da parte elétrica na Rua José Ataliba Torres em frente ao Nº 62 no Bairro Rincão dos Ilhéus. JUSTIFICATIVA: Está lâmpada já foi trocada outras vezes e logo não funciona mais._x000D_
 Solicito que o Executivo providencie junto ao setor competente a troca de lâmpada na Rua Magdalena de Quadros Bitencourt em frente ao Nº 30 (último poste do lado direito). JUSTIFICATIVA: Está lâmpada foi trocada há pouco tempo e não está funcionando mais._x000D_
 Solicito que o Executivo providencie junto ao setor competente a pavimentação asfáltica da Avenida Dos Açores, no trecho entre a Rua Adriano Quadros Bitencourt até a Rua Germano Leuck. JUSTIFICATIVA: A rua tem diversos buracos e está intransitável. A quadra possui diversas empresas inclusive uma de estrutura metálica de grande porte.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2942/ped.providencias_084-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2942/ped.providencias_084-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito que a Secretaria de Obras do município, em conjunto com a Secretaria de Obras de Novo Hamburgo, acelere as obras na Rua Rincão no Bairro Rincão dos Ilhéus. JUSTIFICATIVA: A fim de diminuir o transtorno dos motoristas que precisam utilizar este trajeto diariamente. _x000D_
 _x000D_
 2  Solicito a troca de lâmpada na Rua Fortaleza esquina com a Rua São Luís no Bairro Lago Azul, ao lado da EMEF Presidente Kennedy</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2947/ped.providencias_085-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2947/ped.providencias_085-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito melhorias na sinalização, pintura viária, na iluminação e o consrto de buracos no asfalto da Rua Portão, no trecho entre o Supermervado Ávila e a divisa com o municipio de Portão no Bairro Lago Azul._x000D_
 2  Solicito o conserto dos diversos buracos que existem na Rua Manoel Américo Stricker no Bairro Bela Vista._x000D_
 3  Solicito a troca de lâmpada na Rua José Ataliba Torres, em frente ao Nº 62 no Bairro Rincão dos Ilhéus._x000D_
 4 Solicito conserto de erosão na Rua João Anastácio Dutra em frente ao Nº 94 no Bairro Lago Azul.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2948/ped.providencias_086-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2948/ped.providencias_086-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito a colocação de saibro no buraco da Rua Pedro Moacyr Beys em frente ao Nº 171 no Bairro das Rosas. JUSTIFICATIVA: Morador já consertou a erosão, falta somente a colocação do saibro._x000D_
 2 Solicito maior atenção do Poder Executivo nas ruas do Bairro Lago azul, pois existem muitos buracos, em especial na Rua Recife, na Rua Sebaldo Júlio Dietrich e na Rua Otto Bauermann.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2949/ped.providencias_087-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2949/ped.providencias_087-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>- Solicito que o Executivo Municipal providencie junto ao setor competente a notificação do proprietário do Lote localizado na Rua Trinca Ferro na altura do Nº 331, no Loteamento Recanto do Sabiá II, Bairro Campo Grande, para que façam a limpeza e providenciem a roçada, assim como o recolhimento dos galhos e entulhos que foram deixados no local.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2950/ped.providencias_088-2020_ver._euclides_tisian.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2950/ped.providencias_088-2020_ver._euclides_tisian.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente que faça o conserto de duas lâmpadas na Rua dos Bem- te- vi, Bairro Campo Grande Lot. Sabiá entre os nº 24 e 31. JUSTIFICATIVA: Pois á semanas os moradores estão sem iluminação sendo que o trecho é escuro e perigoso por ser mais afastado._x000D_
 Buracos e erosões localizados na Rua Pedro Juvenal Rodrigues da Silva, Bairro das Quintas. JUSTIFICATIVA: Pois os moradores e comerciantes da localidade, reclamam muito, alem de o trecho ser movimentado, a falta de estrutura e manutenção da rua, torna- se intransitável._x000D_
 Buracos e erosões entre as Ruas Portão e Ernesto Casser. JUSTIFICATIVA: Entre essas ruas existe um mercado (antigo Super Bom) e o posto de gasolina da Rótula, á muito movimento de veículos e caminhões, sendo que o tráfego é de cargas pesadas as ruas estão deterioradas com grandes crateras impossibilitando que dois carros em sentido contrário cruzem nestas ruas._x000D_
 Um buraco enorme na Rótula entre a Rua Portão e a Av.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2951/ped.providencias_089-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2951/ped.providencias_089-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente a colocação de uma lâmpada no poste localizado na Rua Timbaúva esquina com a Avenida dos Açores em frente ao Nº 283 na Nova Estância.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2952/ped.providencias_090-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2952/ped.providencias_090-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito o conserto de erosão na calçada da Rua Edvino Rodrigues da Silva em frente ao Nº 429 no Bairro das Quintas</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2953/ped.providencias_091-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2953/ped.providencias_091-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito o recapeamento do asfalto da Avenida 8 de Setembro e da Rua João XXIII, no Bairro Rincão dos Ilhéus</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2954/ped.providencias_092-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2954/ped.providencias_092-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente a troca de lâmpada na Rua dos Ipês em frente ao Nº206, Vista Alegro II, Bairro União.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a colocação de um poste de energia com iluminação, na Avenida dos açores, em frente à antiga Igreja Santo Antônio no Bairro Rincão dos Ilhéus. _x000D_
 Solicito que o Executivo revise a rede de esgoto na Rua Curitiba esquina com a Rua Manaus, e na Rua Curitiba em frente ao Nº 731 no Bairro Lago Azul. JUSTIFICATIVA: Devido às obras da rede, o esgoto está invadindo estas residências.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2961/ped.providencias_094-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2961/ped.providencias_094-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie o conserto da lâmpada na Rua Werno Teno Schaefer em frente ao Nº 473 no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2962/ped.providencias_095-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2962/ped.providencias_095-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito a troca de duas lâmpadas na Avenida Tiradentes esquina com a Igreja Católica._x000D_
 2  Solicito que o Poder Executivo providencie o conserto de uma erosão na entrada de garagem na Rua Adelmo Seomar Altenhofen, Nº 270 no Bairro Rincão dos Ilhéus. JUSTIFICATIVA: Este pedido já vem sendo feito desde o mês de abril._x000D_
 3 Solicito a troca de lâmpada na Avenida dos Municipios em frente ao Nº 113 no Bairro Campo Grande._x000D_
 4 Solicito a troca de lâmpada na Rua Canela  em frente ao Nº 463 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2963/ped.providencias_096-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2963/ped.providencias_096-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito a instalação de uma lixeira comunitária na Rua Lirio Pedro Fischer em frente ao Nº 50 no Bairro Campo Grande._x000D_
 _x000D_
 2  Solicito troca de lâmpada na Rua do Parque em frente ao Nº 293 no Bairro Bela Vista._x000D_
 _x000D_
 3 Solicito troca de lâmpadas na Rua Caxias do Sul em frente ao Nº 19 e no poste ao lado, no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2967/ped.providencias_097-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2967/ped.providencias_097-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a troca da lâmpada na Rua Irena Helma Winter  em frente ao Nº 143 no Loteamento Veneza no Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2968/ped.providencias_098-2020_ver._valdeci_de_vargas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2968/ped.providencias_098-2020_ver._valdeci_de_vargas.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie o corte de uma árvore localizada na Rua José Ataliba Torres em frente ao Nº 1136 no Bairro Rincão dos Ilhéus, bem como o conserto dos canos que a mesma causou o estrago, conforme as fotos em anexo.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2969/ped.providencias_099-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2969/ped.providencias_099-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a troca da lâmpada na Rua Guararapes em frente ao Nº 87 no Bairro Centro.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2970/ped.providencias_100-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2970/ped.providencias_100-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>1 - Solicito a troca do braço de iluminação pública, na Rua Estrada do Faxinal em frente ao Nº 931 no Morro Agudo._x000D_
 _x000D_
 2 – Solicito o conserto de erosão na Rua São Paulo em frente ao Nº 323 no Bairro Rincão Gaúcho.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2979/ped.providencias_101-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2979/ped.providencias_101-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie a instalação de iluminação no poste localizado na Rua do Parque em frente ao Nº 455, esquina com a Rua Manoel Américo Stricker no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2980/ped.providencias_102-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2980/ped.providencias_102-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie o acabamento e a manutenção de uma tampa localizada na Rua Felipe Wendelino Veit em frente ao Nº 130 no Bairro das Quintas. JUSTIFICATIVA: A tampa está apresentando desgastes, com ferros a mostra, inclusive alguns automóveis já furaram o pneu neste local. _x000D_
 Solicito que o Executivo providencie o conserto de um buraco na Rua Uruguaiana esquina com a Rua Rosário do Sul no Bairro Campo Grande. JUSTIFICATIVA: O buraco está oco, causando riscos aos que circulam no local.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2986/ped.providencias_103-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2986/ped.providencias_103-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1 Solicito o conserto de erosão na Rua Farroupilha ao lado dos Correios no Bairro Centro._x000D_
 2  Solicito troca de lâmpadas na Rua do Parque em frente ao Nº 284 e ao lado (em direção a Rua Walter Klein)._x000D_
 3 Solicito troca de lâmpadas na Rua Aimoré em frente ao Nº 224 e Nº 238  no Bairro União._x000D_
  4 Solicito troca de lâmpada na Rua dos Alpes em frente ao Nº 320 no Bairro Sol Nascente._x000D_
 5 Solicito troca de duas lâmpadas na Rua Israel Rodrigues Machado esquina com a Rua José Francisco Costa no Bairro Lago Azul._x000D_
 6 Solicito a instalação de uma placa de “PARE” na esquina das Ruas José Ataliba Torres com Bartolomeu de Gusmão no Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2984/ped.providencias_104-2020_mesa_diretora.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2984/ped.providencias_104-2020_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Que seja providenciado o transporte aos deficientes para exames e consultas ao centro do Covid-19._x000D_
 Que seja tomada alguma providência quanto a iluminação pública na rua Luís Pasteur-Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2985/ped.providencias_105-2020_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2985/ped.providencias_105-2020_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie o conserto de uma erosão na Rua Luiz Pedro dos Reis, esquina com a Rua Vitória Régia no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2988/ped.providencias_106-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2988/ped.providencias_106-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>- Que o Executivo providencie o conserto de uma grande erosão na Rua Ildefonso de Londres em frente ao Nº 496 no Bairro Campo Grande. _x000D_
 - Que o Executivo providencie o conserto de uma erosão na Rua dos Municípios esquina com a Rua Canela em frente ao Nº 73 no Loteamento Industrial, Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2989/ped.providencias_107-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2989/ped.providencias_107-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1 - Solicito que o Executivo providencie o conserto da lâmpada na Rua Aimoré em frente ao Nº 237 no Bairro União._x000D_
 _x000D_
 2 - Solicito que o Executivo providencie o conserto da lâmpada na Rua Jacob Balduíno em frente ao Nº 185 no Bairro Floresta._x000D_
 _x000D_
 3 - Solicito que o Executivo providencie o conserto da lâmpada na Rua Trajano Nunes Cardoso em frente ao Nº 5329 no Bairro Campo Grande._x000D_
 _x000D_
 4 - Solicito que o Executivo providencie o conserto da lâmpada na Rua Ildefonso de Londres em frente ao Nº 389 no Loteamento Industrial, Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2990/ped.providencias_108-2020_ver._marcia_ribeiro_entulho_e_praca.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2990/ped.providencias_108-2020_ver._marcia_ribeiro_entulho_e_praca.doc</t>
   </si>
   <si>
     <t>Solicito providencias quanto a limpeza e recolhimento de entulhos depositados na esquina da Av. dos Açores com a Rua José Ataliba Torres, no bairro Rincão dos Ilhéus._x000D_
 _x000D_
 Conserto dos equipamentos existentes na praça do bairro Encosta do Sol. Os brinquedos estão quebrados ou mal enjambrados, de forma que colocam em risco as crianças que ali venham brincar.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2991/ped.providencias_109-2020_ver._sergio_werle.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2991/ped.providencias_109-2020_ver._sergio_werle.doc</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie a instalação de um redutor de velocidade ou Platô, na rua Ijuí, em frente a EMEF Pedro de Quadros Bittencourt, no bairro Rincão dos Ilhéus</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2992/ped.providencias_110-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2992/ped.providencias_110-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a troca da lâmpada na Rua Mathias de Albuquerque em frente ao Nº 130 no Bairro Lira._x000D_
 Solicito que o Executivo providencie a limpeza e o recolhimento do lixo na Rua Frederico Hugo Engelmann entre o N.º 131 e o N.º 75 no Bairro das Quintas.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2996/ped.providencias_111-2020_ver._valdeci_de_vargas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2996/ped.providencias_111-2020_ver._valdeci_de_vargas.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente a troca de lâmpada e verificação da parte elétrica na Rua José Ataliba Torres em frente ao Nº 62 no Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3005/ped.providencias_112-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3005/ped.providencias_112-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>1  Solicito troca de lâmpadas na Rua Fruta do Conde nº 54 no Loteamento União._x000D_
 2  Solicito troca de lâmpadas na Rua Machado de Assis nº 340 no Centro._x000D_
 3 Solicito troca de lâmpadas na Rua Aimoré nº 656 e nº 801 no bairro União._x000D_
 4 Solicito troca de duas lâmpadas na Rua dos Alpes nº 320 no bairro Sol Nascente._x000D_
 5 Solicito que o proprietário do terreno na rua Barão do Rio Branco,  nº 687, bairro União, seja notificado para fazer a limpeza do mesmo._x000D_
 6 Solicito que a Defesa Civil e engenheiros façam uma vistoria na residência na Rua São Gabriel,  nº 174,  no bairro Campo Grande, onde as paredes da residência estão com rachaduras  em consequência de uma obra conduzida pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3006/ped.providencias_113-2020_verlotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3006/ped.providencias_113-2020_verlotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie a poda de uma árvore localizada na Rua Bahia em frente ao Nº 208 no Bairro Rincão Gaúcho.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3007/ped.providencias_114-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3007/ped.providencias_114-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada na Rua Coimbra em frente ao Nº 159 no Bairro Sol Nascente</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3008/ped.providencias_115-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3008/ped.providencias_115-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a troca das lâmpadas na Rua Galópolis em frente ao Nº 173, Nº 153 e Nº 93 no Bairro Campo Grande._x000D_
 Solicito que o Executivo providencie a troca da lâmpada na Rua Emílio Valdemar Scherer em frente ao Nº 635 no Bairro Rincão Gaúcho._x000D_
 Solicito que o Executivo providencie o conserto de um buraco na Rua Arlindo Ernesto Cassel em frente N.º 425 no Bairro das Quintas.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3009/ped.providencias_116-2020_verlotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3009/ped.providencias_116-2020_verlotario_seevald.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie a limpeza e o recolhimento dos entulhos depositados em toda a extensão da Rua Pedro Américo no Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3016/ped.providencias_117-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3016/ped.providencias_117-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente o conserto de um buraco na Rua dos Gerânios em frente ao Nº 231 no Loteamento Veneza, Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/ped.providencias_118-2020_ver._valdeci_de_vargas.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/ped.providencias_118-2020_ver._valdeci_de_vargas.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie junto ao setor competente o conserto das erosões, fazendo o recapeamento asfáltico na Rua Portão, no trecho entre o Loteamento Liberdade e a Johann Alimentos. _x000D_
 Solicito que o Executivo cobre providências da empresa terceirizada responsável pela obra da Avenida dos Açores no Bairro Rincão dos Ilhéus, para que conclua a obra.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3018/ped.providencias_119-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3018/ped.providencias_119-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente o conserto de um buraco na calçada da Rua Antônio Prado em frente ao Nº 130 ao lado do Nº 120 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3019/ped.providencias_120-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3019/ped.providencias_120-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a troca de lâmpada na Avenida da Conquista em frente ao Nº 861 no Bairro Campo Grande._x000D_
 Solicito que o Executivo providencie a troca da lâmpada e a limpeza de um bueiro na Rua Irena Helma Winter em frente ao Nº132 no Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3025/ped.providencias_121-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3025/ped.providencias_121-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie a pintura da sinalização gráfica horizontal sobre o pavimento da Rua Portão, no trecho entre a Subsecretaria de Desenvolvimento Social do Bairro Lago Azul, Nº 3387, até a divisa com o município de Portão.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/ped.providencias_122-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/ped.providencias_122-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie a limpeza da área verde que pertence ao município, na Rua São Francisco de Paula lado do Nº 191 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3027/ped.providencias_123-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3027/ped.providencias_123-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Executivo providencie a troca de lâmpada na Rua dos Cardeais em frente ao Nº 236 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3028/ped.providencias_124-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3028/ped.providencias_124-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie o conserto de uma lâmpada na Rua Aracaju em frente ao Nº 270 no Bairro Lago Azul.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3029/ped.providencias_125-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3029/ped.providencias_125-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 - Solicito que o Executivo Municipal providencie a limpeza e o corte de grama da Pracinha do Bairro Bela Vista, na Rua Curitiba. JUSTIFICATIVA: A vegetação alta facilita a proliferação de insetos e animais peçonhentos, bem como o acúmulo de lixo._x000D_
 2 - Solicito a troca de lâmpada na Rua do Parque em frente ao Nº 516 no Bairro Bela Vista. JUSTIFICATIVA: Lâmpada está oscilando, às vezes liga, outras vezes não.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3030/ped.providencias_126-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3030/ped.providencias_126-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpada na Avenida Primeiro de Maio em frente ao Nº 1270 no Bairro das Rosas.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3031/ped.providencias_127-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3031/ped.providencias_127-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie o conserto de uma erosão junto ao meio fio Rua do Parque em frente ao Nº 454 no bairro Bela Vista.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3032/ped.providencias_128-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3032/ped.providencias_128-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 - Solicito que o Executivo Municipal providencie o corte de grama (pelo lado da Rua Osvaldo Cruz) na Pracinha do Bairro Bela Vista, acesso pela Rua Leopoldo Albino Herman, e o recolhimento dos galhos de poda._x000D_
 2 – Solicito que o Executivo Municipal providencie o conserto da boca de lobo na Rua Nova Petrópolis em frente ao Nº 49 no Bairro Campo Grande. JUSTICIFATIVA: Pede-se atenção, pois este local também é um foco do mosquito Aedes aegypti. _x000D_
 3 – Solicito que o Poder Executivo providencie o conserto de um buraco no calçamento e a sinalização do local para evitar acidentes na Rua São Geraldo ao lado do Nº 49 no Bairro das Rosas.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3033/ped.providencias_129-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3033/ped.providencias_129-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 – Solicito que o Poder Executivo providencie o conserto de um buraco no calçamento ao lado da boca de lobo, e a sinalização do local para evitar acidentes na Rua São Geraldo na lateral do Nº 312 no Bairro das Rosas. _x000D_
 2 – Solicito que o Poder Executivo providencie o conserto da calçada na Travessa Campo Grande em frente ao Nº 41 no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3034/ped.providencias_130-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3034/ped.providencias_130-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 – Solicito que o Poder Executivo providencie a troca de lâmpada na Rua Ivoti em frente ao Nº 62 no Bairro Campo Grande._x000D_
 2 - Solicito que o Poder Executivo providencie o conserto de um buraco no calçamento junto ao meio feio na Rua dos Municípios esquina com a Rua Ivoti no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3035/ped.providencias_131-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3035/ped.providencias_131-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie junto ao setor competente a notificação do proprietário do lote localizado na Rua Gramado ao lado do Nº 187 no Bairro Campo Grande, para que faça a limpeza do terreno e o recolhimento dos entulhos. JUSTIFICATIVA: Os vizinhos reclamam da infestação de animais peçonhentos e roedores.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3036/ped.providencias_132-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3036/ped.providencias_132-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie o conserto da boca de lobo na Rua André Rebouças em frente ao Nº 112 no Bairro Lira.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3040/ped.providencias_133-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3040/ped.providencias_133-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie a troca de lâmpadas queimadas na Rua Porto Alegre na divisa dos bairros Lago Azul e Encosta do Sol</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3041/ped.providencias_134-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3041/ped.providencias_134-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie a instalação de uma luminária, no poste localizado na Rua Mário Carlos Oliva Monteiro em frente ao Nº 33 no Bairro das Quintas. _x000D_
 Solicito que o Poder Executivo providencia a troca de lâmpada na Rua Marechal Floriano em frente ao Nº 156 no Bairro Lira.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3042/ped.providencias_135-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3042/ped.providencias_135-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpada na Rua Irena Helma Winter em frente ao Nº 132 no Bairro Encosta do Sol._x000D_
 _x000D_
 Solicito a troca de lâmpada e o recolhimento dos galhos de poda da RGE, na Rua Arlindo Almir Frank em frente ao Nº 87 no Bairro União.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3043/ped.providencias_136-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3043/ped.providencias_136-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie o conserto da boca de lobo localizada na Rua dos Cardeais em frente ao 	Nº 1164 no bairro Campo Grande.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3045/ped.providencias_137-2020_ver._diego_francisco.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3045/ped.providencias_137-2020_ver._diego_francisco.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal faça o recolhimento dos restos de uma árvore que foi cortada na Rua Henrique Beckmann em frente ao Nº 485 no Bairro União.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3046/ped.providencias_138-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3046/ped.providencias_138-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie a troca de lâmpada na Rua das Hortências em frente ao Nº 700 no Bairro Encosta do Sol._x000D_
 _x000D_
 Solicito que o Poder Executivo Municipal providencie a colocação de lâmpadas no CTG Estância do Campo Grande.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3047/ped.providencias_139-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3047/ped.providencias_139-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal solucione o problema do escoamento da água da chuva na Rua Leopoldo Albino Hermann em frente ao Nº 492 no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3048/ped.providencias_140-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3048/ped.providencias_140-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal faça um estudo das condições da escada utilizada nas gavetas do Cemitério Municipal e faça a sua substituição caso necessário.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3049/ped.providencias_141-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3049/ped.providencias_141-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie junto ao setor competente o conserto dos buracos localizados na Rua Oswaldo Cruz na altura do nº 527 Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3050/ped.providencias_142-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3050/ped.providencias_142-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal faça o conserto do calçamento na Rua Januário Rodrigues da Silva Sobrinho em frente ao Nº 97 no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3052/ped.providencias_143-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3052/ped.providencias_143-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie a troca de duas lâmpadas queimadas na Avenida Presidente Lucena em frente ao Nº 4320 e Nº 4266 no Bairro das Rosas.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3053/ped.providencias_144-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3053/ped.providencias_144-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 – Solicito que o Poder Executivo Municipal faça o conserto do calçamento e do passeio público na Rua Pedro Juvenal Rodrigues da Silva esquina com a Rua Frederico Hugo Engelmann em frente ao Nº 28 no Bairro Bela Vista.  _x000D_
 2 - Solicito que o Poder Executivo Municipal providencie o conserto de um buraco na calçada da Rua Werno Teno Schaefer entre o Nº 280 e Nº 290 no Bairro das Quintas.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3054/ped.providencias_145_2020_alta_tensao.doc_ver._marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3054/ped.providencias_145_2020_alta_tensao.doc_ver._marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>Recuperação e conserto de buraco na calçada do imóvel situado na rua Alta Tensão, 210.  A situação no local é de responsabilidade do ente Municipal e esta colocando em risco o acesso ao imóvel._x000D_
 Promover a melhor sinalização e recuperação da sinalização existente na rótula na confluência das ruas Germano Leuck com vereador Antonio Centeno e Av. Dos Açores, no bairro Rincão dos Ilhéus</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3055/ped.providencias_146-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3055/ped.providencias_146-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 – Solicito que o Poder Executivo Municipal notifique o proprietário do terreno localizado na Rua Duque de Caxias ao lado do Nº 638 no Bairro Quintas, para que faça a limpeza do lote e desobstrua o passeio público. _x000D_
 2 - Solicito que o Poder Executivo Municipal avalie a possibilidade da instalação de um redutor de velocidade na Rua Curitiba no Bairro Lago Azul. JUSTIFICATIVA: Os veículos passam em alta velocidade na via, onde há muitas crianças brincando, podendo causar acidentes._x000D_
 3 - Solicito que o Poder Executivo Municipal construa um passeio publico na área verde localizada na Rua Mimo de Vênus no bairro Sol Nascente.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3056/ped.providencias_147-2020_ver.veridiana_monteiro.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3056/ped.providencias_147-2020_ver.veridiana_monteiro.docx</t>
   </si>
   <si>
     <t>1 - Solicito que o Poder Executivo Municipal providencie o conserto do passeio público na Rua Mimo de Vênus esquina com Rua Quaresmeira no Bairro Sol Nascente. _x000D_
 2 - Solicito que o Poder Executivo Municipal providencie o conserto do buraco na Rua Mimo de Vênus em frente ao Nº 469 Bairro Sol Nascente. _x000D_
 3 - Solicito que o Poder Executivo Municipal faça um estudo da viabilidade para a poda de árvore na Rua Leopoldo Albino Herman em frente ao Nº 94 no Bairro das Quintas.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3062/ped.providencias_148-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3062/ped.providencias_148-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1 - Solicito que o Executivo providencie o fechamento das crateras na Rua Arlindo Ernesto Cassel esquina com a Rua Werno Teno Schaefer no Bairro das Quintas.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3063/ped.providencias_149-2020_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3063/ped.providencias_149-2020_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1 - Solicito que o Poder Executivo Municipal providencie o recolhimento de entulho na Rua Albino Alfredo Einsfeldt em frente ao Nº 30 no Bairro das Rosas.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3065/ped.providencias_150-2020_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3065/ped.providencias_150-2020_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal providencie o conserto dos buracos na Rua Aloisio Schwaab, no trecho entre as Ruas Zeno Schmiedel e Dalira Bundchen no Bairro Floresta</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3066/ped.providencias_151-2020_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3066/ped.providencias_151-2020_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3067/ped.providencias_152-2020_mesa.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3067/ped.providencias_152-2020_mesa.doc</t>
   </si>
   <si>
     <t>Matéria de autoria da Mesa Diretora:_x000D_
 Que seja verificada se houve alguma capina química nos últimos dias na rua Luís Pasteur-Bairro Bela Vista, mais precisamente após a presente data. Informamos que as fotos da localização estão em anexo</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2883/resolucao_0032020.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2883/resolucao_0032020.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de prevenção contra o Covid-19</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2868/04.2020.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2868/04.2020.pdf</t>
   </si>
   <si>
     <t>Resolução estabelece que em razão do Covid-19, nao haverá expediente até o dia 15 de abril.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2869/resolucao_005.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2869/resolucao_005.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas temporárias de prevenção da pandemia COVID-19.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3725,67 +3725,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3436/decreto_02.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3438/04.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3439/decreto_005-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2876/emenda_001_2020__ao_pl_009.2020.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2895/emenda_002_pl_020.2020.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2973/emenda_003_2020_ao_pl_029.2020.doc_marcia_ribeiro_subsidio_vice_prefeito.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2974/emenda_004_2020_ao_pl_030.2020.docmarcia_ribeiro_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2975/emenda_005_ao_pl_033.2020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2976/emenda_006_2020_ao_pl_033.2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2993/emenda_007_ao_pl_036.2020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3039/emenda_008_2020_ao_pl_047_2020_comissao_especial__loa_2021.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2770/emenda_001_2020_a_lei_organiva__artigo_52_marcia_carlos_valdeci.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3014/emenda_003.2020_a_l.o_-_parcelamento_com_rpps.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2784/indicacao__001_-_2020_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_construcao_de_um_centro_adinistrativo_-_saci.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2872/indicacao_03_precos_abusivos_-_diego.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/indicacao_pavimentacao_-_carlos_bonne.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/indicacao_005_-_sergio_werle.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_006-2020_auxilio_aos_transportadores_escolares_-_diego.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2921/indicacao_007_-_sergio_werle.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2934/indicacao_008_mais_testes_de_covid-19_-_veri.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2935/indicacao_009_farmacia_solidaria_-_diego.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2936/indicacao_010_kit_covid_-_diego.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2966/indicacao_011_testes_de_covid_19_-_django.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_012_duplicidade_de_nome_de_ruas_-_euclides_tisian.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3011/indicacao_013_aulas_de_tradicoes_gauchas_-_django.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3015/indicacao_014_troco_solidario_-_veridiana.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2779/mocao_001_2020_-___parabenizacao_e_reconhecimento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2780/mocao_002_2020_-___parabenizacao_e_reconhecimento.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2943/mocao_003_2020_-___parabenizacao_e_reconhecimento.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3013/mocao_004_2020__-_apoio_a_a_comissao_dos_aprovados_no_concurso_da_policia_civilrs_2018_-_inspetores_e_escrivaes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3058/mocao_005_2020_-__parabenizacao_grupo_seta.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2782/pl_001.2020_-_incentivos_johann.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2797/pl_002__-_carlos_bonne_-_denominacao_de_rua.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2816/pl_003.2020_-_contratacao_emergencial_professores.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2817/pl_004.2020_-_mobilidade_urbana.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2818/pl_005.2020_-_altera_lei_743.1983.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2825/pl_006.2020_-_convenio_consepro.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2834/projeto_de_lei__-_camara_-_revoga_horario_do_comercio_local.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2836/pl_009.2020-altera_a_lei_municipal_no_7431.983.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2837/pl_010.2020_-_horario_comercio.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_012.2020_-_altera_lei_corregedoria_guarda.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2843/pl_013.2020-reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2844/pl_014.2020-credito_adicional_especial.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2845/pl_015.2020-auxilio_consepro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2846/pl_016.2020-_revisao_servidor_2020.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2847/pl_017.2020-_revisao_vereadores_2020.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2848/pl_018.2020-revisao_prefeita_vice_e_secretarios_-__2020.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2870/pl_019_contratacao_emergencial.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2871/pl_020_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2881/pl_021.2020_-_escolas_conveniadas.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2890/pl_022.2020_-_credito_especial.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pl_023.2020_altera_corregedoria_guarda.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pl_024.2020_credito_especial_no_valor_de_r724.49503.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2919/pl_025.2020_credito_especial_no_valor_de_r5.792.21629.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2929/pl_2020_-_regularizacao_fundiaria_reinato_trein.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2930/pl_027.2020_-_auxilio_financeiro_-_silas.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2933/pl_028.2020_-_auxilio_financeiro_silas.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2957/pl_029.2020-_mesa_-_subsidio_secretarios_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2958/pl_030.2020_-_mesa_-_subsidio_vereadores.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2959/pl_031.2020-_publicacao_de_emendas_parlamentares_-_diego.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2964/pl_032.2020_-_altera_lei_1.041.1990.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2965/pl_033.2020_-_altera_lei_878.2003.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2971/pl_034.2020_-_ldo_2021.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2972/pl_035.2020_-_revoga_lei.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2981/pl_subvecao_silas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2987/pl_037.2020_-_altera_lm_069.1961.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2994/pl_038.2020-doacao_area_mauro_muller.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2997/pl_039_2020_professor_mestre_cidadao.doc_marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2998/pl_040_2020_professor_mestre_cidadao__vereadora_marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2999/pl_041.2020_altera_lei_evetec.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3000/pl_042.2020_rodovias.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3010/pl_fap.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3001/pl_044.2020_altera_fap.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3002/pl_045.2020_credito_especial.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3012/pl_046.2020_-_contratacao_temporaria_-_mesa.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_047.2020_-_loa.2021-.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3021/pl_048.2020_-_credito_especial_-_lei_aldir_blanc_1.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pl_049.2020_-_euclides_tisian_-_altera_denominacao_de_rua.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3024/pl_050.2020_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3051/pl_051.2020_-_convenio_delegacia.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3057/pl_052.2020_-_regularizacao_flamboyant.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3059/pl_053-2020_-_pl_repasse_apae.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3060/pl_054-2020_-_projeto__de_lei_-_revoga_a_lei_municipal_2.308.2018.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3061/pl_055-2020_-_iptu_2021.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3003/plc_001_2020_gm.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2781/projeto_de_resolucao_001_2020_-_altera_o_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2882/projeto_de_resolucao_002_2020_projeto_de_resolucao_sessao_remota.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2889/projeto_de_resolucao_03_-_altera_o_regimento_interno_-_art._170.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_de_resolucao_04_-_altera_o_regimento_interno_-_art._170.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2771/pi_01_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2772/pi_02_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2773/pi_03_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2774/pi_04_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2775/pi_05_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2785/pi_06_-_2020__ver._veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2786/pi_07_-_2020_ver._carlito_borges.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2787/pi_08_-_2020_ver._carlito_borges.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2799/pi_09_-_2020__ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2800/pi_10-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2801/pi_11-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2802/pi_12-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2803/pi_13-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2873/pi_14-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2884/pi_015-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2891/pi_016-2020_ver._marcia_ribeiro-mesclado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2885/pi_17-_2020__ver._marci_ribeiro_covid_19.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pi_018_-_2020__ver._valdeci_de_vargas__e_euclides_tiaisn.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pi_19-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2903/pi_020_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/pi_021_-_2020__ver._euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2907/pi_022_2020_ver._lotario.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2926/pi_023_2020__ver._lotario.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2911/pi_024_-_2020__rua_sao_cristovao.doc_comissao_especial_parlamentar_fiscalizatoria.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pi_025_-_2020ver._marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2937/pi_026_-_2020__ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2938/pi_027-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/pi_28-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2946/pi_29-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2977/pi_030_-_2020__ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2978/pi_031-_2020__ver._veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2982/pi_032-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2983/pi_033-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2995/pi_034-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3038/pi.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3044/pi_037-_2020__ver._veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3064/pi_038.2020_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2776/ped.providencias_001-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2777/ped.providencias_002-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2778/ped.providencias_003-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2789/ped.providencias_005-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2790/ped.providencias_006-2020_ver.carlito_borges.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2791/ped.providencias_007-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2792/ped.providencias_008-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2793/ped.providencias_009-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2794/ped.providencias_010-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2795/ped.providencias_011-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2796/ped.providencias_012-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2804/ped.providencias_013-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2805/ped.providencias_014-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2806/ped.providencias_015-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2807/ped.providencias_016-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2808/ped.providencias_017-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2809/ped.providencias_018-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2810/ped.providencias_019-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2811/ped.providencias_020-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2812/ped.providencias_021-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2813/ped.providencias_022-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2814/ped.providencias_023-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2819/ped.providencias_024-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2820/ped.providencias_025-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2821/ped.providencias_026-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2822/ped.providencias_027-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2823/ped.providencias_028-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2828/ped.providencias_030-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2829/ped.providencias_031-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2830/ped.providencias_032-2020__ver._marcia_ribeiro_floresta.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2831/ped.providencias_033-2020_ver._sonia_brites.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2832/ped.providencias_034-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2833/ped.providencias_035-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2849/ped.providencias_036-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2850/ped.providencias_037-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2851/ped.providencias_038-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2852/ped.providencias_038-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2853/ped.providencias_040-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2854/ped.providencias_041-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2855/ped.providencias_042-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2856/ped.providencias_043-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2857/ped.providencias_044-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2858/ped.providencias_045-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2859/ped.providencias_046-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2860/ped.providencias_047-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2861/ped.providencias_048-2020_ver.davi_reis_suplente.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2862/ped.providencias_049-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2863/ped.providencias_050-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2864/ped.providencias_051-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2865/ped.providencias_052-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2866/ped.providencias_053-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2874/ped.providencias_054-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2875/ped.providencias_055-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2877/ped.providencias_056-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2878/ped.providencias_057-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/ped.providencias_058-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2880/ped.providencias_059-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2886/ped.providencias_060-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2893/ped.providencias_061-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2894/ped.providencias_062-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2898/ped.providencias_063-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/ped.providencias_064-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/ped.providencias_065-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2904/ped.providencias_066-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2905/ped.providencias_067-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/ped.providencias_068-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/ped.providencias_069-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2912/ped.providencias_070_2020_ver.marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/ped.providencias_071-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/ped.providencias_072-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2915/ped.providencias_073-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2916/ped.providencias_074-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2927/ped.providencias_075-2020_ver.euclides_tisian.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2917/ped.providencias_076-2020_ver._marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2922/ped.providencias_077-2020_ver.marcia_ribeiro-mesclado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2923/ped.providencias_078-2020_ver.davi_reis_suplente.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/ped.providencias_079-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2925/ped.providencias_080-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2932/ped.providencias_081-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2940/ped.providencias_082-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2941/ped.providencias_083-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2942/ped.providencias_084-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2947/ped.providencias_085-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2948/ped.providencias_086-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2949/ped.providencias_087-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2950/ped.providencias_088-2020_ver._euclides_tisian.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2951/ped.providencias_089-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2952/ped.providencias_090-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2953/ped.providencias_091-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2954/ped.providencias_092-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2961/ped.providencias_094-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2962/ped.providencias_095-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2963/ped.providencias_096-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2967/ped.providencias_097-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2968/ped.providencias_098-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2969/ped.providencias_099-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2970/ped.providencias_100-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2979/ped.providencias_101-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2980/ped.providencias_102-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2986/ped.providencias_103-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2984/ped.providencias_104-2020_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2985/ped.providencias_105-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2988/ped.providencias_106-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2989/ped.providencias_107-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2990/ped.providencias_108-2020_ver._marcia_ribeiro_entulho_e_praca.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2991/ped.providencias_109-2020_ver._sergio_werle.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2992/ped.providencias_110-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2996/ped.providencias_111-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3005/ped.providencias_112-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3006/ped.providencias_113-2020_verlotario_seevald.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3007/ped.providencias_114-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3008/ped.providencias_115-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3009/ped.providencias_116-2020_verlotario_seevald.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3016/ped.providencias_117-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/ped.providencias_118-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3018/ped.providencias_119-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3019/ped.providencias_120-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3025/ped.providencias_121-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/ped.providencias_122-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3027/ped.providencias_123-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3028/ped.providencias_124-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3029/ped.providencias_125-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3030/ped.providencias_126-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3031/ped.providencias_127-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3032/ped.providencias_128-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3033/ped.providencias_129-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3034/ped.providencias_130-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3035/ped.providencias_131-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3036/ped.providencias_132-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3040/ped.providencias_133-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3041/ped.providencias_134-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3042/ped.providencias_135-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3043/ped.providencias_136-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3045/ped.providencias_137-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3046/ped.providencias_138-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3047/ped.providencias_139-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3048/ped.providencias_140-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3049/ped.providencias_141-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3050/ped.providencias_142-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3052/ped.providencias_143-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3053/ped.providencias_144-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3054/ped.providencias_145_2020_alta_tensao.doc_ver._marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3055/ped.providencias_146-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3056/ped.providencias_147-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3062/ped.providencias_148-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3063/ped.providencias_149-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3065/ped.providencias_150-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3066/ped.providencias_151-2020_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3067/ped.providencias_152-2020_mesa.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2883/resolucao_0032020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2868/04.2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2869/resolucao_005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3436/decreto_02.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3438/04.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3439/decreto_005-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2876/emenda_001_2020__ao_pl_009.2020.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2895/emenda_002_pl_020.2020.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2973/emenda_003_2020_ao_pl_029.2020.doc_marcia_ribeiro_subsidio_vice_prefeito.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2974/emenda_004_2020_ao_pl_030.2020.docmarcia_ribeiro_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2975/emenda_005_ao_pl_033.2020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2976/emenda_006_2020_ao_pl_033.2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2993/emenda_007_ao_pl_036.2020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3039/emenda_008_2020_ao_pl_047_2020_comissao_especial__loa_2021.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2770/emenda_001_2020_a_lei_organiva__artigo_52_marcia_carlos_valdeci.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3014/emenda_003.2020_a_l.o_-_parcelamento_com_rpps.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2784/indicacao__001_-_2020_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_construcao_de_um_centro_adinistrativo_-_saci.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2872/indicacao_03_precos_abusivos_-_diego.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/indicacao_pavimentacao_-_carlos_bonne.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/indicacao_005_-_sergio_werle.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_006-2020_auxilio_aos_transportadores_escolares_-_diego.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2921/indicacao_007_-_sergio_werle.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2934/indicacao_008_mais_testes_de_covid-19_-_veri.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2935/indicacao_009_farmacia_solidaria_-_diego.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2936/indicacao_010_kit_covid_-_diego.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2966/indicacao_011_testes_de_covid_19_-_django.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_012_duplicidade_de_nome_de_ruas_-_euclides_tisian.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3011/indicacao_013_aulas_de_tradicoes_gauchas_-_django.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3015/indicacao_014_troco_solidario_-_veridiana.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2779/mocao_001_2020_-___parabenizacao_e_reconhecimento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2780/mocao_002_2020_-___parabenizacao_e_reconhecimento.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2943/mocao_003_2020_-___parabenizacao_e_reconhecimento.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3013/mocao_004_2020__-_apoio_a_a_comissao_dos_aprovados_no_concurso_da_policia_civilrs_2018_-_inspetores_e_escrivaes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3058/mocao_005_2020_-__parabenizacao_grupo_seta.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2782/pl_001.2020_-_incentivos_johann.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2797/pl_002__-_carlos_bonne_-_denominacao_de_rua.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2816/pl_003.2020_-_contratacao_emergencial_professores.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2817/pl_004.2020_-_mobilidade_urbana.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2818/pl_005.2020_-_altera_lei_743.1983.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2825/pl_006.2020_-_convenio_consepro.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2834/projeto_de_lei__-_camara_-_revoga_horario_do_comercio_local.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2836/pl_009.2020-altera_a_lei_municipal_no_7431.983.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2837/pl_010.2020_-_horario_comercio.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_012.2020_-_altera_lei_corregedoria_guarda.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2843/pl_013.2020-reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2844/pl_014.2020-credito_adicional_especial.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2845/pl_015.2020-auxilio_consepro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2846/pl_016.2020-_revisao_servidor_2020.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2847/pl_017.2020-_revisao_vereadores_2020.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2848/pl_018.2020-revisao_prefeita_vice_e_secretarios_-__2020.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2870/pl_019_contratacao_emergencial.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2871/pl_020_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2881/pl_021.2020_-_escolas_conveniadas.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2890/pl_022.2020_-_credito_especial.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pl_023.2020_altera_corregedoria_guarda.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pl_024.2020_credito_especial_no_valor_de_r724.49503.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2919/pl_025.2020_credito_especial_no_valor_de_r5.792.21629.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2929/pl_2020_-_regularizacao_fundiaria_reinato_trein.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2930/pl_027.2020_-_auxilio_financeiro_-_silas.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2933/pl_028.2020_-_auxilio_financeiro_silas.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2957/pl_029.2020-_mesa_-_subsidio_secretarios_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2958/pl_030.2020_-_mesa_-_subsidio_vereadores.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2959/pl_031.2020-_publicacao_de_emendas_parlamentares_-_diego.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2964/pl_032.2020_-_altera_lei_1.041.1990.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2965/pl_033.2020_-_altera_lei_878.2003.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2971/pl_034.2020_-_ldo_2021.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2972/pl_035.2020_-_revoga_lei.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2981/pl_subvecao_silas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2987/pl_037.2020_-_altera_lm_069.1961.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2994/pl_038.2020-doacao_area_mauro_muller.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2997/pl_039_2020_professor_mestre_cidadao.doc_marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2998/pl_040_2020_professor_mestre_cidadao__vereadora_marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2999/pl_041.2020_altera_lei_evetec.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3000/pl_042.2020_rodovias.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3010/pl_fap.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3001/pl_044.2020_altera_fap.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3002/pl_045.2020_credito_especial.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3012/pl_046.2020_-_contratacao_temporaria_-_mesa.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_047.2020_-_loa.2021-.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3021/pl_048.2020_-_credito_especial_-_lei_aldir_blanc_1.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pl_049.2020_-_euclides_tisian_-_altera_denominacao_de_rua.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3024/pl_050.2020_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3051/pl_051.2020_-_convenio_delegacia.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3057/pl_052.2020_-_regularizacao_flamboyant.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3059/pl_053-2020_-_pl_repasse_apae.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3060/pl_054-2020_-_projeto__de_lei_-_revoga_a_lei_municipal_2.308.2018.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3061/pl_055-2020_-_iptu_2021.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3003/plc_001_2020_gm.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2781/projeto_de_resolucao_001_2020_-_altera_o_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2882/projeto_de_resolucao_002_2020_projeto_de_resolucao_sessao_remota.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2889/projeto_de_resolucao_03_-_altera_o_regimento_interno_-_art._170.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2928/projeto_de_resolucao_04_-_altera_o_regimento_interno_-_art._170.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2771/pi_01_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2772/pi_02_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2773/pi_03_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2774/pi_04_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2775/pi_05_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2785/pi_06_-_2020__ver._veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2786/pi_07_-_2020_ver._carlito_borges.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2787/pi_08_-_2020_ver._carlito_borges.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2799/pi_09_-_2020__ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2800/pi_10-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2801/pi_11-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2802/pi_12-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2803/pi_13-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2873/pi_14-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2884/pi_015-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2891/pi_016-2020_ver._marcia_ribeiro-mesclado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2885/pi_17-_2020__ver._marci_ribeiro_covid_19.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pi_018_-_2020__ver._valdeci_de_vargas__e_euclides_tiaisn.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pi_19-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2903/pi_020_-_2020__ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/pi_021_-_2020__ver._euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2907/pi_022_2020_ver._lotario.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2926/pi_023_2020__ver._lotario.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2911/pi_024_-_2020__rua_sao_cristovao.doc_comissao_especial_parlamentar_fiscalizatoria.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pi_025_-_2020ver._marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2937/pi_026_-_2020__ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2938/pi_027-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/pi_28-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2946/pi_29-_2020_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2977/pi_030_-_2020__ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2978/pi_031-_2020__ver._veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2982/pi_032-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2983/pi_033-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2995/pi_034-2020_mesa_diretora_2020.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3038/pi.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3044/pi_037-_2020__ver._veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3064/pi_038.2020_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2776/ped.providencias_001-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2777/ped.providencias_002-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2778/ped.providencias_003-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2789/ped.providencias_005-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2790/ped.providencias_006-2020_ver.carlito_borges.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2791/ped.providencias_007-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2792/ped.providencias_008-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2793/ped.providencias_009-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2794/ped.providencias_010-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2795/ped.providencias_011-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2796/ped.providencias_012-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2804/ped.providencias_013-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2805/ped.providencias_014-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2806/ped.providencias_015-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2807/ped.providencias_016-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2808/ped.providencias_017-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2809/ped.providencias_018-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2810/ped.providencias_019-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2811/ped.providencias_020-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2812/ped.providencias_021-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2813/ped.providencias_022-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2814/ped.providencias_023-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2819/ped.providencias_024-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2820/ped.providencias_025-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2821/ped.providencias_026-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2822/ped.providencias_027-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2823/ped.providencias_028-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2828/ped.providencias_030-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2829/ped.providencias_031-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2830/ped.providencias_032-2020__ver._marcia_ribeiro_floresta.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2831/ped.providencias_033-2020_ver._sonia_brites.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2832/ped.providencias_034-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2833/ped.providencias_035-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2849/ped.providencias_036-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2850/ped.providencias_037-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2851/ped.providencias_038-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2852/ped.providencias_038-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2853/ped.providencias_040-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2854/ped.providencias_041-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2855/ped.providencias_042-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2856/ped.providencias_043-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2857/ped.providencias_044-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2858/ped.providencias_045-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2859/ped.providencias_046-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2860/ped.providencias_047-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2861/ped.providencias_048-2020_ver.davi_reis_suplente.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2862/ped.providencias_049-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2863/ped.providencias_050-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2864/ped.providencias_051-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2865/ped.providencias_052-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2866/ped.providencias_053-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2874/ped.providencias_054-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2875/ped.providencias_055-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2877/ped.providencias_056-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2878/ped.providencias_057-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/ped.providencias_058-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2880/ped.providencias_059-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2886/ped.providencias_060-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2893/ped.providencias_061-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2894/ped.providencias_062-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2898/ped.providencias_063-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/ped.providencias_064-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/ped.providencias_065-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2904/ped.providencias_066-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2905/ped.providencias_067-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/ped.providencias_068-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/ped.providencias_069-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2912/ped.providencias_070_2020_ver.marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/ped.providencias_071-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/ped.providencias_072-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2915/ped.providencias_073-2020_ver.sergio_werle.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2916/ped.providencias_074-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2927/ped.providencias_075-2020_ver.euclides_tisian.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2917/ped.providencias_076-2020_ver._marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2922/ped.providencias_077-2020_ver.marcia_ribeiro-mesclado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2923/ped.providencias_078-2020_ver.davi_reis_suplente.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/ped.providencias_079-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2925/ped.providencias_080-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2932/ped.providencias_081-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2940/ped.providencias_082-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2941/ped.providencias_083-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2942/ped.providencias_084-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2947/ped.providencias_085-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2948/ped.providencias_086-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2949/ped.providencias_087-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2950/ped.providencias_088-2020_ver._euclides_tisian.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2951/ped.providencias_089-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2952/ped.providencias_090-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2953/ped.providencias_091-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2954/ped.providencias_092-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2961/ped.providencias_094-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2962/ped.providencias_095-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2963/ped.providencias_096-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2967/ped.providencias_097-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2968/ped.providencias_098-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2969/ped.providencias_099-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2970/ped.providencias_100-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2979/ped.providencias_101-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2980/ped.providencias_102-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2986/ped.providencias_103-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2984/ped.providencias_104-2020_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2985/ped.providencias_105-2020_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2988/ped.providencias_106-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2989/ped.providencias_107-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2990/ped.providencias_108-2020_ver._marcia_ribeiro_entulho_e_praca.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2991/ped.providencias_109-2020_ver._sergio_werle.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2992/ped.providencias_110-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2996/ped.providencias_111-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3005/ped.providencias_112-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3006/ped.providencias_113-2020_verlotario_seevald.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3007/ped.providencias_114-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3008/ped.providencias_115-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3009/ped.providencias_116-2020_verlotario_seevald.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3016/ped.providencias_117-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/ped.providencias_118-2020_ver._valdeci_de_vargas.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3018/ped.providencias_119-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3019/ped.providencias_120-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3025/ped.providencias_121-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/ped.providencias_122-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3027/ped.providencias_123-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3028/ped.providencias_124-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3029/ped.providencias_125-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3030/ped.providencias_126-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3031/ped.providencias_127-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3032/ped.providencias_128-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3033/ped.providencias_129-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3034/ped.providencias_130-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3035/ped.providencias_131-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3036/ped.providencias_132-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3040/ped.providencias_133-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3041/ped.providencias_134-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3042/ped.providencias_135-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3043/ped.providencias_136-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3045/ped.providencias_137-2020_ver._diego_francisco.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3046/ped.providencias_138-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3047/ped.providencias_139-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3048/ped.providencias_140-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3049/ped.providencias_141-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3050/ped.providencias_142-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3052/ped.providencias_143-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3053/ped.providencias_144-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3054/ped.providencias_145_2020_alta_tensao.doc_ver._marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3055/ped.providencias_146-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3056/ped.providencias_147-2020_ver.veridiana_monteiro.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3062/ped.providencias_148-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3063/ped.providencias_149-2020_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3065/ped.providencias_150-2020_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3066/ped.providencias_151-2020_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/3067/ped.providencias_152-2020_mesa.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2883/resolucao_0032020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2868/04.2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2020/2869/resolucao_005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>