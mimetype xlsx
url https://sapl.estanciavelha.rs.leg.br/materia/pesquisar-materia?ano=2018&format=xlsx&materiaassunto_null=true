--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -51,5343 +51,5343 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante-Projeto</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA DO NÚCLEO URBANO INFORMAL CONSOLIDADO QUE OCUPA O IMÓVEL CITADO NA MATRÍCULA N°3.700 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Diego Francisco, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS DE DOAÇÃO DE EQUIPAMENTOS AOS ÓRGÃOS DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO MUNICÍPIO DE ESTÂNCIA VELHA A INSTALAÇÃO EM TODOS OS_x000D_
 VEÍCULOS DA FROTA MUNICIPAL EQUIPAMENTO DE RASTREAMENTO E_x000D_
 MONITORAMENTO POR GPS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Valdeci de Vargas, Carlos Albino Dietrich, Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE ATIVIDADES E CONTEÚDOS RELATIVOS DA LÍNGUA BRASILEIRA DE SINAIS &amp;#8211; LIBRAS &amp;#8211; NO CURRÍCULO ESCOLAR NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Diego Francisco</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE UNIFORME ESCOLAR PARA OS ALUNOS DA EDUCAÇÃO INFANTIL E FUNDAMENTAL NA REDE PÚBLICA MUNICIPAL DE ENSINO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo ), João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECOLHIMENTO DE ENTULHOS E DETRITOS NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Carlos Bonne</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DO UNIFORME ESCOLAR NA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1934/anteprojeto_de_lei_-_lotario_seevald_-_energia_solar.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1934/anteprojeto_de_lei_-_lotario_seevald_-_energia_solar.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE COLETORES OU PAINÉIS SOLARES EM EDIFICAÇÕES PERTENCENTES À ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Carlos Albino Dietrich</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1984/anteprojeto_de_lei_-_tubos_em_pead_-_geada_1.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1984/anteprojeto_de_lei_-_tubos_em_pead_-_geada_1.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O USO DE TUBOS CORRUGADOS DE PEAD (POLIETILENO DE ALTA DENSIDADE) RECICLADO NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>EAMS</t>
   </si>
   <si>
     <t>Emenda Aditiva/modificativa/supressiva</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001 AO PROJETO DE LEI Nº 002/2018, QUE &amp;#8220;DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE DESLOCAMENTO DE SERVIDORES E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, DO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 002 AO PROJETO DE LEI Nº 005/2018, QUE &amp;#8220;CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO URBANO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A FORMA DE PAGAMENTO DO SUBSÍDIO DOS VEREADORES E SUPLENTES VEREADORES&amp;#8221;.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E SUPRESSIVA Nº 004 AO PROJETO DE LEI Nº 003/2018, QUE &amp;#8220;ESTABELECE AS NORMAS SOBRE O PAGAMENTO DE HONORÁRIOS ADVOCATICIOS AOS ADVOGADOS PÚBLICOS, OCUPANTES DO CARGO DE PROVIMENTO EFETIVO DO QUADRO DE CARREIRA FUNCIONAL DA PROCURADORIA GERAL DO MUNICÍPIO DE ESTÂNCIA VELHA-PROGEM, E DÁ OUTRAS PROVIDÊNCIAS, A FIM DE GARANTIR APLICABILIDADE AO DISPOSTO NO ART.85,§19, DA LEI N°13.105, DE 16 DE MARÇO DE 2015-NOVO CÓDIGO DE PROCESSO CIVIL&amp;#8221;.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA AO PL 043/2018, QUE &amp;#8220;DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAR EMPRESÁRIO, SOCIEDADE EMPRESÁRIA, OU SOCIEDADE CIVIL DE QUE SEJA SÓCIO COMPANHEIRO, CÔNJUGE OU PARENTE DE PREFEITO, VICE-PREFEITO E VEREADORES</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>Marcia Ribeiro, Carlos Albino Dietrich, Carlos Bonne, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 040/2018, QUE &amp;#8220;DENOMINA O PRÉDIO DA CÂMARA MUNICIPAL DE VEREADORES DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>CEPF - Comissão Especial Parlamentar Fiscalizatória</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA AO PROJETO DE LEI 048/2018, QUE &amp;#8220;INSTITUI O PLANO DE ARBORIZAÇÃO URBANA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 050/2018, QUE &amp;#8220;CRIA O PROGRAMA DE ATUALIZAÇÃO PROFISSIONAL DESTINADO A MÉDICOS ESTRANGEIROS, COM VISTO OU LICENÇA ESPECIAL PARA EXERCÍCIO DA MEDICINA EMITIDA PELO GOVERNO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>Marcia Ribeiro, Carlos Bonne, Lotário Seevald ( Saci ), Valdeci de Vargas, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O REGRAMENTO PARA A IMPLANTAÇÃO DE CONDOMÍNIOS HORIZONTAIS DE LOTES OU CASAS E VERTICAIS FECHADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA AO PROJETO DE LEI 053/2018, QUE &amp;#8220;INSTITUI O_x000D_
 REGRAMENTO PARA A IMPLANTAÇÃO DE CONDOMÍNIOS HORIZONTAIS DE LOTES OU CASAS E_x000D_
 VERTICAIS FECHADOS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marcia Ribeiro, Diego Francisco, Lotário Seevald ( Saci ), Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 053/2018, QUE &amp;#8220;INSTITUI O REGRAMENTO PARA A IMPLANTAÇÃO DE CONDOMÍNIOS HORIZONTAIS DE LOTES OU CASAS E VERTICAIS FECHADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1950/emenda_012-2018_-_cepf_-__pl_071.2018_-_consel_GuZOrfy.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1950/emenda_012-2018_-_cepf_-__pl_071.2018_-_consel_GuZOrfy.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI 071/2018, QUE “DISPÕE SOBRE A REESTRUTURAÇÃO E FUNCIONAMENTO DO CONSELHO GESTOR DO EVETEC – ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO ENGº JOSÉ PORTELLA NUNES</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1951/emenda_013-2018_-_cepf_-__pl_070.2018_-_politi_D6VSqOW.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1951/emenda_013-2018_-_cepf_-__pl_070.2018_-_politi_D6VSqOW.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 070/2018, QUE ALTERA A LEI MUNICIPAL Nº 2.078, DE 28 DE MAIO DE 2015, QUE ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E ALTERAÇÕES DADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1956/emenda_-_cepf_-__pl_065.2018_-_estrutura_do_hospital.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1956/emenda_-_cepf_-__pl_065.2018_-_estrutura_do_hospital.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 065/2018, QUE “ALTERA A LEI MUNICIPAL_x000D_
 Nº 880, DE 31 DE DEZEMBRO DE 2003, PARA MODIFICAR A ESTRUTURA ADMINISTRATIVA DO_x000D_
 HOSPITAL MUNICIPAL GETÚLIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Veridiana Monteiro, Carlos Bonne, Diego Francisco, Marcia Ribeiro, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1962/emenda_-_marcia_carlos_diego_veri_django_-_loa_WZIRV5A.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1962/emenda_-_marcia_carlos_diego_veri_django_-_loa_WZIRV5A.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ESTANCIA VELHA PARA O EXERCICIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1963/emenda_substitutiva_no_016_ao_plc_04.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1963/emenda_substitutiva_no_016_ao_plc_04.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI COMPLEMENTAR Nº 04/2018 “ALTERA EM PARTE O ANEXO V DA LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 07 DE AGOSTO DE 1995, PARA CRIAR FUNÇÕES GRATIFICADAS, VINCULADOS À ESTRUTURA DA ADMINISTRAÇÃO DO HOSPITAL MUNICIPAL GETÚLIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Carlos Bonne, Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1964/emenda_017_a_loa_-_pl_075.2018_-_marcia_ribeiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1964/emenda_017_a_loa_-_pl_075.2018_-_marcia_ribeiro.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 017/2018 AO PROJETO DE LEI Nº 075/2018, QUE “ESTIMA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Carlos Albino Dietrich, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1965/emenda_018-2018_ap_plc_04.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1965/emenda_018-2018_ap_plc_04.docx</t>
   </si>
   <si>
     <t>ALTERA EM PARTE O ANEXO V DA LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 07 DE AGOSTO DE 1995, PARA CRIAR FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci ), Carlos Albino Dietrich, Euclides Tisian ( Gringo ), João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1966/emenda_-_saci_gringo_geada_e_dudu_-_loa_2019_-_GvHqSMN.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1966/emenda_-_saci_gringo_geada_e_dudu_-_loa_2019_-_GvHqSMN.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 075/2018, QUE “ESTIMA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1986/emenda_ao_pl_084_cme_1.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1986/emenda_ao_pl_084_cme_1.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A ATUAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1985/emenda_-_diego_-__pl_091.2018_-_contribuicao_d_utBXflA.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1985/emenda_-_diego_-__pl_091.2018_-_contribuicao_d_utBXflA.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 021/2018 AO PL Nº 091/2018, que “ALTERA DISPOSITIVOS DA_x000D_
 LEI MUNICIPAL Nº 768, DE 27 DE DEZEMBRO DE 2002, QUE TRATAM DA CONTRIBUIÇÃO DE_x000D_
 MELHORIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Carlos Albino Dietrich, Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Valdeci de Vargas, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1955/emenda_a_lei_organica_-_art._11_e_art._35.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1955/emenda_a_lei_organica_-_art._11_e_art._35.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3° DO ART.11 E ART. 35, DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO TEM O INTUITO DA CONSTRUÇÃO, NO LOTEAMENTO RECANTO DOS SABIÁS, DE UMA ACADEMIA AO AR LIVRE PARA A POPULAÇÃO QUE ALI HABITA, VISANDO O BEM ESTAR.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS ALEMANHA E FORTALEZA NO BAIRRO LAGO AZUL, RUAS HENRIQUE BECKMANN E RENATO ROBINSON NO BAIRRO NOVA ESTÂNCIA, RUAS DAS CAMÉLIAS E DAS PALMAS LOTEAMENTO VENEZA.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAR O ESTUDO E EXECUÇÃO DA VIABILIDADE DE MUDAR A PREFERÊNCIA DA RUA RUI BARBOSA PARA A RUA ADOLFO MATTES, ENTRE AS RUAS PORTÃO E VIDAL DE NEGREIROS. </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>Mauro Petry</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAR A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO LOTEAMENTO INDUSTRIAL, E CONSERTO DOS BRINQUEDOS EXISTENTES NA PRAÇA. COM O AUMENTO SIGNIFICATIVO DE MORADORES HÁ A NECESSIDADE DE ESPAÇOS DE LAZER PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAR QUE SEJA FEITO O ASFALTO NA TRAVESSA MÁRCIO ANDRÉ KOCH, BAIRRO DAS ROSAS.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO VISA INSTITUIR NA GRADE CURRICULAR O CURSO DE EDUCAÇÃO MORAL E CÍVICA E OSPB (ORGANIZAÇÃO SOCIAL E POLÍTICA BRASILEIRA) DESTINADO AOS ALUNOS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE ESTÂNCIA VELHA, SENDO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A GESTORA DO CURSO E DEFININDO A FORMA QUE SERÁ INSERIDO NO CALENDÁRIO ESCOLAR, BEM COMO A FAIXA ETÁRIA PARA O CURSO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO VISA INSTITUIR A PARADA SEGURA, DESTINADA A INCENTIVAR E GARANTIR MEDIDAS QUE VISEM À SEGURANÇA DOS USUÁRIOS, PASSAGEIROS E TRABALHADORES DO TRANSPORTE COLETIVO E PERMISSIONÁRIOS DO MUNICÍPIO DE ESTÂNCIA VELHA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM PROPOR O CALÇAMENTO DA RUA ALFREDO KOSTE, ENTRE AS RUAS GERMANO LEUCK E ADRIANO QUADROS BITENCOURT, BAIRRO RINCÃO DOS ILHÉUS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM PROPOR O CALÇAMENTO NA RUA ALVARENGA PEIXOTO, ENTRE AS RUAS GERMANO LEUCK E ADRIANO QUADROS BITENCOURT.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM PROPOR O CALÇAMENTO NA RUA PORTO XAVIER, ENTRE AS RUAS VALÊNCIA E ALTA TENSÃO, BAIRRO SOL NASCENTE E NA RUA PAROBE, FUNDOS DA EMPRESA RELÂMPAGO ATÉ A RUA NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM PROPOR O CALÇAMENTO NA RUA JOÃO XXIII, ENTRE AS RUAS PRESIDENTE VARGAS E BARTOLOMEU DE GUSMÃO, BAIRRO RINCÃO DOS ILHÉUS.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.docx</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS PORTUGAL E SÃO CRISTÓVÃO NO BAIRRO RINCÃO DOS ILHÉUS/SOL NASCENTE.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO TEM POR OBJETIVO CRIAR UM CENTRO DE REFERÊNCIA E ATENDIMENTO À MULHER DE ESTÂNCIA VELHA, VISANDO AMPLIAR E CONSOLIDAR A REDE DE SERVIÇOS ESPECIALIZADOS DE ATENDIMENTO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESENTE INDICAÇÃO VISA IMPLEMENTAR EM NOSSO MUNICÍPIO UM SISTEMA DE CONFERÊNCIA SOBRE A ILUMINAÇÃO PÚBLICA._x000D_
 PARA A EFETIVAÇÃO, INDICA-SE QUE UM SERVIDOR DA SECRETARIA DE OBRAS PERCORRA OS BAIRROS, UMA VEZ POR SEMANA, NO PERÍODO NOTURNO, A FIM DE AVERIGUAR SE AS LÂMPADAS ESTÃO QUEIMADAS, COM INTUITO DE SUBSTITUÍ-LAS._x000D_
 </t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO, SUGERINDO A SENHORA PREFEITA A PROCEDER À COLOCAÇÃO DE A RECONSTRUÇÃO DE UM BUEIRO, NA RUA RIO GRANDE DO SUL, Nº 133, NO BAIRRO RINCÃO GAÚCHO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO, SUGERINDO A SENHORA PREFEITA A PROCEDER A COLOCAÇÃO DE UM ABRIGO EM PARADA DE ÔNIBUS NA RUA RIO DE JANEIRO, NA ALTURA DO IMÓVEL NÚMERO 81, NO BAIRRO RINCÃO GAÚCHO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO, SUGERINDO A SENHORA PREFEITA A PROCEDER ATRAVÉS DO SETOR DE FISCALIZAÇÃO RESPONSÁVEL A NOTIFICAÇÃO AO PROPRIETÁRIO DO IMÓVEL SITUADO A RUA VISCONDE DE OURO PRETO, 42, NO BAIRRO RINCÃO DOS ILHÉUS, PARA QUE PROCEDA A DEMOLIÇÃO COMPLETA E O CERCAMENTO DO IMÓVEL CONTIDO NESTE ENDEREÇO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESENTE INDICAÇÃO VISA IMPLEMENTAR, NOVAMENTE, PELA PREFEITURA MUNICIPAL O RECOLHIMENTO DE ENTULHOS EM NOSSA CIDADE. DIARIAMENTE É FEITO O DESCARTE IRREGULAR PELAS RUAS DO MUNICÍPIO, EM ÁREAS PÚBLICAS E PARTICULARES, CANTEIROS CENTRAIS, PRAÇAS, ENTRE OUTROS. </t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> A PRESENTE INDICAÇÃO VEM PROPOR MAIS ESPAÇOS DE ESTACIONAMENTO EM NOSSO MUNICÍPIO, EM ESPECIAL NO CENTRO, NA RUA BALDUÍNO WEBER.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM PROPOR O CALÇAMENTO NA RUA PORTO ALEGRE, ENTRE O BAIRRO LAGO AZUL E BAIRRO ENCOSTA DO SOL</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ESSA INDICAÇÃO VEM PROPOR AO PODER EXECUTIVO PARCERIA COM EMPRESAS LOCAIS PARA CONFECÇÕES DE PARADA DE ÔNIBUS, ESTILO ENXAIMEL. </t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA INDICAÇÃO TEM POR OBJETIVO QUE O PODER EXECUTIVO PROVIDENCIE A INSTALAÇÃO DE EQUIPAMENTOS PARA O FORNECIMENTO DE ÁGUA QUENTE E FRIA NAS PRAÇAS 1º DE MAIO E DARIO HAUPENTAL. </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAR A IMPLEMENTAÇÃO DE LIXEIRAS, NA AVENIDA PRESIDENTE VARGAS, NO TRAJETO DO CAMINHÓDROMO._x000D_
 </t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTA INDICAÇÃO TEM POR OBJETIVO QUE O PODER EXECUTIVO INSTITUA UMA RENDA BÁSICA A PESSOA COM DEFICIÊNCIA, NO VALOR DE MEIO SALÁRIO MÍNIMO NACIONAL MENSAL.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTA INDICAÇÃO TEM POR OBJETIVO QUE O PODER EXECUTIVO UTILIZE A VERBA PÚBLICA DE R$ 250.000,00 PARA A EXECUÇÃO DE OBRA DE CONSTRUÇÃO DA SEDE DA APAPDEV (ASSOCIAÇÃO DOS PAIS E APOIADORES DAS PESSOAS COM DEFICIÊNCIA, TRANSTORNO GLOBAL DO DESENVOLVIMENTO, ALTAS HABILIDADES E SUPER DOTAÇÃO DE ESTÂNCIA VELHA).</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESENTE INDICAÇÃO TEM POR INTUITO QUE O PODER EXECUTIVO IMPLEMENTE UM DISTRITO INDUSTRIAL NA ÁREA COMPREENDIDA ENTRE A AVENIDA PRESIDENTE VARGAS, CASEMIRO MOREIRA, CAMPO SALES, EMILIO VALDOMAR SCHERER E UM TRECHO DA BR 116, CONFORME CONSTA NO MAPA DESCRITIVO QUE SEGUE EM ANEXO A ESTA INDICAÇÃO </t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.docx</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM PROPOR O CALÇAMENTO DA RUA PADRE LUÍS WEBER, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA-SE QUE A SECRETARIA MUNICIPAL DA EDUCAÇÃO E CULTURA IMPLEMENTE NA REDE ESCOLAR DO MUNICÍPIO DE ESTÂNCIA VELHA UM SISTEMA EDUCACIONAL INCLUSIVO AS PESSOAS COM NECESSIDADES ESPECIAIS, DE ACORDO COM O ESTABELECIDO NA LEI FEDERAL Nº 13.146/2015 (ESTATUTO DA PESSOA COM DEFICIÊNCIA).</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO, CONFORME SEGUE:_x000D_
 _x000D_
  ESSA INDICAÇÃO VEM PROPOR O REPARO DE BURACOS E A REALIZAÇÃO DE CALÇAMENTO DA RUA JOSÉ FRANCISCO COSTA, PRÓXIMO AO N°2221 E EM SUAS IMEDIAÇÕES, NO BAIRRO ENCOSTA DO SOL._x000D_
 </t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO, CONFORME SEGUE:_x000D_
 _x000D_
  ESSA INDICAÇÃO VEM PROPOR O ASFALTAMENTO NA RUA ANCHIETA E RECAPAGEM NA RUA 13 DE MAIO EM FRENTE AO COLÉGIO LUTERANO ARTHUR KONRATH._x000D_
 ASSIM COMO A RUA TEREZINA, NO BAIRRO LAGO AZUL E A RUA PORTO ALEGRE, QUE LIGA OS BAIRROS LAGO AZUL E ENCOSTA DO SOL._x000D_
 </t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO _x000D_
 SEPARAR OS ATENDIMENTOS NO NA EMERGÊNCIA DO HOSPITAL MUNICIPAL GETÚLIO VARGAS EM PEDIATRIA E ADULTO.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESENTE INDICAÇÃO VEM SOLICITAR QUE SEJA EXECUTADA EM NOSSO MUNICÍPIO A LEI MUNICIPAL Nº 2.185, DE 19/10/2016, QUE _x000D_
  &amp;#8220;DISPÕE SOBRE A DIVULGAÇÃO OBRIGATÓRIA DA LISTA DE VAGAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA VISCONDE DE MAUÁ NO BAIRRO RINCÃO DOS ILHÉUS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE VEREADORA INDICA QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA (SEMEC), ATRAVÉS DA ASSOCIAÇÃO DE PAIS E MESTRES, INSTITUA UM BRECHÓ DE UNIFORMES NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO TEM POR INTUITO QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE INDÚSTRIA, COMÉRCIO E TURISMO, BUSQUE INCENTIVAR AS EMPRESAS DO SETOR COUREIRO-CALÇADISTA DE NOSSO MUNICÍPIO A PARTICIPAREM DO ESTANTE COLETIVO DO RIO GRANDE DO SUL NA ZERO GRAU 2018.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTA INDICAÇÃO TEM POR OBJETIVO QUE O PODER EXECUTIVO ESTABELEÇA UM SERVIÇO ESPECIAL DE FISCALIZAÇÃO DAS OBRAS DE PAVIMENTAÇÃO, RECAPEAMENTO E CONSERTOS DE BURACOS NAS VIAS DE ESTÂNCIA VELHA...</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>A presente indicação tem por intuito que o Poder Executivo implemente uma ciclovia na extensão da Avenida Presidente Vargas, desde a entrada da cidade até a Praça Walter Jacob Bauermann, popularmente conhecida como a "Praça Hollywood", adicionando, também, no trecho acima descrito, um corredor de ônibus.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_040_gringo_-_seguranca_nas_escolas.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_040_gringo_-_seguranca_nas_escolas.docx</t>
   </si>
   <si>
     <t>A presente indicação tem por intuito que o Poder Executivo, em parceria com Secretaria de Segurança Pública do Estado do Rio Grande do Sul, consiga destacar, preferencialmente, um Policial Militar aposentado para ficar realizando a segurança das escolas municipais e de todos que ali transitam.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_041-2018-geada.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_041-2018-geada.docx</t>
   </si>
   <si>
     <t>Esse Vereador que subscreve, indica ao Poder Executivo que seja feito o estudo da viabilidade e possível construção de uma rótula na Avenida Brasil com a Rua Presidente Lucena, onde hoje existe uma sinaleira, na esquina do Poder Legislativo Estanciense.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_042-2018-geada.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_042-2018-geada.docx</t>
   </si>
   <si>
     <t>Esse Vereador que subscreve, indica ao Poder Executivo que seja feito a interligação da gestão da saúde, unificando informações dos pacientes, na rede do SUS atenção Básica, referência do processo de informatização qualificada do SUS, o que resultará na organização do trabalho dos profissionais de saúde dentro do município de Estancia Velha.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_043_geada_-_audiencia_publica.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_043_geada_-_audiencia_publica.docx</t>
   </si>
   <si>
     <t>A presente indicação tem por intuito que o Poder Executivo realize uma audiência pública com a sociedade estanciense sobre a viabilidade da implantação de um estacionamento rotativo, haja vista a escassez de vagas para estacionar no centro do Município.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_044_ver._dudu__-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_044_ver._dudu__-2018.docx</t>
   </si>
   <si>
     <t>Dessa forma e com este intuito, venho propor ao Poder Executivo que faça a descentralização de alguns serviços e ampliação dos mesmos, como por exemplo: distribuição de carnes de IPTU, melhoras na implementação de obras que o bairro necessita melhor e outros que possam ser feitos nos Bairros, facilitando o acesso do cidadão e evitando assim, o deslocamento dos moradores até o Centro Administrativo.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_045_ver._dudu__-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_045_ver._dudu__-2018.docx</t>
   </si>
   <si>
     <t>No mesmo seguimento, venho propor a implantação de uma Subprefeitura no bairro Campo Grande._x000D_
 O referido bairro hoje é sem dúvidas o que está em maior desenvolvimento, e com o crescimento da população vem o aumento das demandas, desta forma e para benefício dos moradores proponho a implantação de uma Subprefeitura.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_046_geada_-_inscricao_on-line_semec.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_046_geada_-_inscricao_on-line_semec.docx</t>
   </si>
   <si>
     <t>A presente indicação tem por intuito que o Poder Executivo implemente, através da Secretaria de Educação e Cultura, um sistema no qual possibilite a inscrição on-line para alunos novos, os oriundos de escolas privadas, bem como aqueles educandos que não aceitaram as escolas indicadas pela SEMEC, facilitando assim o bem-estar, comodidade e dignidade da população Estanciense.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_047_ver._dudu__-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_047_ver._dudu__-2018.docx</t>
   </si>
   <si>
     <t>A criação da Secretaria é com o intuito de facilitar a execução da Política de Habitação no âmbito do Município em consonância com as diretrizes da Política Nacional de Habitação.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_048_ver._dudu__-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_048_ver._dudu__-2018.docx</t>
   </si>
   <si>
     <t>O objetivo da criação dessa Secretaria é propiciar apoio à implantação de programas e projetos na área do Esporte, Lazer e Turismo, bem como planejar, executar e fomentar as atividades turísticas.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_049_ver._mauro_petry__-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_049_ver._mauro_petry__-2018.docx</t>
   </si>
   <si>
     <t>A presente Indicação vem com o intuito de oferecer serviços de qualidade para dois Bairros do nosso Município._x000D_
   A proposta gera um novo conceito de serviço na área da saúde, além de auxiliar os usuários, o referido Posto de Saúde terá melhor aparelhamento e assim beneficiará as duas comunidades.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_050_diego_-_concurso_de_natal.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_050_diego_-_concurso_de_natal.docx</t>
   </si>
   <si>
     <t>Esta indicação tem por objetivo que seja instituído no Município de Estância Velha o Concurso “A Casa e o Comércio do Natal”, que tem  por  finalidade  tornar  nossa  cidade  mais  atrativa,  iluminada  e acolhedora nas festividades natalinas</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_051_carlos_bonne__-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_051_carlos_bonne__-2018.docx</t>
   </si>
   <si>
     <t>A presente indicação tem por objetivo que sejam instaladas lixeiras nas paradas de ônibus do Município de Estância Velha.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>A presente indicação tem por intuito que o Poder Executivo realize a compra de uma Cortadora de Piso, para execução de cortes em pisos de asfalto e concreto, indicada para abrir juntas de dilatação.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_053_geada_-_rolo_compactador.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_053_geada_-_rolo_compactador.docx</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_55_geada_-_maquina_de_compactar_o_so_JDHSRtB.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_55_geada_-_maquina_de_compactar_o_so_JDHSRtB.docx</t>
   </si>
   <si>
     <t>A presente indicação tem por intuito que o Poder Executivo adquira um Compactador de Solo tipo sapo, o qual é utilizado para comprimir terra, areia e outros tipos de terreno, visando um melhor resultado na preparação de fundações, bases e aterros.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO DO LEGISLATIVO MUNICIPAL, EM APOIO AO PLANO DE CARREIRA DOS SERVIDORES DA BRIGADA MILITAR</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Diego Francisco, Carlos Bonne, Marcia Ribeiro, Sérgio Werle, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FORMA DE PAGAMENTO DO SUBSÍDIO DOS VEREADORES E SUPLENTES DE VEREADORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Marcia Ribeiro, Sérgio Werle, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.docx</t>
   </si>
   <si>
     <t>ACRESCENTA O § 1º AO ART. 7º, DA LEI MUNICIPAL Nº 1.724, DE 19 DE SETEMBRO DE 2011 QUE &amp;#8220;DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE DESLOCAMENTO DE SERVIDORES E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, DO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS NORMAS SOBRE O PAGAMENTO DE HONORARIOS ADVOCATICIOS AOS_x000D_
 ADVOGADOS PÚBLICOS, OCUPANTES DO CARGO DE PROVIMENTO EFETIVO DO QUADRO DE_x000D_
 CARREIRA FUNCIONAL DA PROCURADORIA GERAL DO MUNICIPIO DE ESTANCIA VELHA-PROGEM,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS, A FIM DE GARANTIR APLICABILIDADE AO DISPOSTO NO ARTGO 85,_x000D_
 §19, DA LEI N°13.105, DE 16 DE MARÇO DE 2015-NOVO CÓDIGO DE PROCESSO CIVIL.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO VALOR DE R$110.000,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°234 DE 30 DE SETEMBRO DE 1997, QUE &amp;#8220;CRIA O_x000D_
 CONSELHO MUNICIPAL DE DESENVOLVIMENTO URBANO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.doc</t>
   </si>
   <si>
     <t>OBJETO: AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AO CONSEPRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ORIGEM: PODER LEGISLATIVO MUNICIPAL, AUTOR VER. CARLOS BONNE, APOIO VER. VALDECI DE VARGAS, SERGIO WERLE, DIEGO FRANCISCO E MARCIA RIBEIRO._x000D_
 OBJETO: &amp;#8220;DISPÕE SOBRE O PROJETO CALÇADA CIDADÃ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: &amp;#8220;DISPÕE SOBRE A INSTALAÇÃO NAS AREAS PÚBLICAS E/OU PRIVADAS DE USO PÚBLICO DESTINADAS AO LAZER OU Á RECREAÇÃO, NO MUNICÍPIO DE ESTÂNCIA VELHA, DE BRINQUEDOS A SEREM USADOS PELA CRIANÇA COM NECESSIDADE ESPECIAL E/OU COM MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: &amp;#8220;DÁ NOVA REDAÇÃO AO ART.3° E ART. 4°, DA LEI MUNICIPAL N° 2.103, DE 05 DE AGOSTO DE 2015, QUE &amp;#8220;DISCIPLINA AS AUDIÊNCIAS PÚBLICAS NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A DISPONIBILIZAÇÃO DE BENS AO CONSEPRO PARA APLICAÇÃO EM PRÉDIO DA BRIGADA MILITAR DE ESTÂNCIA VELHA,E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>Valdeci de Vargas, Carlos Bonne, Diego Francisco, Marcia Ribeiro, Sérgio Werle</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: &amp;#8220;FICA O PODER EXECUTIVO AUTORIZADO A PUBLICAR NO SITE DA PREFEITURA O CRONOGRAMA DAS OBRAS PÚBLICAS MUNICIPAIS EM EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Sérgio Werle</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: &amp;#8220;REVOGA NA ÍNTEGRA A LEI MUNICIPAL Nº 1.724, DE 19 DE SETEMBRO DE 2011, EXTINGUINDO A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: AUTORIZA A DISPONIBILIZAÇÃO DE BENS AO CONSEPRO PARA  APLICAÇÃO EM PRÉDIO DA BRIGADA MILITAR DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.doc</t>
   </si>
   <si>
     <t>OBJETO: AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTOS NO PAGAMENTO DO VALOR DEVIDO PELOS ADQUIRENTES DOS LOTES QUE INTEGRAM O ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO ENGENHEIRO JOSÉ PORTELLA NUNES &amp;#8211; EVETEC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: DISPÕE SOBRE O FUNCIONAMENTO DE SEMÁFOROS INTERMITENTES NO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR A SER COMEMORADA, ANUALMENTE, NA ÚLTIMA SEMANA DE JULHO NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.968, DE 17 DE FEVEREIRO DE 2014, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 130 DA LEI MUNICIPAL Nº 1.041, DE 05 DE ABRIL DE 1990, QUE &amp;#8220;INSTITUI O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO DE VEREADORES E SERVIDORES EM CURSOS, EVENTOS E OUTRAS ATIVIDADES DE INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DA PREFEITA MUNICIPAL, VICE-PREFEITO MUNICIPAL E VENCIMENTOS DOS SECRETÁRIOS MUNICIPAIS DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>Sérgio Werle, Carlos Bonne, Diego Francisco, Marcia Ribeiro, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA ORIENTAÇÃO PROFISSIONAL PARA O PRIMEIRO EMPREGO NO MUNICIPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DOS PROFESSORES ADMITIDOS SOB O PLANO DE CARREIRA INSTITUÍDO PELA LEI MUNICIPAL Nº 1.753, DE 26 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A SEDE DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA EM PARTE A LEI COMPLEMENTAR MUNICIPAL Nº 006, DE 15 DE DEZEMBRO DE 1995, QUE &amp;#8220;DISPÕE SOBRE AS NORMAS DE POLÍCIA ADMINISTRATIVA DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.doc</t>
   </si>
   <si>
     <t>RECLASSIFICA O CARGO DE PROFESSOR VINCULADO AO PLANO DE CARREIRA INSTITUÍDO PELA LEI MUNICIPAL N°1.753, DE 26 DE DEZEMBRO DE 2011</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO PROGRESSIVO DO ADICIONAL DE RISCO DE VIDA DEVIDO AOS GUARDAS MUNICIPAIS E GUARDAS MUNICIPAIS DE TRÂNSITO E SEGURANÇA</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Marcia Ribeiro, Carlos Bonne, Diego Francisco, Sérgio Werle, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO HIP HOP E O DIA MUNICIPAL DO HIP HOP, NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS AO CANDIDATO DOADOR DE SANGUE FIDELIZADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAR COMPANHEIRO, CÔNJUGE OU PARENTE EM LINHA RETA, COLATERAL OU POR AFINIDADE, ATÉ O TERCEIRO GRAU DE AGENTE POLITICO, OU SERVIDOR PÚBLICO DO MUNICIPIO</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Marcia Ribeiro, Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS ÀS PESSOAS CADASTRADAS NO REGISTRO BRASILEIRO DE DOADORES DE MEDULA ÓSSEA (REDOME).</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº2. 202, DE 20 DE FEVEREIRO DE 2017, QUE &amp;#8220;DÁ À VIA DE ACESSO AO PARQUE TECNOLÓGICO ENGENHEIRO JOSÉ PORTELLA NUNES, NO BAIRRO INDUSTRIAL, O NOME DE RUA LUIZ TISIAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>Veridiana Monteiro, Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CAMPANHA DE TODOS OS CIDADÃOS REALIZAREM DENÚNCIAS DE CASOS DE VIOLÊNCIA CONTRA A CRIANÇA E O ADOLESCENTE.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE DE ESTÂNCIA VELHA/RS RECURSOS DO PROGRAMA FEDERAL DENOMINADO PISO DE TRANSIÇÃO DE MÉDIA COMPLEXIDADE&amp;#8221;</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 880, DE 31 DE DEZEMBRO DE 2003, PARA DESLOCAR O LAR E CENTRO DE APOIO EDUCACIONAL HELBERTO KLEIN DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA PARA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 146.250,00, COM BASE EM RECURSOS PROVENIENTES DO MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.docx</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DA CÂMARA MUNICIPAL DE VEREADORES DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO PELO PODER EXECUTIVO, ATRAVÉS DE SÍTIO ELETRÔNICO OFICIAL, DE FORMA ANUAL, ACERCA DA APLICAÇÃO DAS EMENDAS PARLAMENTARES RECEBIDAS PELO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO MUNICIPAL DE PUBLICAR, NO SITE OFICIAL, TODA VERBA PÚBLICA REPASSADA A ENTIDADES PRIVADAS QUE SE ENQUADREM NA LEI FEDERAL Nº 13.019, DE 31 DE JULHO DE 2014</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAR EMPRESÁRIO, SOCIEDADE EMPRESÁRIA, OU SOCIEDADE CIVIL DE QUE SEJA SÓCIO COMPANHEIRO, CÔNJUGE OU PARENTE DE PREFEITO, VICE-PREFEITO E VEREADORES.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.docx</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$158.562,64, COM BASE EM RECURSOS PROVENIENTES DO FNDE &amp;#8211; FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.docx</t>
   </si>
   <si>
     <t>VEDA A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS AOS QUE FOREM CONDENADOS POR ATIVIDADES ILÍCITAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETARIA DA SEGURANÇA PÚBLICA, COM A INTERVENIÊNCIA DA BRIGADA MILITAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE ARBORIZAÇÃO URBANA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>AUTORIZA A ACEITAÇÃO DA CESSÃO DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL ÉRICO VERÍSSIMO, FEITA PELO ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ATUALIZAÇÃO PROFISSIONAL DESTINADO A MÉDICOS ESTRANGEIROS, COM VISTO OU LICENÇA ESPECIAL PARA EXERCÍCIO DA MEDICINA EMITIDA PELO GOVERNO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ATUALIZA A LEI Nº 1.821, DE 15 DE OUTUBRO DE 2012, QUE &amp;QUOT;ALTERA, ATUALIZA E_x000D_
 CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE_x000D_
 ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;QUOT;, PARA SUPRIMIR TRECHO DE VIA PÚBLICA_x000D_
 QUE SERIA CONTINUAÇÃO DA RUA TIARAJU, NO BAIRRO BELA VISTA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE REQUISITOS A SEREM IMPLEMENTADOS EM NOVOS LOTEAMENTOS E EMPREENDIMENTOS IMOBILIÁRIOS NO MUNICÍPIO DE ESTÂNCIA VELHA.&amp;#8221;</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.doc</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA MUNICIPAL DE COMBATE AO MOSQUITO DO GÊNERO AEDES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A DIVISÃO E EXTINÇÃO DE CONDOMÍNIO DE IMÓVEL DO QUAL O MUNICÍPIO É PROPRIETÁRIO</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A UTILIZAR BENS PÚBLICOS_x000D_
 MUNICIPAIS PARA PAGAMENTO DE INDENIZAÇÃO POR DESAPROPRIAÇÃO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PUBLICAÇÃO, NO SITE OFICIAL DO MUNICÍPIO DE ESTÂNCIA VELHA, DA RELAÇÃO DE MEDICAMENTOS EXISTENTES NA REDE MUNICIPAL DE SAÚDE, DAQUELES QUE ESTÃO EM FALTA, BEM COMO OS LOCAIS ONDE ENCONTRÁ-LOS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Marcia Ribeiro, Valdeci de Vargas, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE REQUISITOS A SEREM IMPLEMENTADOS EM_x000D_
 NOVOS LOTEAMENTOS E EMPREENDIMENTOS IMOBILIÁRIOS DE QUALQUER NATUREZA NO_x000D_
 MUNICÍPIO DE ESTÂNCIA VELHA.&amp;#8221;</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A PROCURADORIA GERAL DO MUNICÍPIO &amp;#8211; PROGEM A REALIZAR ACORDO JUDICIAL NO PROCESSO Nº 095/1.16.0002215-0, QUE TRAMITA PERANTE A VARA JUDICIAL DA COMARCA DE ESTÂNCIA VELHA/RS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE ESTÂNCIA VELHA, REGULAMENTA A TAXA DE LICENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Valdeci de Vargas, Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA OS CARGOS DE ASSISTENTE LEGISLATIVO E ASSISTENTE DE COMUNICAÇÃO SOCIAL NO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.docx</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 1º, DA LEI MUNICIPAL Nº 938, DE 17 DE JUNHO DE 2004, QUE CRIA CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1894/pl_065-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1894/pl_065-2018.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 880, DE 31 DE DEZEMBRO DE 2003, PARA MODIFICAR A ESTRUTURA ADMINISTRATIVA DO HOSPITAL MUNICIPAL GETÚLIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PACTO PELO BEM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO GAÚCHA ESTANCIENSE &amp;#8211; AGE, VIABILIZANDO A REALIZAÇÃO DO RODEIO ARTÍSTICO &amp;#8211; AGE</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE LOTES SITUADOS NO EVETEC - ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO ENGº JOSÉ PORTELLA NUNES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE NO ATENDIMENTO EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1930/pl_070-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1930/pl_070-2018.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.078, DE 28 DE MAIO DE 2015, QUE ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E ALTERAÇÕES DADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1931/pl_071-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1931/pl_071-2018.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO E FUNCIONAMENTO DO CONSELHO GESTOR DO EVETEC – ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO ENGº JOSÉ PORTELLA NUNES</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE PROFESSORES, PARA ATENDER NECESSIDADE 	EMERGENCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1933/pl_073-2018_-_cacambas_-_geada.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1933/pl_073-2018_-_cacambas_-_geada.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS A SEREM IMPLEMENTADAS NAS CAÇAMBAS DE COLETA DE ENTULHO E CONGÊNERES NO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1936/projeto__de_lei_-_proibe_a_distribuicao_e_a_ve_sAcGeOQ.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1936/projeto__de_lei_-_proibe_a_distribuicao_e_a_ve_sAcGeOQ.docx</t>
   </si>
   <si>
     <t>PROÍBE A DISTRIBUIÇÃO E A VENDA DE CANUDOS PLÁSTICOS DESCARTÁVEIS EM RESTAURANTES, BARES, LANCHONETES, QUIOSQUES E ESTABELECIMENTOS SIMILARES, OU POR AMBULANTES, NO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1952/pl_75-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1952/pl_75-2018.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ESTANCIA VELHA PARA O EXERCICIO DE 2019, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1953/pl_076-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1953/pl_076-2018.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE – AGE E DÁ OUTRAS PROVIDÊNCIAS” – EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1954/pl_077-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1954/pl_077-2018.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AO CONSEPRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO OBRIGATÓRIA, NO ATO DA MATRÍCULA OU REMATRÍCULA EM ESTABELECIMENTOS DE ENSINO, PÚBLICO OU PRIVADO, DA CADERNETA DE SAÚDE DA CRIANÇA CONTENDO O REGISTRO DA APLICAÇÃO DAS VACINAS OBRIGATÓRIAS A SUA IDADE, BEM COMO O CARTÃO DO SUS (CARTÃO NACIONAL DO SISTEMA ÚNICO DE SAÚDE)</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1958/pl_079-2018_-_cartao_de_vacinacao_e_cartao_do__igocd2q.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1958/pl_079-2018_-_cartao_de_vacinacao_e_cartao_do__igocd2q.docx</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1959/pl_080-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1959/pl_080-2018.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.229, DE 09 DE JUNHO DE 2017, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE DELCIO MAURER E DE REJANE MAURER, E UNIFICÁ-LA A ÁREA INSTITUCIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1960/pl_081-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1960/pl_081-2018.doc</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1961/pl_082-2018i_-_saci_-__cria_o_programa_doe_ou__wirCS3a.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1961/pl_082-2018i_-_saci_-__cria_o_programa_doe_ou__wirCS3a.docx</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DOE OU RESTAURE UMA PLACA DE NOMENCLATURA NAS VIAS PÚBLICAS DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1967/pl_083-2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1967/pl_083-2018.docx</t>
   </si>
   <si>
     <t>PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1968/pl_-_conselho_municipal_de_educacao.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1968/pl_-_conselho_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1969/pl_iptu.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1969/pl_iptu.doc</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO À VISTA , EM PARCELA ÚNICA DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU E DAS TAXAS MUNICIPAIS RELATIVAS AO EXERCICIO DE 2019</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1970/projeto__de_lei_-_nivelamento_das_vias_-_diego.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1970/projeto__de_lei_-_nivelamento_das_vias_-_diego.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NIVELAMENTO DOS TAMPÕES, CAIXAS DE INSPEÇÃO, BOCAS DE LOBO E BUEIROS PARA A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO, RECAPEAMENTO, RECONSTRUÇÃO OU QUALQUER SERVIÇO DE MANUTENÇÃO DAS CALÇADAS E VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1971/pl_prof_temporario.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1971/pl_prof_temporario.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº2374, DE 1° DE NOVEMBRO DE 2018, QUE “AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE PROFESSORES, PARA ATENDER A NECESSIDADE EMERGENCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1972/pl_gestao_autonoma.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1972/pl_gestao_autonoma.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº2284, DE 31 DE OUTUBRO DE 2017, QUE “INSTITUI O PROGRAMA DE GESTÃO AUTÔNOMA DAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1973/pl_plano_de_carreira.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1973/pl_plano_de_carreira.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2301, DE 20 DE DEZEMBRO DE 2017, QUE “ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICIPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.” PARA AUMENTAR O NUMERO DE CARGOS DE PROFESSOR.  EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1974/pl_iluminacao.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1974/pl_iluminacao.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 769, DE 31 DE DEZEMBRO DE 2002, QUE “INSTITUI NO MUNICIPIO DE ESTÂNCIA VELHA A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.” PARA REESTRUTURAR O FUNDO MUNICIPAL DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1975/pl_melhorias.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1975/pl_melhorias.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 768, DE 27 DE DEZEMBRO DE 2002, QUE TRATAM DA CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1976/pl_semana_diabetes_1.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1976/pl_semana_diabetes_1.docx</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE ESTÂNCIA VELHA A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE A DIABETES</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Marcia Ribeiro, Veridiana Monteiro</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESTINO DOS RELATÓRIOS DA CONTROLADORIA GERAL DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1979/pl_094-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1979/pl_094-2018.doc</t>
   </si>
   <si>
     <t>DISPENSA O MUNICIPIO DE ESTÂNCIA VELHA DE PROMOVER A EXECUÇÃO FISCAL DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS NAS CONDIÇÕES QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1980/pl_095-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1980/pl_095-2018.doc</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PARA A REGULARIZAÇÃO DE EDIFICAÇÕES , OU COMPENSAÇÃO PECUNIÁRIA POR EDIFICAÇÕES EM DESACORDO COM A LEGISLAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1981/pl_096-2018_bmrs.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1981/pl_096-2018_bmrs.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO Á ASSOCIAÇÃO CORPO DE BOMBEIROS DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA EM PARTE O ANEXO III DA LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 07 DE AGOSTO DE 1995, PARA CRIAR O CARGO DE ASSESSOR DE OUVIDORIA</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA EM PARTE OS ANEXOS I E V DA LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 07 DE AGOSTO DE 1995, PARA EXTINGUIR FUNÇÕES GRATIFICADAS E RECLASSIFICAR OS CARGOS DE ENFERMEIRO, BIOQUÍMICO E FARMACÊUTICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA EM PARTE O ANEXO V DA LEI COMPLEMENTAR MUNICIPAL Nº 003, DE 07 DE AGOSTO DE 1995, PARA CRIAR FUNÇÕES GRATIFICADAS, VINCULADOS À ESTRUTURA DA ADMINISTRAÇÃO DO HOSPITAL MUNICIPAL GETÚLIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1935/plc_004-2018.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1935/plc_004-2018.doc</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1987/pl_097-2018_psicologos.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1987/pl_097-2018_psicologos.doc</t>
   </si>
   <si>
     <t>“CRIA CARGOS DE PSICOLÓGO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA O PROTOCOLO DE PROJETOS DE LEI A SEREM RECEBIDOS NA CÂMARA MUNICIPAL DE VEREADORES DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.docx</t>
   </si>
   <si>
     <t>OBJETO: REGULAMENTA QUE UMA VEREADORA PRESIDIRÁ A SESSÃO ORDINÁRIA, NA SEMANA EM QUE SE COMEMORA O DIA INTERNACIONAL DA MULHER, NA CÂMARA MUNICIPAL DE VEREADORES DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE VERBA PUBLICA REFERENTE Á AQUISIÇÃO DE UMA AMBULÂNCIA</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEGUINTE PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DO PARADOURO. SOLICITO RELATÓRIO DETALHADO DOS CUSTOS DA CONSTRUÇÃO DO PARADOURO OSWALDO METZ:- MÃO DE OBRA - MATERIAIS;_x000D_
 </t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A RÓTULA NA RUA PRESIDENTE LUCENA:_x000D_
 QUAL O SETOR RESPONSÁVEL PELA ARQUITETURA E PROJEÇÃO DA RÓTULA NA RUA PRESIDENTE LUCENA, QUE DÁ ACESSO AO BAIRRO ENCOSTA SOL. HÁ UMA PREOCUPAÇÃO POR PARTE DOS MOTORISTAS QUANTO À VIABILIDADE DESTA RÓTULA, VISTO QUE A INTENÇÃO EM FAZER A MESMA É PARA FACILITAR O TRANSITO E NÃO  DIFICULTÁ-LO._x000D_
 </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A REFORMA DA PRAÇA DO BAIRRO DAS ROSAS:_x000D_
 1-	QUAL O VALOR GASTO NA REFORMA DA PRAÇA DO BAIRRO DAS ROSAS?_x000D_
 2-	QUEM PAGOU O CONSERTO, A PREFEITURA OU EMPRESA PRIVADA?_x000D_
 3-	PORQUE TEM UMA PLACA DE UMA EMPRESA PRIVADA, ELA INVESTIU NO LOCAL? SE SIM QUAL O MOTIVO, É ALGUMA COMPENSAÇÃO AMBIENTAL?_x000D_
 </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE A CONTRATAÇÃO DE HENRIQUE ROCHA BENEVIDES MAGALHÃES, SE A MESMA É REALIZADA ATRAVÉS DE EMPRESA OU DIRETAMENTE PELA PREFEITURA? SE POR EMPRESA, O NOME DA MESMA. QUAL A TITULAÇÃO APRESENTADA PELO MESMO? ELE ATENDIA ALGUMA ESPECIALIDADE?</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO RETIRADO PELA AUTORA </t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:	_x000D_
 UMA COPIA DO CONTRATO DE CONCESSÃO DO SERVIÇO DE TRANSPORTE PÚBLICO URBANO COM A EMPRESA SILAS SERVIÇOS DE TRANSPORTE URBANO. _x000D_
 CÓPIA DA PLANILHA DE CUSTOS APRESENTADA PELA EMPRESA, COM A JUSTIFICATIVA PARA REQUERER A MAJORAÇÃO DO PREÇO DA PASSAGEM PARA O ANO EM CURSO._x000D_
 </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:	_x000D_
 NOME DO PROFISSIONAL MÉDICO PEDIATRA E DO CLINICO GERAL QUE ESTAVAM NO PLANTÃO, DAS 19:00H DO DIA 30.01 ATÉ AS 07:00H DO DIA 31.01.  DO HOSPITAL MUNICIPAL GETULIO VARGAS._x000D_
 </t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO:_x000D_
 QUAL O NOME DO PROFISSIONAL MEDICO PEDIATRA E CLINICO GERAL QUE ESTAVA DE PLANTÃO DAS 19HS DO DIA 30/01/2018 AS 7HS DO DIA 31/01/2018 NO HOSPITAL MUNICIPAL, GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A LISTA DE ESPERA DAS CASINHAS:_x000D_
 QUAL O CRITÉRIO OU A PRIORIDADE, QUE É USADA PARA AVALIAR A NECESSIDADE DE BENEFICIAR PESSOAS CARENTES COM A DOAÇÃO DAS CASINHAS POPULARES._x000D_
 </t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO NA RUA ADOLFO OTTO KOCH:_x000D_
 _x000D_
 A RUA ADOLFO OTTO KOCH, Nº 592, POSSUI UMA CONSTRUÇÃO, ASSIM, PEDE-SE INFORMAÇÕES QUANTO A LIBERAÇÃO DE DOCUMENTOS PARA A MESMA (E CÓPIAS DOS DOCUMENTOS). _x000D_
 </t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE ROÇADA:_x000D_
 SOLICITO INFORMAÇÕES PARA SABER SE A PREFEITURA MUNICIPAL É RESPONSÁVEL PELA ROÇADA NA ÁREA DO PASSEIO PÚBLICO NA RUA PRESIDENTE LUCENA DO Nº 5.515 AO 5.794, UMA VEZ QUE OS TERRENOS SÃO DE PROPRIEDADE PARTICULAR E A LIMPEZA ESTÁ SENDO EFETUADA PELA EMPRESA QUE PRESTA SERVIÇO A PREFEITURA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE REPASSE DA AGE:_x000D_
 SOLICITO INFORMAÇÕES SE A PREFEITURA MUNICIPAL JÁ FEZ OU QUANDO FARÁ O REPASSE DO VALOR APROVADO PELA LEI MUNICIPAL Nº 2.257, DE 10/08/2017, DO CONVÊNIO COM A AGE. _x000D_
 </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE O DOCUMENTO QUE CERTIFICA A TITULAÇÃO APRESENTADA PELO MÉDICO HENRIQUE ROCHA BENEVIDES MAGALHÃES QUANTO A ESPECIALIDADE AO MESMO REFERIDA NO CONTRATO E DATA E MOTIVO DA DEMISSÃO DO MESMO.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:	_x000D_
 RELAÇÃO DOS SERVIDORES ESTATUTÁRIOS QUE EXERCEM FUNÇÃO GRATIFICADA, COM O RESPECTIVO VALOR ATRIBUÍDO A CADA FG EM JANEIRO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE O CUMPRIMENTO E FISCALIZAÇÃO QUANTO A LEGISLAÇÃO MUNICIPAL:_x000D_
 SOLICITO INFORMAÇÕES SOBRE A LEI MUNICIPAL Nº 2.200/2017 QUE DISPÕE SOBRE O USO DAS CALÇADAS, GARANTINDO SUA DESTINAÇÃO PRIORITÁRIA PARA A CIRCULAÇÃO DE PESSOAS E A CONVIVÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE O CUMPRIMENTO E FISCALIZAÇÃO QUANTO A LEGISLAÇÃO MUNICIPAL:_x000D_
 SOLICITO INFORMAÇÕES SOBRE A LEI MUNICIPAL Nº 2.227/2017 QUE DISPÕE SOBRE A CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24 HORAS NAS AGÊNCIAS BANCÁRIAS PÚBLICAS E PRIVADAS E NAS COOPERATIVAS DE CRÉDITO DO MUNICÍPIO DE ESTÂNCIA VELHA, NO QUE TANGE AO CUMPRIMENTO DA LEI ACIMA MENCIONADA, MAIS PRECISAMENTE REQUER A INFORMAÇÃO DE QUANTAS FISCALIZAÇÕES FORAM EFETUADAS PELO PODER EXECUTIVO, PARA DAR FIEL CUMPRIMENTO AO ART. 4° DO REFERIDO DIPLOMA LEGAL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO DE QUE TRATA A REMUNERAÇÃO DE EVENTOS VARIÁVEIS DOS SERVIDORES ENFERMEIROS: EDSON COUTO, DANIEL GUSTAVO LAUERMANN, CLÁUDIA BARBOSA, HELENITA SUZELE STEFFEN  E RAFAEL VIEIRA</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE CONSTRUÇÃO IRREGULAR:_x000D_
 SOLICITO INFORMAÇÕES SOBRE A CONSTRUÇÃO QUE ESTÁ SENDO FEITO NA RUA TREZE DE MAIO, ENTRE OS NÚMEROS 2464 Á 2540, BAIRRO RINCÃO DA SAUDADE: _x000D_
 QUAL ÓRGÃO AUTORIZOU A CONSTRUÇÃO NESTE LOTE?_x000D_
 QUAL O MOTIVO DE NÃO ESTAR SENDO RESPEITADA A DISTÂNCIA DO ARROIO, OBSERVANDO A LEI DE 30 METROS QUE NÃO PERMITE CONSTRUÇÃO?_x000D_
                  - QUANTO AO ATERRAMENTO QUE ESTÁ SENDO FEITO EM CIMA DE UM BANHADO; QUAIS AS PROVIDÊNCIAS TOMADAS?_x000D_
 DE ACORDO COM O NOSSO PLANO DIRETOR ESSA CONSTRUÇÃO NÃO É PERMITIDA; SOLICITO AS CÓPIAS DOS DOCUMENTOS PARA A AUTORIZAÇÃO DA REFERIDA CONSTRUÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE CONSTRUÇÃO IRREGULAR:_x000D_
  SOLICITO INFORMAÇÕES DA SEPLUR E SEMAPE SOBRE A CONSTRUÇÃO QUE ESTÁ SENDO FEITO NA RUA JACOB GUILHERME DIENSTMANN ESQUINA DA RUA CARLOS ANTONIO BENDER, (CONFORME FOTO EM ANEXO).  _x000D_
 QUAL ÓRGÃO AUTORIZOU A CONSTRUÇÃO NESTE LOCAL?_x000D_
 POR TRATA-SE DE UMA ÁREA VERDE, SOLICITO CÓPIA DA LIBERAÇÃO DA SECRETARIA DO MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A REFORMA DO BLOCO CIRURGICO DO HOSPITAL MUNICIPAL GETÚLIO VARGAS:_x000D_
 - QUAL A EMPRESA QUE FEZ A REFORMA DO BLOCO CIRÚRGICO?_x000D_
 - COMO FOI FEITA A TOMADA DE PREÇO?_x000D_
 - QUEM FOI O RESPONSÁVEL PELA OBRA?_x000D_
 - COMO FOI REPASSADO O VALOR, HOUVE PARCELAMENTO, EM QUANTAS VEZES FOI FEITO?_x000D_
 - QUANTOS METROS FORAM CONSTRUÍDOS?_x000D_
 - QUANTOS QUARTOS FORAM EXTINTOS?_x000D_
 -CÓPIA DE NF (NOTA FISCAL) DO PRESTADOR DE SERVIÇO?_x000D_
 -CÓPIA DE NF (NOTA FISCAL) DO MATERIAL DE CONSTRUÇÃO?_x000D_
 - ESTÁ INTERDITADO O ESPAÇO REFORMADO, CASO POSITIVO QUAL O MOTIVO?_x000D_
 </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE ALUGUÉIS:_x000D_
                  _x000D_
 - QUANTOS IMÓVEIS SÃO ALUGADOS PELA PREFEITURA? _x000D_
 - PARA QUAIS FINALIDADES ESTÃO SENDO ALUGADOS ESSES IMÓVEIS? _x000D_
 - ENVIAR RELAÇÃO ONDE CONSTEM TODOS OS VALORES PAGOS POR LOCAÇÃO, BEM COMO A FINALIDADE (SECRETARIA, DEPARTAMENTO, DIVISÃO) QUE ESTÃO UTILIZANDO OS IMÓVEIS ALUGADOS. _x000D_
 </t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE O HORÁRIO NOS POSTOS DE SAÚDE DO MUNICÍPIO, MAIS ESPECIFICADAMENTE SOBRE O HORÁRIO DO TRABALHADOR:_x000D_
 - QUAIS POSTOS DE SAÚDE QUE TEM O HORÁRIO DE ATENDIMENTO AO TRABALHADOR? _x000D_
 -  CASO TENHAM O ATENDIMENTO NOS POSTOS DE SAÚDE, QUAIS OS DIAS E HORÁRIOS? _x000D_
 - O POSTO DE SAÚDE DO CENTRO POSSUI ESTE ATENDIMENTO? QUAIS OS DIAS E HORÁRIOS? _x000D_
 </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE VALORES REPASSADOS POR ESTA CASA LEGISLATIVA AO PODER EXECUTIVO:_x000D_
 - SOBRE A VERBA DESTINADA DE R$45.000,00 AO PODER EXECUTIVO REFERENTE À FISIOTERAPIA, OU SEJA, PARA A ESTRUTURAÇÃO DE UM NOVO LOCAL PARA ATENDIMENTO AOS INÚMEROS PACIENTES EM FILA DE ESPERA, MAIS ESPECIFICADAMENTE, NOS BAIRROS RINCÃO DOS ILHÉUS E RINCÃO GAÚCHO: _x000D_
 - NO DIA 20 DE NOVEMBRO DE 2017 FOI TRANSFERIDO PARA PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA O VALOR DE R$45.000,00 (CONFORME DOCUMENTO COMPROBATÓRIO EM ANEXO), ASSIM, REQUER A COMISSÃO ESPECIAL PARLAMENTAR FISCALIZATÓRIA A PRESTAÇÃO DE CONTAS DO VALOR REPASSADO._x000D_
 </t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE OS CONSELHEIROS TUTELARES E MOTORISTA:_x000D_
                  _x000D_
     - QUAL A CARGA HORÁRIA DOS CONSELHEIROS? _x000D_
     - QUAL O SALÁRIO DOS CONSELHEIROS E SEUS BENEFÍCIOS? _x000D_
     - QUAL A CARGA HORÁRIA E SALÁRIO/ BENEFÍCIOS DO MOTORISTA?_x000D_
 AUTOR SERGIO WERLE</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.doc</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DA EMEF PRESIDENTE KENNEDY;_x000D_
  REQUER-SE O ENCAMINHAMENTO DOS SEGUINTES DOCUMENTOS:_x000D_
 - A ADJUDICAÇÃO DA EMPRESA VENCEDORA PARA A CONSTRUÇÃO DA EMEF PRESIDENTE KENNEDY;_x000D_
 - CÓPIA DO PROJETO DA CONSTRUÇÃO DA ESCOLA ACIMA REFERIDA, BEM COMO O NOME DO ENGENHEIRO QUE ASSINOU E FISCALIZOU A OBRA;_x000D_
 - QUEM, POR PARTE DO EXECUTIVO MUNICIPAL, FOI O ENCARREGADO DE FISCALIZAR A OBRA?_x000D_
 </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DA EMEF FERNANDO FERRARI;_x000D_
  REQUER-SE O ENCAMINHAMENTO DOS SEGUINTES DOCUMENTOS:_x000D_
 - A ADJUDICAÇÃO DA EMPRESA VENCEDORA PARA A CONSTRUÇÃO DA EMEF FERNANDO FERRARI;_x000D_
 - CÓPIA DO PROJETO DA CONSTRUÇÃO DA ESCOLA ACIMA REFERIDA, BEM COMO O NOME DO ENGENHEIRO QUE ASSINOU E FISCALIZOU A OBRA;_x000D_
 - QUEM, POR PARTE DO EXECUTIVO MUNICIPAL, FOI O ENCARREGADO DE FISCALIZAR A OBRA?_x000D_
 </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO E OU AMPLIAÇÃO DA EMEF GERMANO DAUERNHEIMER;_x000D_
 REQUER-SE O ENCAMINHAMENTO DOS SEGUINTES DOCUMENTOS:_x000D_
 - A ADJUDICAÇÃO DA EMPRESA VENCEDORA PARA A CONSTRUÇÃO E OU AMPLIAÇÃO DA EMEF GERMANO DAUERNHEIMER;_x000D_
 - CÓPIA DO PROJETO DA CONSTRUÇÃO E OU AMPLIAÇÃO DA ESCOLA ACIMA REFERIDA, BEM COMO O NOME DO ENGENHEIRO QUE ASSINOU E FISCALIZOU A OBRA;_x000D_
 - QUEM, POR PARTE DO EXECUTIVO MUNICIPAL, FOI O ENCARREGADO DE FISCALIZAR A OBRA?_x000D_
 </t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DO POSTO DE SAÚDE II DO BAIRRO RINCÃO DOS ILHÉUS;_x000D_
 REQUER-SE O ENCAMINHAMENTO DOS SEGUINTES DOCUMENTOS:_x000D_
 - A ADJUDICAÇÃO DA EMPRESA VENCEDORA PARA A CONSTRUÇÃO DO POSTO DE SAÚDE II DO BAIRRO RINCÃO DOS ILHÉUS;_x000D_
 - CÓPIA DO PROJETO DA CONSTRUÇÃO DO POSTO DE SAÚDE ACIMA REFERIDO, BEM COMO O NOME DO ENGENHEIRO QUE ASSINOU E FISCALIZOU A OBRA;_x000D_
 - QUEM, POR PARTE DO EXECUTIVO MUNICIPAL, FOI O ENCARREGADO DE FISCALIZAR A OBRA?_x000D_
 </t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:	_x000D_
 _x000D_
 1.	CÓPIA DO ESTATUTO DO SIMEV_x000D_
 2.	DATA DA ELEIÇÃO DA ATUAL DIRETORIA_x000D_
 3.	RELAÇÃO DE TODOS OS CARGOS DE DIRETORIA DO SIMEV E NOME DOS RESPECTIVOS OCUPANTES._x000D_
 </t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:	_x000D_
 _x000D_
 1.	CÓPIA DO ESTATUTO DO ASSPE_x000D_
 2.	DATA DA ELEIÇÃO DA ATUAL DIRETORIA_x000D_
 3.	RELAÇÃO DE TODOS OS CARGOS DE DIRETORIA DO ASSPE E NOME DOS RESPECTIVOS OCUPANTES._x000D_
 </t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE DISPENSA DE LICITAÇÃO</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE LANCHE NO HMGV:_x000D_
  - REQUER INFORMAÇÕES QUANTO AO FUNCIONAMENTO NO HOSPITAL MUNICIPAL GETULIO VARGAS:_x000D_
 - OS ACOMPANHANTES DOS PACIENTES INTERNADOS, ASSIM COMO OS PACIENTES EM OBSERVAÇÃO, AGUARDANDO LEITO RECEBEM LANCHE?_x000D_
 </t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER-SE O ENCAMINHAMENTO DAS SEGUINTES INFORMAÇÕES:_x000D_
 - SE AS EMPRESAS QUE PRESTAM OU PRESTARAM SERVIÇO PARA A PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA DO ANO DE 2009 ATÉ A PRESENTE DATA, QUE POSSUEM ALGUM VÍNCULO DE PARENTESCO COM:_x000D_
 * PREFEITO (A)_x000D_
 * VICE- PREFEITO (A)_x000D_
  * VEREADORES (AS)_x000D_
  CASO TENHA VÍNCULO DE PARENTESCO, PEDE-SE CÓPIA DE EMPENHOS E PAGAMENTOS PARA AS REFERIDAS EMPRESAS._x000D_
 </t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE VALORES REPASSADOS POR ESTA CASA LEGISLATIVA AO PODER EXECUTIVO:_x000D_
 SOBRE A VERBA DESTINADA DE R$ 90.000,00 AO PODER EXECUTIVO PARA A REALIZAÇÃO DE EXAMES DE MAMOGRAFIA, INDAGA-SE:_x000D_
 NO DIA 16 DE OUTUBRO DE 2017 FOI TRANSFERIDO PARA A PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA O VALOR DE R$ 90.000,00 (CONFORME DOCUMENTO COMPROBATÓRIO EM ANEXO), ASSIM, REQUER A COMISSÃO ESPECIAL PARLAMENTAR FISCALIZATÓRIA A PRESTAÇÃO DE CONTAS DO VALOR REPASSADO, ISTO É, O COMPROVANTE DA CONTRATAÇÃO DA EMPRESA QUE REALIZOU OS EXAMES, A QUANTIDADE DE EXAMES REALIZADOS, E O CUSTO DISCRIMINADO DE CADA MAMOGRAFIA._x000D_
 CASO NÃO TENHA SIDO APLICADO O VALOR INTEGRAL ACIMA REFERIDO NOS EXAMES, REQUER ESTA COMISSÃO  O DESTINO DE ONDE FOI ALOCADO A VERBA PÚBLICA, COM COMPROVAÇÃO? _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO: _x000D_
 EM UMA VISITA NA UNIDADE BÁSICA DE SAÚDE DO RINCÃO II, FOI INFORMADO A ESTA COMISSÃO QUE A REDE ELÉTRICA ENCONTRA-SE DEFEITUOSA, POIS QUANDO OS ARES-CONDICIONADOS SÃO LIGADOS A ENERGIA ELÉTRICA SOBRECARREGA OCASIONANDO A SUA QUEDA._x000D_
 ASSIM, REQUER ESTA COMISSÃO QUE O PODER EXECUTIVO REALIZE A MANUTENÇÃO DA FIAÇÃO ELÉTRICA NA REFERIDA UBS._x000D_
 </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO: _x000D_
 SOLICITA-SE A RELAÇÃO DE TODOS OS SERVIDORES QUE OCUPAM A FUNÇÃO DE TÉCNICOS EM ENFERMAGEM E SERVIÇOS GERAIS, E ONDE OS MESMOS ESTÃO ALOCADOS, OU SEJA, DESIGNANDO A SECRETARIA A QUAL ELES TRABALHAM. _x000D_
 </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AS FUNÇÕES GRATIFICADAS DOS ENFERMEIROS ABAIXO RELACIONADOS DECORREM DE DECISÃO JUDICIAL? CASO POSITIVO, REQUER-SE A CÓPIA QUE EMBASOU A CONCESSÃO DO FG, EM CASO NEGATIVO, REQUER-SE QUE EXPLIQUE A CONCESSÃO DO FG AOS MESMOS E A BASSE LEGAL PARA TANTO._x000D_
 EDSON COUTO, DANIEL GUSTAVO LAUERMANN, CLÁUDIA BARBOSA, HELENITA SUZELE STEFFEN RAFAEL VIEIRA</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. REQUER-SE CÓPIAS DO REGISTRO DE PONTOS E CARGA HORÁRIO DE TODOS OS ENFERMEIROS ABAIXO RELACIONADOS, RELATIVOS AOS ÚLTIMOS TRES MESES QUE ANTECEDEM A DATA DESTE PEDIDO. _x000D_
 EDSON COUTO, DANIEL GUSTAVO LAUERMANN, CLÁUDIA BARBOSA, HELENITA SUZENA STEFFAN, RAFAEL VIEIRA</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO: ONDE A ENFERMEIRA CLAUDIA BARBOSA DESENVOLVE ATUALMENTE AS ATRIBUIÇÕES PERTINENTES AO SEU CARGO?</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER-SE O ENCAMINHAMENTO DE CÓPIAS DOS SEGUINTES DOCUMENTOS:_x000D_
 -REQUER-SE A PLANILHA DE CUSTOS ATÉ O MOMENTO,DOS GASTOS COM ADEQUAÇÕES FEITAS NO PRÉDIO DE ALUGUEL QUE ABRIGA A PREFEITURA MUNICIPAL, CUSTOS UNITÁRIOS._x000D_
 -MATERIAIS; _x000D_
 -MÃO DE OBRA, UM A UM._x000D_
 </t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE AS ASSOCIAÇÕES DE PAIS E MESTRES DAS ESCOLAS MUNICIPAIS:</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE COMPRAS REALIZADAS PELA SEMEC</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO: _x000D_
 QUE A SECRETARIA DA EDUCAÇÃO INFORME A ESTA COMISSÃO SE OS PROFESSORES ESTÃO UTILIZANDO OS ALIMENTOS DAS ESCOLAS MUNICIPAIS PARA FAZEREM SUAS REFEIÇÕES. QUESTIONA-SE ESTA QUESTÃO, POIS O MAGISTÉRIO MUNICIPAL FAZ JUS AO BENEFICIO DO AUXÍLIO ALIMENTAÇÃO (REFEISUL) PARA CUSTEAR ESSAS DESPESAS. _x000D_
 </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE FESTIVAL DE KERB 2018:_x000D_
 PEDE-SE A RELAÇÃO DE TODAS AS ATRAÇÕES LOCAIS QUE ABRIRAM OS SHOWS, EM CADA DIA DO FESTIVAL DE KERB DE ESTÂNCIA VELHA. CONFORME LEI MUNICIPAL N°2245 DE 13/07/2017._x000D_
 </t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE OS GASTOS NA REFORMA DO PRÉDIO EM QUE SE SITUA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE O FESTIVAL DE KERB 2018;_x000D_
 REQUER-SE O ENCAMINHAMENTO DOS SEGUINTES DOCUMENTOS:_x000D_
 - QUAL O VALOR PAGO PARA FAZER O KERB?_x000D_
 - QUANDO SERÁ ENVIADA PARA O LEGISLATIVO A PRESTAÇÃO DE CONTAS DO KERB?_x000D_
 - TEVE HORAS EXTRAS, DOS FUNCIONÁRIOS DO EXECUTIVO NO KERB?_x000D_
 - VALEU À PENA TERCEIRIZAR O EVENTO?_x000D_
 </t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE PREGÃO PRESENCIAL;_x000D_
 - QUAL A FINALIDADE DAS COMPRAS REFERIDAS DO PREGÃO PRESENCIAL DE Nº 34/2018 &amp;#8211; 03 DE MAIO DE 2018, EDITAL 067/2018;_x000D_
 - QUESTIONA-SE TAMBÉM, SE A PREFEITURA LOCOU O IMÓVEL CITADO NO PREGÃO PRESENCIAL DE Nº 34/2018 &amp;#8211; 03 DE MAIO DE 2018, EDITAL 067/2018, OU SEJA, SITUADO NA RUA PORTÃO Nº431._x000D_
 </t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
 - SOLICITO AO SETOR DE CONTABILIDADE A DISCRIMINAÇÃO DOS ÚLTIMOS DEZ ANOS REFERENTE AOS SEUS BALANÇOS ANUAIS, OU SEJA, QUE INFORME O VALOR ANO A ANO (POSITIVO OU NEGATIVO), E AO FINAL O PERCENTUAL TOTAL DO ENDIVIDAMENTO ATÉ A PRESENTE DATA._x000D_
 </t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
 - SOLICITO A SEPLUR O PROJETO DA PISTA DE SKATE, ASSIM COMO TAMBÉM A CÓPIA DO PRIMEIRO ENCAMINHAMENTO SOLICITANDO A VERBA PARA O MESMO, COM O DEVIDO PROJETO E O LOCAL DE EXECUÇÃO. _x000D_
  - CÓPIA DA APROVAÇÃO DO BANCO SOBRE A LIBERAÇÃO DO REFERIDO VALOR. _x000D_
 </t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
 1 - QUAL O TOTAL DE PRECATÓRIOS DO MUNICÍPIO?_x000D_
 2 - QUAL A POSIÇÃO REFERENTE DE SEUS PAGAMENTOS? _x000D_
 </t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
 1- QUAL A ATUAL SITUAÇÃO DO FAP? _x000D_
 2- CÓPIA DE EXTRATO BANCÁRIO DOS VALORES DO FAP._x000D_
 </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
 1- O NOSSO MUNICÍPIO ESTÁ DENTRO DO LIMITE ADMITIDO POR LEI NO QUE SE REFERE A OPERAÇÕES DE CRÉDITO?_x000D_
 2 - QUAL O NOSSO LIMITE?_x000D_
 3 - QUAL A SITUAÇÃO ATUAL? _x000D_
 </t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
                                    _x000D_
 1-	O CAMPO NA PISTA DE ATLETISMO(COMPLEXO ESPORTIVO) NO BAIRRO CAMPO GRANDE RECEBEU ALGUM RECURSO FEDERAL?_x000D_
 2-	 EMENDA PARLAMENTAR?_x000D_
 3-	SE TEVE ALGUM TIPO DE VERBA, QUAL O VALOR? E QUAL A SECRETARIA OU DESPORTO QUE A RECEBEU? _x000D_
 </t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES:_x000D_
 1- CONFORME INFORMAÇÕES PASSADAS A ESTE VEREADOR, FUNCIONÁRIOS DE EMPRESAS TERCEIRIZADAS ESTÃO FAZENDO ROÇADA PARTICULAR E COBRANDO DO PODER EXECUTIVO?(FOTOS EM ANEXO)_x000D_
 </t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.jpeg</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO: JÁ FORAM ATENDIDOS OS PRECEITOS CONSTANTES NA LEI MUNICIPAL NÚMERO 2264 DIA 24 DO OITO DE 2017 NA QUAL O EXECUTIVO APLICOU MEDIDA COMPENSATÓRIA A EMPRESA CONFORTO ARTEFATOS DE COURO LIMITADA IMPLICANDO NA DESTINAÇÃO DE MATERIAL PARA CONSTRUÇÃO DE PONTE NO CÓRREGO QUE CORTA O BAIRRO JUNTO À RUA AÇORES NA CONFLUÊNCIA COM A RUA VITAL BRASIL E JOÃO LOURENÇO SENÃO QUANDO OCORRERÁ O ATENDIMENTO AO PREFEITO LEGAL EM ANEXO ADICIONAMOS CÓPIA DE MAPA INDICATIVO COM LOCAL ONDE JÁ DEVERIA ESTAR REALIZADO A OBRA SEGUNDO A LEI REFERIDA</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES REFERENTES À SEMEC:_x000D_
 1-	RELAÇÃO DO QUADRO DE FUNCIONÁRIOS?_x000D_
 - DE PROFESSORES QUE ESTÃO ATUANDO NA SEMEC;_x000D_
 - DOS ESTAGIÁRIOS;_x000D_
 - QUANTOS MOTORISTAS._x000D_
 2-	ENFIM PEDE-SE TODA RELAÇÃO (NOME) DE FUNCIONÁRIOS E SUAS RESPECTIVAS FUNÇÕES DENTRO DA SEMEC? _x000D_
 3-	RELAÇÃO INDIVIDUAL (QUANTIDADE) DAS HORAS EXTRAS?_x000D_
 4-	 QUAL A JUSTIFICATIVA PARA O NÚMERO DE FUNCIONÁRIOS NA REFERIDA SECRETARIA? _x000D_
 </t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE A PAVIMENTAÇÃO NO LOTEAMENTO SÃO JOSÉ, ATRÁS DA MADEIREIRA DO JOÃO GAIOLA NO BAIRRO CAMPO GRANDE DE ACORDO COM A LEI MUNICIPAL Nº 1.740, DE 01/12/2011 DISPÕE SOBRE A PAVIMENTAÇÃO E CANALIZAÇÃO DE LOTEAMENTOS NOVOS NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS, A MESMA NÃO ESTÁ SENDO CUMPRIDA (FOTOS EM ANEXO)</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO INFORMAÇÕES SOBRE TODOS OS LOTEAMENTOS APROVADOS NA GESTÃO PASSADA (2009/2016), E NESTA GESTÃO ATÉ A PRESENTE DATA, DE CADA LOTEAMENTO APROVADO:_x000D_
 - NOME DO LOTEAMENTO;_x000D_
 - LOTEADOR RESPONSÁVEL;_x000D_
 - DATA DA APROVAÇÃO DO LOTEAMENTO;_x000D_
 - TEVE OU TEM UM CONSELHO RESPONSÁVEL PARA ESTA LIBERAÇÃO?_x000D_
 - NOMES E FUNÇÕES DE QUEM PARTICIPOU, E PARTICIPA ATUALMENTE DAS LIBERAÇÃO DOS LOTEAMENTOS? _x000D_
 - QUANDO HOUVE DELIBERAÇÃO DO CONSELHO, REQUER-SE CÓPIA DA(S) REFERIDA(S) ATA(S). _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE OS CCS DO EXECUTIVO MUNICIPAL:_x000D_
 _x000D_
 PEDE-SE A RELAÇÃO DE TODOS OS CARGOS EM COMISSÃO, COM RESPECTIVAS FUNÇÕES E SETORES LOTADOS._x000D_
 </t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE HOSPITAL MUNICIPAL GETÚLIO VARGAS:</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE OBRA DE ASFALTO:_x000D_
 1- REFERENTE AO ASFALTAMENTO FEITO HÁ ALGUNS MESES NA AVENIDA PRESIDENTE VARGAS (PRÓXIMO A SINALEIRA QUE DÁ ACESSO AO BAIRRO FLORESTA):_x000D_
 - QUAL A JUSTIFICATIVA DA COLOCAÇÃO DO ASFALTO NA AVENIDA ACIMA REFERIDA; VISTO QUE O MESMO JÁ APRESENTA BURACOS?_x000D_
 - QUAL O VALOR DA OBRA?_x000D_
 - QUAL A FORMA DE CONTRATAÇÃO?_x000D_
 - QUAL EMPRESA EXECUTOU?_x000D_
 </t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE AGENTES DE SAÚDE:_x000D_
 _x000D_
  1- SOLICITO INFORMAÇÕES A SECRETARIA DE SAÚDE QUANTO AO:_x000D_
  - NÚMERO DE AGENTES DE SAÚDE QUE O MUNICÍPIO TEM?_x000D_
  - O MAPEAMENTO DOS BAIRROS E RUAS, ONDE CADA AGENTE ATUA?_x000D_
 </t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE SERVIÇOS DE MÉDICOS TERCEIRIZADOS</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE FUNDO DE APOSENTADORIA E PENSÃO - FAP</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE CONCURSO_x000D_
  1- QUAL A ORIGEM (DOTAÇÃO ORÇAMENTÁRIA) DO DINHEIRO PAGO PARA A EMPRESA QUE FEZ O CONCURSO (FUNDATEC) PARA OS CARGOS DE PROFESSORES?_x000D_
 </t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE CANTINA NO CENTRO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AS SEGUINTES INFORMAÇÕES A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL:_x000D_
 1. ENVIO DE CÓPIA DO CONTRATO ADMINISTRATIVO DA EMPRESA CONTRATADA PARA PRESTAR SERVIÇOS DE PSIQUIATRIA NA REDE DE ATENÇÃO BÁSICA DE SAÚDE DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.doc</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SEMEC:_x000D_
 _x000D_
 1-	QUE SEJAM INFORMADOS OS DIAS E HORÁRIOS DAS REUNIÕES DAS APMS DE TODAS AS ESCOLAS DO MUNICÍPIO?_x000D_
 </t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2004/pi_072-2018_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2004/pi_072-2018_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>1-	Qual é o funcionário responsável pela limpeza, manutenção e alimentação dos animais que ficam na SEMAPE, aos finais de semana e feriados?</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2005/pi_074-2018_ver._diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2005/pi_074-2018_ver._diego_francisco.doc</t>
   </si>
   <si>
     <t>Qual é a previsão (dia, mês e ano) para a instalação dos “condicionadores de ar” da Escola Germano Dauernheimer ?</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2006/pi_075-2018_ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2006/pi_075-2018_ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE EXAMES FEITOS NO HOSPITAL:</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2007/pi_077-2018_ver._lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2007/pi_077-2018_ver._lotario_seevald.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE O EVETEC.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE PISTA DE SKATE DO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2009/pi_079-2018_ver._carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2009/pi_079-2018_ver._carlos_bonne.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE REFORMA NO MONUMNETO DO CURTIDOR</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2010/pi_081-2018_ver._veridiana_monteiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2010/pi_081-2018_ver._veridiana_monteiro.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES PARA A SEMEC:_x000D_
 _x000D_
 1-	Qual o procedimento que a SEMEC toma nos casos em que é solicitado teste psicométrico WISC-IV e teste BPA para alunos da Rede Municipal de Ensino?_x000D_
 _x000D_
 2-	Existe alguma programação ou planejamento da Secretaria em relação a esta demanda?</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A REDUÇÃO DO ACESSO AO BRINQUEDO PARA CADEIRANTES INSTALADO NA PRAÇA WALTER JACOB BAUERMANN (EM 50%), FOTO EM ANEXO PARA MELHOR VISUALIZAÇÃO.                                           </t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.CONCERTAR BURACOS NA RUA LEOPOLDO ALBINO HERMANN, BAIRRO BELA VISTA. _x000D_
 2.PROVIDENCIAR ASFALTO EM TODA EXTENSÃO DA RUA OTTO BAUERMANN, BAIRRO LAGO AZUL._x000D_
 3.CONCERTAR O ACESSO DA RUA PORTÃO PARA RUA OTTO BAUERMANN. </t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A LIMPEZA DAS CALÇADAS NA RUA FAGUNDES VARELA, ENTRE A AVENIDA PRESIDENTE VARGAS E AVENIDA BRASIL NO BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-SOLICITO UM ESTUDO DA POSSIBILIDADE DE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA JACOB GUILHERME DIENSTMANN, BAIRRO NOVA ESTÂNCIA_x000D_
 2-SOLICITO REDUTORES DE VELOCIDADE E SINALIZAÇÃO ALERTANDO SOBRE OS LIMITES DE VELOCIDADE NA RUA PORTO ALEGRE, PRÓXIMO AO Nº 590._x000D_
 REITERO O PEDIDO AO PODER EXECUTIVO QUE FAÇA ALGO REFERENTE AOS MOSQUITOS NO BAIRRO LAGO AZUL EM ESPECIAL NO LOTEAMENTO LAGO AZUL III. É IMPOSSÍVEL FICAR NA RUA (FORA DE CASA) ENTRE AS 19HRS E AS 21HRS._x000D_
 4-SOLICITO COM URGÊNCIA A LIMPEZA DA ÁREA VERDE, QUE FICA NO FINAL DA RUA LAURO NORMÉLIO KONRATH, RESIDENCIAL NOVA ESTÂNCIA. </t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1- SOLICITO CONSERTO DA BOCA DE LOBO NA RUA SÃO CRISTOVÃO ESQUINA COM A RUA PAROBÉ, NO BAIRRO RINCÃO DOS ILHÉUS. </t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA:_x000D_
 QUE O SETOR DE TRANSITO DA PREFEITURA ESTUDE A VIABILIDADE DE DEMARCAÇÃO DE ESPAÇO DE ESTACIONAMENTO NAS RUAS PORTÃO, PRESIDENTE LUCENA, 7 DE SETEMBRO, THEODOMIRO PORTO DA FONSECA E ADJACENTES NA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A TROCA DE LÂMPADA NA RUA JATOBÁ EM FRENTE AO Nº 25, NO BAIRRO CAMPO GRANDE, E A INSTALAÇÃO DE UM CONJUNTO DE LUMINÁRIAS NO POSTE AO LADO. </t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.png</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA PONTE CAMPO GRANDE</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.doc</t>
   </si>
   <si>
     <t>1- SOLICITO COLOCAÇÃO DE UMA BOCA DE LOBO NA RUA MACEIÓ, Nº 21, PROPRIETÁRIO SR. JARDELINO DOS SANTOS FONTOURA, NO BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.doc</t>
   </si>
   <si>
     <t>1- SOLICITO A MUDANÇA DA FAIXA DE SEGURANÇA DA RUA PORTÃO, NA RÓTULA PRÓXIMA AO MERCADO ÁVILA</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.png</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA QUE O MUNICÍPIO ESTUDE A POSSIBILIDADE DE CANALIZAÇÃO DO ESGOTO QUE CORRE A CÉU ABERTO NA RUA IRLANDA Nº. 440 NO BAIRRO LAGO AZUL</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.png</t>
   </si>
   <si>
     <t>SOLICITO À RGESUL QUE FAÇA A PODA DOS GALHOS NO PASSEIO PUBLICO NA RUA SÃO CRISTOVÃO Nº. 1085 BAIRRO RINCÃO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A PODA DA ÁRVORE E CORTE DA GRAMA NO TERRENO DA CÂMARA DE VEREADORES._x000D_
 2-	PEDE-SE TAMBÉM O CONSERTO DA CALÇADA DO PÁTIO DA CÂMARA, A MESMA É USADA POR VEÍCULOS DA BRIGADA MILITAR E OUTROS PARA ACESSAR A DELEGACIA.  _x000D_
 3-	QUE O EXECUTIVO NOTIFIQUE A EMPRESA QUE ESTÁ PRESTANDO SERVIÇO DE LIMPEZA NAS RUAS DO MUNICÍPIO, QUE A MESMA CONSERTE OS ESTRAGOS FEITO NAS RUAS. </t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDENCIA_x000D_
 1-QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A LIMPEZA NA RUA MANOEL BANDEIRA DO BAIRRO RINCÃO GAÚCHO EM TODA SUA EXTENSÃO._x000D_
 2-TROCA DE LÂMPADAS EM TODA EXTENSÃO DA RUA SÃO GERALDO NO BAIRRO DAS ROSAS. _x000D_
 3-LIMPEZA DA PARADA DE ÔNIBUS EM FRENTE AO BICICLETERO, NA RUA PORTÃO NO BAIRRO LYRA._x000D_
 4-	LIMPEZA DO TERRENO NA RUA DAS CODORNAS, LOTEAMENTO RECANTO DO SÁBIA BAIRRO CAMPO GRANDE. _x000D_
 </t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO ATRAVÉS DE SUA SECRETARIA COMPETENTE FAÇA A NOTIFICAÇÃO AOS PROPRIETÁRIOS DOS TERRENOS NA EXTENSÃO DA RUA PRESIDENTE LUCENA EM FRENTE À ESCOLA GERMANO DAUERNHEIMER ATÉ A PECUÁRIA PRIMAVERA. </t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1. CONSERTO DA CALÇADA NA AVENIDA BRASIL Nº 2221, POIS A MESMA ESTÁ DESMORONADA. _x000D_
 2. QUE O EXECUTIVO PROVIDENCIE A LIMPEZA E RECOLHIMENTO DE LIXO NO TERRENO DA AVENIDA CAMPO GRANDE AO LADO DO NÚMERO 839, NA ENTRADA DA RUA PROJETADA. </t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA_x000D_
 1.QUE O EXECUTIVO PROVIDENCIE JUNTO AO SETOR COMPETENTE O ASFALTAMENTO NAS SEGUINTES RUAS:_x000D_
 &amp;#8226; RUA DOS CARDEAIS;_x000D_
 &amp;#8226; RUA URUGUAIANA;_x000D_
 &amp;#8226; RUA IDELFONSO DE LONDRES, NO BAIRRO CAMPO GRANDE._x000D_
 _x000D_
 2.	 PROVIDENCIAR NOVA RECAPAGEM ASFÁLTICA, NA AVENIDA PRESIDENTE VARGAS ENTRE A PRAÇA WALTER JACOB BAUERMANN ATÉ A ENTRADA DO MUNICÍPIO._x000D_
 _x000D_
 3.SINALIZAR A RÓTULA PRÓXIMA AO MERCADO ÁVILA, RUA PORTÃO COM A AVENIDA_x000D_
 CAMPO GRANDE</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 QUE O EXECUTIVO PROVIDENCIE UMA CAMADA DE ASFALTO NA RUA 13 DE MAIO</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1. QUE SEJA NOTIFICADO OS PROPRIETÁRIOS RESIDENTES NA RUA PRESIDENTE LUCENA DO Nº 5.515 AO 5.794 PARA QUE PROVIDENCIEM AS CALÇADAS._x000D_
 2. QUE O EXECUTIVO PROVIDENCIE REPAROS NA CALÇADA DA RUA WERNO TENO SCHAEFER, EM FRENTE AO N° 317 BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA_x000D_
 SOLICITO QUE O EXECUTIVO MUNICIPAL INFORME SOBRE A ATUAL SITUAÇÃO DO SISTEMA DE DISTRIBUIÇÃO DE CORRESPONDÊNCIAS PELO CORREIO NA TRAVESSA SETE, DO BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1. QUE A SECRETARIA COMPETENTE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A PINTURA E SINALIZAÇÃO DE TODA A RUA DOS MUNICÍPIOS DO LOTEAMENTO INDUSTRIAL (BAIRRO CAMPO GRANDE),TAMBÉM A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NAS PROXIMIDADES DA ESCOLA REINATO TREIN._x000D_
 2.PEDE-SE TAMBÉM UMA RÓTULA DE ACESSO AO LOTEAMENTO, NA AVENIDA CAMPO GRANDE COM A RUA DOS MUNICÍPIOS. </t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1- NOTIFICAR O PROPRIETÁRIO PARA QUE NÃO COLOQUE LIXO NA BEIRA DA RUA OU O PASSEIO PÚBLICO, RUA REBOUÇAS Nº 77, BAIRRO LYRA (ANTIGO IS MÓVEIS)._x000D_
 2-TROCA DE LÂMPADA NA RUA ALMÊNDIO AMÉRICO FRANCISCO FERREIRA, Nº 84, BAIRRO UNIÃO. _x000D_
 3- SOLICITO COM URGÊNCIA REPAROS NA RUA JACOB PEDRO OSCAR BECKER NO BAIRRO DAS ROSAS.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDENCIA_x000D_
 1-	CONSERTO DE LÂMPADA QUEIMADA COM URGÊNCIA, RUA BELÉM , N° 238 , BAIRRO LAGO AZUL._x000D_
 _x000D_
 2-	NOTIFICAR O PROPRIETÁRIO DO ENDEREÇO RUA HUGO BRANDT, N°441, BAIRRO NOVA ESTÂNCIA, PARA QUE SEJA RECOLHIDO O ENTULHO EM FRENTE A ESTE ENDEREÇO. </t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA_x000D_
 ORIENTAR OU NOTIFICAR AS CONSTRUTORAS DE CASAS NA RUA SEVILHA (LOTEAMENTO FLAMBOYANT/SOL NASCENTE) ONDE SE ENCONTRA VARIAS CASAS EM CONSTRUÇÃO, O DEPOSITO IRREGULAR DE MATERIAL DE CONSTRUÇÃO NO PASSEIO E NO MEIO DA RUA</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO_x000D_
 QUE O EXECUTIVO ATRAVÉS DO SEU SETOR COMPETENTE, BUSQUE JUNTO A EMPRESA CONCESSIONARA DO SERVIÇO DE TRANSPORTE COLETIVO DO MUNICÍPIO E TAMBÉM DA EMPRESA QUE OPERA O TRANSPORTE INTERMUNICIPAL, A REDUÇÃO DO INTERVALO DE TEMPO DE PASSAGEM DOS SEUS ÔNIBUS PELA CIDADE.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	CONSERTO DE LÂMPADA QUEIMADA COM URGÊNCIA, RUA BELÉM, N° 238, BAIRRO LAGO AZUL._x000D_
 2-	NOTIFICAR O PROPRIETÁRIO DO ENDEREÇO RUA HUGO BRANDT, N°441, BAIRRO NOVA ESTÂNCIA, PARA QUE SEJA RECOLHIDO O ENTULHO EM FRENTE A ESTE ENDEREÇO. </t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O RECOLHIMENTO DE LIXO E ENTULHOS NA RUA DUQUE DE CAXIAS ESQUINA COM A RUA HULDA DIENSTMANN N°623, BAIRRO BELA VISTA._x000D_
 2-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A LIMPEZA DOS CANOS NA RUA TIMBAÚVA, BAIRRO UNIÃO EM TODA SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NOS TERMOS QUE DISPÕE O ART. 53, INCISO XIV, DA LEI ORGÂNICA, REQUEIRO A VOSSA EXCELÊNCIA O ENCAMINHAMENTO, AO PODER EXECUTIVO MUNICIPAL, DOS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE A SECRETARIA COMPETENTE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A ROÇADA NO CAMPO DOS CARDEAIS, BAIRRO CAMPO GRANDE. JUSTIFICATIVA: MORADORES DA REGIÃO ESTÃO PEDINDO A ROÇADA DO CAMPO, PARA QUE ASSIM POSSA SER USADO._x000D_
 2.	QUE O EXECUTIVO PROVIDENCIE JUNTO AO DEPARTAMENTO DE TRÂNSITO A SINALIZAÇÃO DE ÁREA ESCOLAR, NA AVENIDA PRESIDENTE LUCENA (SENTIDO CENTRO/BAIRRO) ANTES DA AVENIDA WALTER KLEIN. JUSTIFICATIVA: É NOTÓRIA A PREOCUPAÇÃO EM RELAÇÃO A ESTA SITUAÇÃO, VISTO QUE O RISCO É EMINENTE AOS ESTUDANTES E PEDESTRES QUE TRANSITAM NO LOCAL, PEDE-SE A COLOCAÇÃO DE UMA PLACA INFORMA A ÁREA ESCOLAR E LIMITE DE VELOCIDADE</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE UM POSTE DE LUZ NA RUA PARAÍBA EM FRENTE AO N° 134 BAIRRO RINCÃO GAÚCHO. JUSTIFICATIVA: MORADORES DA RUA ESTÃO SOLICITANDO A COLOCAÇÃO DESTE POSTE, POIS É NO FIM DA RUA E A MESMA ESTÁ SEM ILUMINAÇÃO, DEIXANDO-A MUITO PERIGOSA._x000D_
 _x000D_
 AUTOR SERGIO WERLE_x000D_
 </t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A RECOLOCAÇÃO DA CALÇADA, NA RUA URUGUAIANA N° 321, BAIRRO CAMPO GRANDE. JUSTIFICATIVA: FOI RETIRADA A CALÇADA PARA MANUTENÇÃO DA CANALIZAÇÃO E NÃO CONCLUÍRAM O CONSERTO._x000D_
 2-	CONSERTO DE BURACOS NA RUA LINDOLFO HELIO SCHMIDT, BAIRRO DAS QUINTAS. PEDE-SE O CONSERTO DEPOIS DA RUA JULIO DE CASTILHOS, ATÉ O FINAL._x000D_
 </t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	SOLICITO QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A ROÇADA/LIMPEZA DA CALÇADA NAS PROXIMIDADES DA AABB, NA AVENIDA WALTER KLEIN. JUSTIFICATIVA: A MESMA ENCONTRA-SE SEM CONDIÇÕES DE TRAFEGABILIDADE, O QUE ACABA TORNANDO-SE PERIGOSA AOS PEDESTRES QUE CIRCULAM NA VIA, E NÃO TEM COMO USAR A CALÇADA._x000D_
 2.	PEDE-SE TAMBÉM O CONSERTO DA CALÇADA NA RUA ANTONIO SELIVIO ERMEL, N°268, BAIRRO DAS QUINTAS._x000D_
 </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O RECOLHIMENTO DE LIXO E ENTULHOS, E O CONSERTO DO CALÇAMENTO NA RUA EDUARDO METZ, BAIRRO DAS ROSAS. </t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO SENHOR PRESIDENTE VALDECI DE VARGAS A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA/VIGILÂNCIA NO PÁTIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A TROCA DA TAMPA DO BUEIRO EM FRENTE À FLORICULTURA NA AVENIDA CAMPO GRANDE, PRÓXIMO AO MERCADO ÁVILA. (FOTO 01 EM ANEXO)_x000D_
 _x000D_
 2.	QUE O EXECUTIVO NOTIFIQUE E/OU TOME AS DEVIDAS PROVIDENCIAS EM RELAÇÃO AO ASFALTO QUE ESTÁ CEDENDO, DE ACORDO COM AS IMAGENS (FOTOS 02 EM ANEXO) OCORRE POR CONTA DAS OBRAS DO LOTEAMENTO NO INÍCIO DA AVENIDA CAMPO GRANDE. DE ACORDO COM A AVALIAÇÃO DE PESSOAS QUE RESIDEM NAQUELA VIA, É IMPRESCINDÍVEL A REALIZAÇÃO DE REPAROS NA PAVIMENTAÇÃO ASFÁLTICA, PARA REDUZIR OS RISCOS DE PREJUÍZOS MAIORES NUM FUTURO PRÓXIMO._x000D_
 _x000D_
 3.	CONSERTO DA CALÇADA NA RUA ADOLFO MATTES, N°107, BAIRRO CENTRO. JUSTIFICATIVA: APÓS UM CONSERTO DE CANALIZAÇÃO DA VIA PÚBLICA A REFERIDA CALÇADA FICOU SEM OS REPAROS .   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A REGULARIZAÇÃO DA ÁREA VERDE NO BAIRRO RINCÃO DOS ILHÉUS, MAIS CONHECIDO COMO VILA DUDU. _x000D_
 _x000D_
 AUTOR SERGIO WERLE</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DE BURACOS EM PRATICAMENTE TODA EXTENSÃO DA RUA SEBALDO JÚLIO DIETRICH, NO BAIRRO LAGO AZUL. </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO EXECUTIVO QUE VERIFIQUE SE HÁ A NECESSIDADE DE TROCAR A TAMPA DE BUEIRO EM FRENTE AO NÚMERO 678, NA RUA CURITIBA NO BAIRRO LAGO AZUL. _x000D_
 2-	QUE O EXECUTIVO PROVIDENCIE A TROCA DE LÂMPADAS QUEIMADAS NA RUA ESPERANÇA, PASSARELAS 2 E 3, BAIRRO RINCÃO DOS ILHÉUS._x000D_
 3-	PROVIDENCIAR MELHORIAS NO FLUXO DE ÁGUA PLUVIAL EM FRENTE AO NUMERO 680, RUA BELO HORIZONTE BAIRRO LAGO AZUL._x000D_
 _x000D_
 AUTOR SERGIO WERLE</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO EXECUTIVO QUE FAÇA O RECAPEAMENTO NA RUA JOÃO XXIII ESQUINA COM A AVENIDA VICENTE JORGE DA SILVA, BAIRRO RINCÃO DOS ILHÉUS. JUSTIFICATIVA: A REFERIDA RUA É UMA DAS PRINCIPAIS DO BAIRRO, FAZENDO ASSIM COM QUE SEJA A MAIS MOVIMENTADO, O QUE OCASIONOU O DESGASTE DA VIA._x000D_
 2-	PEDE-SE A COLOCAÇÃO DE CANOS DE ESGOTO NA RUA VIOLETAS ESQUINA COM A RUA HORTÊNCIAS, NO BAIRRO ENCOSTA DO SOL. _x000D_
 _x000D_
 AUTOR SERGIO WERLE</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	SOLICITO QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR DE SEGURANÇA, UM QUEBRA-MOLAS OU REDUTOR DE VELOCIDADE NA RUA VICENTE JORGE DA SILVA, BAIRRO RINCÃO, PRÓXIMO AO POSTO DE SAÚDE E A ESCOLINHA INFANTIL ESPACINHO.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL ENCAMINHE AO SETOR COMPETENTE PARA PROVIDENCIAR A LIMPEZA E CONSERTO DA BOCA DE LOBO, NA RUA SÃO LUIS N°520, BAIRRO LAGO AZUL. </t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SEPLUR TOME PROVIDENCIAS PARA O ALARGAMENTO DA RUA SÃO CRISTÓVÃO, BAIRRO RINCÃO DOS ILHÉUS (FOTO EM ANEXO). JUSTIFICATIVA: A REFERIDA VIA TEM UM OBSTÁCULO DE TERRA, PEDE-SE QUE SEJA FEITA O ALARGAMENTO._x000D_
 2.	TROCA DE LÂMPADAS QUEIMADAS (EM TORNO DE UMAS SETE LÂMPADAS) NA RUA FORTALEZA ATÉ ESQUINA COM A RUA FRANÇA, NO BAIRRO LAGO AZUL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A TROCA DE LÂMPADAS NA RUA OTOMAR SCHNEIDER TEM UMAS 06 LÂMPADAS QUEIMADAS._x000D_
 2-	NA RUA PADRE LUIZ WEBER EM FRENTE AO NÚMERO 60, A LÂMPADA PASSA A MAIOR PARTE DO TEMPO SEM FUNCIONAR_x000D_
 </t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA GUILHERME BLAUTH FILHO, Nº 185, BAIRRO UNIÃO. JUSTIFICATIVA: MORADORES AFIRMAM QUE JÁ TINHA UM POSTE NO LOCAL, PORÉM UM CARRO BATEU DERRUBANDO O POSTE E NUNCA MAIS FOI RECOLOCADO. É MUITO ESCURO À NOITE NO LOCAL, O QUE GERA MEDO E INSEGURANÇA PARA MORADORES E ESTUDANTES (POIS FICA PRÓXIMO AO COLÉGIO 8 DE SETEMBRO)._x000D_
 2-	QUE O EXECUTIVO PROVIDENCIE JUNTO AO SETOR COMPETENTE À COLOCAÇÃO DO CALÇAMENTO, NA RUA JACOB BALDUINO DHEIN, PRÓXIMO A ESQUINA COM A RUA OSVALDO ARANHA, BAIRRO FLORESTA. JUSTIFICATIVA: DE ACORDO COM INFORMAÇÕES NÃO FALTA MUITO, PORÉM CAUSA TRANSTORNOS AOS MORADORES. A ANTIGA ADMINISTRAÇÃO DEIXOU AS PEDRAS NO LOCAL PARA CONCLUIR O SERVIÇO._x000D_
 </t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DOS CORDÕES, NA RUA ANA RECH PRÓXIMO AO Nº 133, BAIRRO CAMPO GRANDE, ESTE FICA NA ÁREA VERDE DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1. SOLICITO QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE O CONSERTO DE BURACOS EM TODA EXTENSÃO DA RUA LEOPOLDO ALBINO HERMANN, BAIRRO BELA VISTA. JUSTIFICATIVA: SENDO QUE ESTA É UMA REIVINDICAÇÃO DOS MORADORES, NA REFERIDA VIA FOI FEITO MANUTENÇÃO DA CORSAN, E AGORA COM A CHUVA CAUSOU EROSÕES EM TODA EXTENSÃO.  _x000D_
 </t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO NA RUA AMANDA IMMICH N°61, BAIRRO DAS QUINTAS, PARA QUE O MESMO FAÇA A LIMPEZA DO TERRENO.  _x000D_
 </t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A SINALIZAÇÃO EM TODA A EXTENSÃO DA AVENIDA CAMPO GRANDE. JUSTIFICATIVA: A SINALIZAÇÃO É MUITO IMPORTANTE NESTA VIA, FAZENDO COM QUE OS MOTORISTAS E PEDESTRES TENHAM MAIS SEGURANÇA PARA TRAFEGAR NESTE PERCURSO. _x000D_
 2-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DE BURACO NA RUA CEARÁ, BAIRRO RINCÃO GAUCHO._x000D_
 3-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DE EROSÃO NA RUA JOSÉ FRANCISCO DA COSTA N°1.000, BAIRRO ENCOSTA DO SOL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE TOME PROVIDÊNCIAS PARA A DESINFECÇÃO E APLICAÇÃO DE PRODUTO PARA ACABAR COM OS MOSQUITOS E BORRACHUDOS NA RUA CUIABÁ ESQUINA COM A RUA CORUMBÁ, BAIRRO LAGO AZUL. JUSTIFICATIVA: O PEDIDO OCORRE, POIS TEM INÚMERAS RECLAMAÇÕES QUANTO AOS MOSQUITOS E BORRACHUDOS NO LOCAL. TEM UMA PRACINHA E ESTA NÃO É FREQÜENTADA DEVIDO À INFESTAÇÃO DOS MESMOS._x000D_
 _x000D_
 _x000D_
 2.	TROCA DE LÂMPADA NA RUA DOS CARDEAIS PRÓXIMO AO N°1116, BAIRRO CAMPO GRANDE, TEM DE TRÊS A QUATRO LÂMPADAS QUEIMADAS NESSA RUA._x000D_
 </t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE OBRAS PROVIDENCIE A COLOCAÇÃO DE SAIBRO NA RUA JATOBÁ DO Nº25 AO 165 E NA RUA FLAMBOYANT NA PARTE DA LOMBA, BAIRRO CAMPO GRANDE. JUSTIFICATIVA: DE ACORDO COM INFORMAÇÕES DOS MORADORES, AS RUAS ACIMA MENCIONADAS ESTÃO SEM CONDIÇÕES DE TRAFEGABILIDADE, O QUE ACABA CAUSANDO DERRAPAGENS DOS VEÍCULOS, COLOCANDO EM RISCO OS MOTORISTAS E PEDESTRES._x000D_
 _x000D_
 2.	SOLICITO A TROCA DE LÂMPADA NA RUA PAU BRASIL, N°145, BAIRRO CAMPO GRANDE._x000D_
 3.	SOLICITO REVISÃO NAS LÂMPADAS DA RUA RAYMUNDO FERRAZ DE ABREU, BAIRRO CAMPO GRANDE HÁ RECLAMAÇÕES DE ALGUMAS QUEIMADAS. _x000D_
 </t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A ROÇADA NA AVENIDA 1° DE MAIO ENTRE AS RUAS PEDRO MOACIR BEYS E ARNÔ KIRCHENER, BAIRRO DAS ROSAS. JUSTIFICATIVA: O MATO ESTA TOMANDO CONTA, E COM ISSO ACABA GERANDO TRANSTORNOS PARA OS MUNÍCIPES, TAMBÉM AUMENTA A PROLIFERAÇÃO DE INSETOS E ANIMAIS PEÇONHENTOS._x000D_
 </t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO FISCALIZE CONSERTOS FEITOS PELA CORSAN NAS RUAS LUIS PASTEUR E SANTOS DUMONT NO BAIRRO BELA VISTA. JUSTIFICATIVA: MORADORES RELATAM QUE APÓS OS CONSERTOS FEITO PELA CORSAN  AS REFERIDAS RUAS ESTÃO INTRANSITÁVEIS, PEDE-SE A FISCALIZAÇÃO PARA QUE FAÇAM UM BOM TRABALHO..._x000D_
 </t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE A TROCA DE LÂMPADA NA AVENIDA PRESIDENTE VARGAS, DO TRECHO DA MADESAL ATÉ A ENTRADA DA RANGEL. JUSTIFICATIVA: A AVENIDA ESTÁ COMPLETAMENTE ESCURA À NOITE, O QUE FACILITA A AÇÃO DE DELINQÜENTES._x000D_
 2-	TROCA DE LÂMPADA NA RUA RIO GRANDE DO SUL N°413, NO BAIRRO RINCÃO GAÚCHO._x000D_
 </t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE LIXO E ENTULHOS NA RUA EGON SCHMITZHAUS N°340, BAIRRO DAS QUINTAS_x000D_
 </t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO EXECUTIVO QUE FAÇA A MANUTENÇÃO, CONSERTO DE BURACOS NA RUA PEDRO TORRES ENTRE AS RUAS JOÃO LOURENÇO E JOÃO XXIII, BAIRRO RINCÃO DOS ILHÉUS. JUSTIFICATIVA: A REFERIDA RUA ENCONTRA-SE EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE PEDE-SE UMA ATENÇÃO._x000D_
 2-	TROCA DE LÂMPADA QUEIMADA NO INÍCIO DA RUA JOÃO LOURENÇO ESQUINA COM A RUA GUSTAF NORDLUND, BAIRRO RINCÃO DOS ILHÉUS. _x000D_
 3-	TROCA DE LÂMPADA QUEIMADA NA RUA JOÃO LOURENÇO ESQUINA COM A AVENIDA AMANDIO FRANCISCO JOHANN, BAIRRO RINCÃO DOS ILHÉUS. _x000D_
 _x000D_
 _x000D_
 AUTOR SERGIO WERLE_x000D_
 </t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS NA RUA DOS CARDEAIS, EM FRENTE AO CAMPO DE FUTEBOL, NO BAIRRO CAMPO GRANDE. (LOCALIZAÇÃO FOTO EM ANEXO.)_x000D_
 2.	CONSERTO DE UM BURACO EM FRENTE À LOJA CRDIEMETZ, NO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	REITERANDO O PP N°022/2018, &amp;#8220;SOLICITO A COLOCAÇÃO DE PARADA DE ÔNIBUS COM BANCOS E PROTEÇÃO (SOL E CHUVA) NA RUA DOS CARDEAIS Nº 836 (PRÓXIMO A ESTE NÚMERO) . JUSTIFICATIVA: MORADORES EM ESPECIAL MULHERES COM CRIANÇAS DE COLO, USAM ESTE PONTO DE PARADA DE ÔNIBUS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LÂMPADA NA RUA WERNO TENO SCHAEFER, Nº 473, ESQUINA COM A RUA PORTÃO NO BAIRRO BELA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO PODER EXECUTIVO QUE PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DA EROSÃO DA CALÇADA NA RUA OSVALDO ARANHA, N° 301 BAIRRO FLORESTA. JUSTIFICATIVA: SE FAZ NECESSÁRIO O CONSERTO DESTA EROSÃO VISTO QUE A REFERIDA CALÇADA É USADA POR CRIANÇAS E ADULTOS QUE FREQÜENTAM AS ESCOLAS, DESSA FORMA EVITAR POSSÍVEIS ACIDENTES. _x000D_
 </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA EROSÃO NA RUA BOM JESUS, Nº 82, BAIRRO CAMPO GRANDE INDUSTRIAL. (FOTOS EM ANEXO)_x000D_
 2.	MORADORES PEDEM MELHORIAS COM URGÊNCIA NAS RUAS FLAMBOYANT E JATOBÁ, DO LOTEAMENTO COOPERLAGA, EM ESPECIAL NAS LOMBAS POIS OS MESMOS TEM DIFICULDADES DE CHEGAR ATÉ SUAS RESIDÊNCIAS, DEVIDO AS MÁS CONDIÇÕES. _x000D_
 </t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	MORADORES SOLICITAM UMA VISITA DO SECRETÁRIO DE OBRAS, NA RUA ALVAREZ DE AZEVEDO ESQUINA COM A EÇA DE QUEIROZ. JUSTIFICATIVA: A CADA CHUVA QUE OCORRE, O LOCAL FICA ALAGADO, UMA DAS MORADORAS TEM 77 ANOS, E SEGUIDAMENTE ALAGA SUA CASA (QUE É DE MADEIRA), POSSUI UM CANO QUE SERIA PARA A ÁGUA IR PRA RUA, PORÉM EM DIAS DE CHUVA A ÁGUA VOLTA PARA DENTRO DO PÁTIO, CONFORME FOTOS EM ANEXO. PARA MAIORES INFORMAÇÕES FALAR COM MARA (51)99898.8802._x000D_
 </t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA DE OBRAS A LIMPEZA NA RUA DOS CARDEAIS, NO BAIRRO CAMPO GRANDE. JUSTIFICATIVA: QUE SEJA ARRANCADA AS TOSEIRAS AO REDOR DA PISTA ONDE AS PESSOAS CAMINHAM, O CAPIM ESTÁ TOMANDO CONTA, DESSA FORMA DIFICULTANDO AS CAMINHADAS._x000D_
 </t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A TROCA DE LÂMPADAS NA RUA LEOPOLDO ALBINO HERMANN, Nº 489/519, BAIRRO BELA VISTA..._x000D_
 </t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	TROCA DE LÂMPADAS NAS RUAS:_x000D_
 -PRESIDENTE LUCENA N°1380, EM FRENTE A UMA IGREJA, A NOITE OFERECE RISCO;_x000D_
 -GUILHERME BLAUTH FILHO, N° 12, BAIRRO UNIÃO..._x000D_
 </t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	PEÇO COM URGÊNCIA, UMA ALTERNATIVA OU MELHORIAS NO DESVIO DA AVENIDA CAMPO GRANDE. (AVENIDA 1º DE MAIO) JUSTIFICATIVA: DIVERSOS MORADORES JÁ ENTRARAM EM CONTATO E SÃO MUITAS AS RECLAMAÇÕES:_x000D_
 -FALTA DE SINALIZAÇÃO;_x000D_
 -FALTA DE ILUMINAÇÃO;_x000D_
 -EXCESSO DE BRITAS, O QUE PREJUDICA AS MOTOCICLETAS;_x000D_
 -ESTRADA MUITO PRÓXIMA DO ARROIO, POEIRA ENTRE OUTROS._x000D_
 HOUVE TAMBÉM UM PEDIDO; SE É POSSÍVEL LIBERAR O TRANSITO PARA OS MOTOCICLISTAS NA AVENIDA CAMPO GRANDE..._x000D_
 </t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA_x000D_
 NA RUA SÃO CRISTÓVÃO NO BAIRRO SOL NASCENTE, HA UM TERRENO COM UMA CASA QUE INVADE O DOMINIO DESTA RUA, OS MORADORES RESIDENTES NAS ADJACÊNCIAS PEDEM A SOLUÇÃO PARA O PROBLEMA...</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A LIMPEZA E PINTURA DOS CORDÕES EM TODOS OS BAIRROS DO MUNICÍPIO, _x000D_
 CONSIDERANDO QUE AS RUAS SÃO LOCAIS PÚBLICOS, DE CIRCULAÇÃO, QUE DEVEM SER PRESERVADOS MEDIANTE MANUTENÇÃO DOS ÓRGÃOS COMPETENTES, DANDO CONDIÇÕES SEGURAS DE USO E DESLOCAMENTO AOS SEUS USUÁRIOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	CONSERTO E OU TROCA DE LÂMPADAS, ENDEREÇOS ABAIXO RELACIONADOS:_x000D_
 RUA AFONSO UTZIG N° 23 E 24, BAIRRO LAGO AZUL;_x000D_
 RUA CARLOS ANTONIO BENDER, EM FRENTE À BRIGADA MILITAR, BAIRRO NOVA ESTÂNCIA;_x000D_
 </t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	CONSERTO DE CALÇAMENTO DA RUA EDVINO RODRIGUES DA SILVA ESQUINA RUA DUQUE DE CAXIAS, BAIRRO BELA VISTA. JUSTIFICATIVA: A REFERIDA RUA ENCONTRA-SE EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE PEDE-SE UMA ATENÇÃO._x000D_
 AUTOR SERGIO WERLE</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1. SOLICITO QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A FISCALIZAÇÃO E CONSERTO DE BURACOS NA RUA OSVALDO CRUZ PRÓXIMO AO Nº 560, SÃO TRÊS VALAS ABERTAS PELA CORSAN, E EM FRENTE AO Nº485, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	FAZER A LIMPEZA E ROÇADA NOS PONTOS DE ÔNIBUS, AVENIDA WALTER KLEIN, ENTRE A RUA PORTÃO E A RUA DO PARQUE CONFORME FOTOS EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE REPARO NO ESGOTO, RUA MACAPÁ ESQUINA COM A RUA CURITIBA, Nº17 NO BAIRRO LAGO AZUL, CONFORME FOTO EM ANEXO. JUSTIFICATIVA: APÓS OBRA DA CORSAN O ESGOTO NÃO TEM MAIS EVASÃO..._x000D_
 </t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA DE OBRAS O CONSERTO DE UMA CRATERA NA RUA JOSÉ DO PATROCÍNIO PRÓXIMO A RUA 13 DE MAIO. JUSTIFICATIVA: FAZ ALGUNS DIAS QUE A REFERIDA RUA ENCONTRA-SE COM ESSE BURACO ENORME, O QUE ACABA CAUSANDO TRANSTORNOS AOS MOTORISTAS E PEDESTRES..._x000D_
 </t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO PODER EXECUTIVO QUE PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DA TAMPA DA BOCA DE LOBO NA RUA PRESIDENTE LUCENA ESQUINA COM A RUA EDUARDO METZ, BAIRRO DAS ROSAS. JUSTIFICATIVA: É NECESSÁRIA A COLOCAÇÃO DESTA TAMPA DA BOCA DE LOBO VISTO QUE A REFERIDA CALÇADA É USADA POR CRIANÇAS E ADULTOS, PEDE-SE UMA ATENÇÃO COM O INTUITO DE EVITAR POSSÍVEIS ACIDENTES. _x000D_
 </t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 - QUE O EXECUTIVO, ATRAVÉS DO SEU SETOR COMPETENTE, PROVIDENCIE O RELIGAMENTO DAS LUMINÁRIAS EM POSTES SUBSTITUÍDOS PELA AESUL, SITUADOS NA RUA ALOISIO BIRCK, ENTRE AS RUAS  JOÃO LOURENÇO E JOSÉ ATALIBA TORRES, PRÓXIMO A JAEDUMA, NO BAIRRO RINCÃO DOS ILHÉUS.  DESDE QUE FORAM SUBSTITUÍDOS OS POSTES DE MADEIRA POR POSTES DE CONCRETO A RUA ESTA ÀS ESCURAS._x000D_
 </t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	TROCA DE LÂMPADAS NA RUA PRESIDENTE LUCENA Nº 4844, BAIRRO DAS ROSAS E NA RUA AIMORÉ Nº 64, BAIRRO UNIÃO..._x000D_
 </t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A LIMPEZA E RECOLHIMENTO DE LIXO NA RUA RENATO ROBINSON,Nº 717 NAS PROXIMIDADES DO GRUPO DE ESCOTEIROS JEAN DE LERY. JUSTIFICATIVA: HÁ INFORMAÇÕES QUE CARROCEIROS DESCARTAM LIXO NESTE LOCAL, O QUE ACABA CAUSANDO A PROLIFERAÇÃO DE ANIMAIS PEÇONHENTOS._x000D_
 </t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE A RETIRADA DE UMA CARCAÇA DE FUSCA ABANDONADO NA CALÇADA E LIMPEZA, NA RUA JOÃO LOURENÇO, PRÓXIMO A RUA RINCÃO. JUSTIFICATIVA: A REFERIDA RUA FAZ BIFURCAÇÃO COM A RUA RINCÃO, A QUAL POSSUI FLUXO INTENSO DE VEÍCULOS, TAMBÉM QUANTO À SEGURANÇA DOS PEDESTRES QUE ACABAM USANDO A RUA PARA TRAFEGAR, POIS A CALÇADA ESTÁ OBSTRUÍDA COM LIXO E A CARCAÇA DESTE FUSCA; DESSA FORMA A FIM DE EVITAR TRANSTORNOS AOS MOTORISTAS E PEDESTRES, PEDE-SE A RETIRADA DA CARCAÇA DO FUSCA E A  LIMPEZA DA CALÇADA._x000D_
 </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	MORADORES SOLICITAM A LIMPEZA E ROÇADA EM ÁREA DE LAZER, NA COOPERATIVA DO BAIRRO CAMPO GRANDE, COOPERLAGA, CONFORME FOTOS EM ANEXO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SOLICITO AO EXECUTIVO MUNICIPAL QUE MANTENHA O MAQUINÁRIO E A EQUIPE DE TRABALHO NA SUBSECRETARIA DE OBRAS NO BAIRRO RINCÃO DOS ILHÉUS TODOS OS DIAS DA SEMANA, PARA QUE OS TRABALHOS DE LIMPEZA E MANUTENÇÃO POSSAM SER CONCLUÍDOS, ASSIM TAMBÉM EVITANDO GASTOS COM OS DESLOCAMENTOS.  _x000D_
 </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA DE OBRAS O CONSERTO DE UMA CRATERA NA AVENIDA CAMPO GRANDE EM FRENTE À ESCOLA ANITA GARIBALDI. JUSTIFICATIVA: ESSA CRATERA ESTÁ COLOCANDO EM RISCO A SEGURANÇA DOS PEDESTRES E MOTORISTAS, VISTO QUE PODE OCASIONAR UM ACIDENTE CASO ALGUM VEÍCULO TENTE DESVIAR DO BURACO._x000D_
 </t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SEMAPE O RECOLHIMENTO DE ENTULHOS, NA RUA LEOPOLDO ALBINO HERMANN, Nº 249, NO BAIRRO BELA VISTA. JUSTIFICATIVA: MORADORES SOLICITAM A LIMPEZA E RECOLHIMENTO DOS ENTULHOS DEIXADO APÓS A ROÇADA, POIS ESTÁ HAVENDO A PROLIFERAÇÃO DE ANIMAIS PEÇONHENTOS E HÁ RISCO INCLUSIVE DE LEPTOSPIROSE._x000D_
 </t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.png</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIAS_x000D_
 SOLICITO QUE O EXECUTIVO MUNICIPAL NOTIFIQUE O PROPRIETÁRIO PARA QUE O MESMO FAÇA A ROÇADA DO TERRENO E A CONSTRUÇÃO DA CALÇADA NA RUA RENATO ROBSON AO LADO DO Nº 1200 NO BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 _x000D_
 1-	SOLICITO AO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SUBSECRETARIA DE OBRAS NO BAIRRO RINCÃO DOS ILHÉUS, PARA QUE FAÇA O RECOLHIMENTO DOS GALHOS DE PODAS DAS ARVORES, NO CANTEIRO CENTRAL DA RUA RINCÃO, NO BAIRRO RINCÃO DOS ILHÉUS, NAS PROXIMIDADES DO N° 755. </t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA DE OBRAS O CONSERTO DE BURACOS NO ASFALTO EM FRENTE À ESCOLA ANITA GARIBALDI, NA AVENIDA CAMPO GRANDE ESQUINA COM A RUA ILDEFONSO DE LONDRES, NO BAIRRO CAMPO GRANDE.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SEMAPE A LIMPEZA E A DESOBSTRUÇÃO DAS PONTES E TUBULAÇÕES DO ARROIO NA SEQÜÊNCIA DA 1° DE MAIO, NO BAIRRO DAS ROSAS.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE A COLOCAÇÃO DE TRÊS LUMINÁRIAS, NA PASSARELA PIAUÍ ENTRE A RUA RIO GRANDE DO SUL E A RUA BAHIA, NO BAIRRO RINCÃO GAÚCHO</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO AOS BAIRROS CAMPO GRANDE, LAGO AZUL E LOTEAMENTO VISTA ALEGRE, AO DISTRITO INDUSTRIAL E PRINCIPALMENTE INDICANDO A CIDADE DE PORTÃO, NA RÓTULA DA RUA PORTÃO, JUNTO A AVENIDA CAMPO GRANDE, PRÓXIMO AO MERCADO ÁVILA. </t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A CORSAN O CONSERTO DO ASFALTO NA AVENIDA CAMPO GRANDE. JUSTIFICATIVA: PEDE-SE O CONSERTO COM URGÊNCIA VISTO QUE ESTÁ CAUSANDO MUITOS TRANSTORNOS AOS MOTORISTAS E PEDESTRES..._x000D_
 </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A COLOCAÇÃO DE POSTES COM ILUMINAÇÃO, NA AVENIDA DA CONQUISTA ONDE CIRCULA O ÔNIBUS, NA COOPERLAGA, BAIRRO CAMPO GRANDE...</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.png</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.png</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O SETOR DE TRANSITO DA PREFEITURA DETERMINE E PROCEDA O CONSERTO DO ABRIGO LOCALIZADO NA RUA 08 DE SETEMBRO, PRÓXIMO A ESQUINA COM A RUA VICENTE JORGE DA SILVA NO BAIRRO RINCÃO DOS ILHÉUS. </t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	CONSERTAR A PARADA DE ÔNIBUS NA RUA PRESIDENTE LUCENA, Nº 5037, BAIRRO DAS ROSAS. JUSTIFICATIVA: MORADORES RECLAMAM QUE A REFERIDA PARADA ESTÁ CAINDO_x000D_
 </t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 _x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE A COLOCAÇÃO DE UMA PARADA DE ÔNIBUS NA RUA TREZE DE MAIO EM FRENTE À ESCOLA JOSÉ DE ALENCAR. JUSTIFICATIVA: EM DIAS DE MUITO SOL E OU CHUVA OS USUÁRIOS DE ÔNIBUS NÃO TEM ONDE SE ABRIGAR ENQUANTO AGUARDAM O MESMO; PESSOAS COM MAIS IDADE E CRIANÇAS SOFREM COM A FALTA DO ABRIGO._x000D_
 </t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE O PATROLAMENTO EM TODAS AS RUAS DE CHÃO DO MUNICÍPIO E TAMBÉM O ALARGAMENTO, COLOCAÇÃO DE SAIBRO E CONFECÇÃO DE CANALETAS/ VALETAS PARA ESCOAMENTO DAS ÁGUAS, VISTO QUE COM A CHEGADA DO INVERNO TAMBÉM VEM ÀS CHUVAS, O QUE ACABA CONTRIBUINDO BASTANTE COM EROSÕES ASSIM TORNANDO DIFÍCIL A TRAFEGABILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A CORSAN O CONSERTO DE UM BURACO NA RUA PRESIDENTE LUCENA EM FRENTE AO MERCADO FRUTY BOM.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1-	SOLICITO COM URGÊNCIA REPARO NO ASFALTO (BURACO DA CORSAN CONFORME FOTOS EM ANEXO) NA RUA THEODOMIRO PORTO DA FONSECA, Nº382, BAIRRO CENTRO..._x000D_
 </t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO E OU A RETIRADA DO ASFALTO QUE FOI COLOCADO NA SUBIDA DA RUA TREZE DE MAIO NO BAIRRO MORRO AGUDO,ASSIM COMO TAMBÉM NO BECO DO VICINAL, ESTRADA QUE VAI PARA O FAXINAL.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO E OU A RETIRADA DO ASFALTO QUE FOI COLOCADO NA SUBIDA DA RUA TREZE DE MAIO NO BAIRRO MORRO AGUDO,ASSIM COMO TAMBÉM NO BECO DO VICINAL, ESTRADA QUE VAI PARA O FAXINAL. </t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE A COLOCAÇÃO DE BANCOS NAS PARADAS DE ÔNIBUS. </t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE O CONSERTO DA RUA TERESINA Nº477, EM FRENTE À SERRALHERIA DO JAIRO NO BAIRRO LAGO AZUL</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	 SOLICITO QUE A SEMAPE VERIFIQUE ONDE A EMPRESA DE GALVANOPLASTIA LOCALIZADA NA RUA R. ANITO ALDINO RIHL, ENTRE OS Nº10 E 40 NO BAIRRO VENEZA, ESTÁ FAZENDO SEUS DESCARTES DE RESÍDUOS._x000D_
 </t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEGUINTE PEDIDO DE PROVIDÊNCIA:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO, INDICANDO A LOCALIZAÇÃO DA APAE. </t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEGUINTE PEDIDO DE PROVIDÊNCIA:_x000D_
 _x000D_
 _x000D_
 1-	QUE O PODER EXECUTIVO PROVIDENCIE A VERIFICAÇÃO DOS POSTES DE ILUMINAÇÃO NA BR 116 DO Nº 3700 ATÉ A MECÂNICA NELSON. JUSTIFICATIVA: A FALTA DE ILUMINAÇÃO COLOCA EM RISCO A SEGURANÇA DOS MOTORISTAS E PEDESTRES._x000D_
  _x000D_
 2-	QUE SEJA FEITO O CONSERTO DE UMA EROSÃO NA AVENIDA BRASIL EM FRENTE À IMOBILIÁRIA BAUERMANN, AO LADO DO CFC BICKEL. JUSTIFICATIVA: A REFERIDA CALÇADA ESTÁ ABERTA E ASSIM COLOCANDO EM RISCO A SEGURANÇA DOS TRANSEUNTES._x000D_
 </t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO A DEFESA CIVIL A AVALIAÇÃO E RETIDA DE UMA ÁRVORE QUE ESTÁ NO PASSEIO PÚBLICO, NA RUA ARMENDIO FERRAZ DE ABREU, Nº524 BAIRRO UNIÃO...</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO A RGE SUL DISTRIBUIDORA DE ENERGIA A TROCA DE UM POSTE DE LUZ, NA RUA FELIPE DOS SANTOS, Nº160 BAIRRO LYRA. JUSTIFICATIVA: DE ACORDO COM AS FOTOS EM ANEXO É POSSÍVEL E VISÍVEL O MOTIVO DA PREOCUPAÇÃO DOS MORADORES, O REFERIDO POSTE ENCONTRA-SE PENDURADO PELOS FIOS._x000D_
 </t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE UMA PLACA ADVERTINDO A VELOCIDADE EM ÁREA ESCOLAR E A COLOCAÇÃO DE UM BANCO NA PARADA DE ÔNIBUS, NA RUA PORTÃO, Nº 958. JUSTIFICATIVA: CONFORME SOLICITAÇÃO DOS PAIS E DA DIRETORA DA ESCOLA CENTOPÉIA..._x000D_
 </t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 SOLICITO AO EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO DAS ROSAS. JUSTIFICATIVA: O PEDIDO SE FAZ NECESSÁRIO, POIS EM ALGUMAS RUAS OS BURACOS JÁ EXISTEM HÁ BASTANTE TEMPO E COM A CHEGADA DO INVERNO TAMBÉM VEM ÀS CHUVAS, O QUE CAUSA MAIS DANOS, ASSIM PREJUDICANDO A TRAFEGABILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 SOLICITO AO EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO DAS ROSAS. JUSTIFICATIVA: O PEDIDO SE FAZ NECESSÁRIO, POIS EM ALGUMAS RUAS OS BURACOS JÁ EXISTEM HÁ BASTANTE TEMPO E COM A CHEGADA DO INVERNO TAMBÉM VEM ÀS CHUVAS, O QUE CAUSA MAIS DANOS, ASSIM PREJUDICANDO A TRAFEGABILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA:_x000D_
 1-	SOLICITO AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE DISPONIBILIZAR UMA MÁQUINA E UM ROLO PARA SERVIÇOS NA ASSOCIAÇÃO DO BAIRRO CAMPO GRANDE, RUA ROSÁRIO</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE MELHORIAS NAS RUAS QUE DÃO ACESSO AO MORRO AGUDO, RUA LÍRIO PEDRO FISCH E ARNALDO FISCH. JUSTIFICATIVA: NA SUBIDA DO MORRO AGUDO A ESTRADA ESTÁ MUITO ESTREITA, COM BURACOS NAS LATERAIS INVIABILIZANDO ASSIM A PASSAGEM DE 02 CARROS AO MESMO TEMPO NA RUA, ALÉM DE BURACOS QUE CAUSAM DANOS AOS VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 1.	 SOLICITO QUE O EXECUTIVO MUNICIPAL CONSERTE A PLACA DA ROTA ROMÂNTICA, EM FRENTE AO POSTO DE COMBUSTÍVEL BUDA NA BR 116._x000D_
 2.	SOLICITO A MANUTENÇÃO DA RUA LEOPOLDO LUIS DE ÁVILA (BURACO DO LADRÃO) NO BAIRRO CAMPO GRANDE..._x000D_
 </t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 1-	QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A TROCA DE LÂMPADA NA BR 116, ESQUINA COM A RUA BAHIA, BAIRRO RINCÃO GAÚCHO. JUSTIFICATIVA: A FALTA DE ILUMINAÇÃO COLOCA EM RISCO A SEGURANÇA DOS MOTORISTAS E PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1.	SOLICITO QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE LÂMPADAS EM FRENTE À ESCOLA MUNICIPAL FERNANDO FERRARI, NA RUA JOÃO XXIII, BAIRRO RINCÃO DOS ILHÉUS. </t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 1-	SOLICITO AO PODER EXECUTIVO MUNICIPAL A TROCA DE LÂMPADAS: _x000D_
 - RUA NOVO HAMBURGO EM FRENTE AO MERCADO ECONÔMICO E NA ESQUINA DA RUA PORTO XAVIER COM A RUA NOVO HAMBURGO, NO BAIRRO SOL NASCENTE..._x000D_
 </t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 1.	 MORADORES SOLICITAM O RECOLHIMENTO DE CÃES QUE ESTÃO NA RUA LINDOLFO HÉLIO SCHIMDT PRÓXIMO AO Nº125, NO BAIRRO BELA VISTA. JUSTIFICATIVA: ALÉM DO PERIGO PARA AS PESSOAS QUE CIRCULAM NAS IMEDIAÇÕES, TEM A SITUAÇÃO DOS MOTOQUEIROS ONDE </t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	QUE O DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA, SECRETÁRIA DE OBRAS, SECRETARIA DO MEIO AMBIENTE E PRESERVAÇÃO ECOLÓGICA, TOMEM, EM CONJUNTO OU INDIVIDUALMENTE, AS MEDIDAS NECESSÁRIAS EM RELAÇÃO A SITUAÇÃO DE TERRENO LOCALIZADO EM FRENTE AO PRÉDIO DA SUB-PREFEITURA, NA RUA ALFREDO KOSTE, NO BAIRRO RINCÃO DOS ILHÉUS. O MESMO ABRIGA UMA INFESTAÇÃO DE RATAZANAS SEGUNDO RELATO DOS MORADORES.  ALEGAM QUE TERRENOS E CASAS CONTÍGUAS A ESTE IMÓVEL, NESTA MESMA RUA E TAMBÉM NA RUA WILMA LEUCK, ESTÃO SOFRENDO A INFESTAÇÃO DESTES VETORES COLOCANDO EM RISCO A SAÚDE DAS FAMÍLIAS E CRIANÇAS RESIDENTES NA CIRCUNVIZINHANÇA._x000D_
 2.	A SITUAÇÃO NECESSITA DE UMA URGENTE AÇÃO OU MANIFESTAÇÃO DOS SETORES REFERIDOS BUSCANDO A SOLUÇÃO DEFINITIVA PARA O PROBLEMA._x000D_
 </t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO À SECRETARIA COMPETENTE REDUTOR DE VELOCIDADE E MELHOR SINALIZAÇÃO, NA RUA RINCÃO Nº 649, BAIRRO RINCÃO DOS ILHÉUS E NA RUA PEDRO LOREDO DA COSTA NO BAIRRO UNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1.	SOLICITO AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE O ESTUDO E EXECUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA OSVALDO CRUZ, BAIRRO BELA VISTA, NA LOMBA PRÓXIMO A AVENIDA BRASIL, NA ALTURA DO Nº 523....</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 1. SOLICITO CONSERTO DE BURACOS NA RUA TERESINA, Nº 497 BAIRRO LAGO AZUL...</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A MANUTENÇÃO E SE NECESSÁRIO A SUBSTITUIÇÃO DOS BRINQUEDOS, BEM COMO A LIMPEZA E O CORTE DA GRAMA NA PRAÇA PUBLICA LOCALIZADA NA RUA LEOPOLDO ALBINO HERMANN NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO DE PROVIDÊNCIAS Nº 011/2018:_x000D_
 1.	SOLICITO COM URGÊNCIA QUE O MUNICÍPIO ESTUDE A POSSIBILIDADE DE CANALIZAÇÃO, POIS O ESGOTO CORRE A CÉU ABERTO NA RUA IRLANDA Nº 440 NO BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO AO ÓRGÃO RESPONSÁVEL MELHORIAS NA ILUMINAÇÃO DA ENTRADA DA CIDADE PELO TRECHO DA RS 239 E BR116... </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 -  QUE SEJA PROVIDENCIADA A REMOÇÃO DE ENTULHO E LIXO DEPOSITADO EM GRANDE QUANTIDADE NA RUA PAROBÉ, PRÓXIMO AO N° 184, NO BAIRRO SOL NASCENTE.  O MATERIAL ESTA GERANDO A PROLIFERAÇÃO DE VETORES DE TODA A NATUREZA, PRINCIPALMENTE, RATAZANAS, SEGUNDO MORADORES PRÓXIMOS AO LOCAL.  TAL SITUAÇÃO COMPROMETE A SAUDE DA POPULAÇÃO DO LOCAL DENSAMENTE POVOADO._x000D_
   _x000D_
 </t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 1. SOLICITO QUE O EXECUTIVO PROVIDENCIE TROCA E OU COLOCAÇÃO DE LÂMPADAS NAS RUAS: _x000D_
 RUA PAU BRASIL, Nº 55, BAIRRO CAMPO GRANDE;_x000D_
 RUA IVOTI, Nº 62, BAIRRO INDUSTRIAL._x000D_
 MORADORES RECLAMAM, POIS A INSEGURANÇA SÓ AUMENTA COM A FALTA DE ILUMINAÇÃO NOS ENDEREÇOS ACIMA MENCIONADOS._x000D_
 </t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 1-	QUE O PODER EXECUTIVO MUNICIPAL JUNTO AO SETOR COMPETENTE, FISCALIZE E NOTIFIQUE OS RESPONSÁVEIS PELA LIMPEZA E MANUTENÇÃO DA VEGETAÇÃO ATRÁS DA PARADA DE ÔNIBUS NA RUA JOÃO XXIII, BAIRRO RINCÃO DOS ILHÉUS CONFORME FOTO EM ANEXO. </t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A SECRETARIA COMPETENTE O CONSERTO DE BURACOS EM PRATICAMENTE TODA EXTENSÃO DA RUA CARLOS ANTÔNIO BENDER, NO BAIRRO NOVA ESTÂNCIA E BAIRRO UNIÃO. </t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE JUNTO AO ÓRGÃO RESPONSÁVEL MELHORIAS COM PATROLAMENTO E COLOCAÇÃO DE BRITA NA RUA RINCÃO DO CASCALHO, Nº 160 BAIRRO CAMPO GRANDE (DIVISA COM PORTÃO). </t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 1. SOLICITO QUE O EXECUTIVO PROVIDENCIE O PATROLAMENTO E COLOCAÇÃO DE SAIBRO NA RUA DOS CANÁRIOS TRAVESSA, NO BAIRRO CAMPO GRANDE</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 1.	SOLICITO QUE O EXECUTIVO PROVIDENCIE MELHORIAS (PATROLAMENTO E COLOCAÇÃO DE BRITAS) NA RUA SIRMAR ABÍLIO DE MOURA, Nº 257, NO BAIRRO COLINAS VERDES. JUSTIFICATIVA: MELHORIAS SÃO NECESSÁRIOS, (DE ACORDO COM A FOTO EM ANEXO), APÓS AS CHUVAS A TRAFEGABILIDADE DE VEÍCULOS E PEDESTRES PIORA._x000D_
 </t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA:_x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA PORTO ALEGRE, ENTRE OS BAIRROS ENCOSTA DO SOL E LAGO AZUL. JUSTIFICATIVA: ASSIM INIBINDO A AÇÃO DOS DELINQUENTES, O DESCARTE DE LIXO E OUTROS._x000D_
 </t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A MANUTENÇÃO E CONSERTO DA RUA, PRINCIPALMENTE EM FRENTE AO Nº 281, NO REFERIDO ENDEREÇO POSSUI UM ENORME BURACO, RUA LINDOLFO HÉLIO SCHIMDT, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS:_x000D_
 1.	SOLICITO QUE O PODER EXECUTIVO JUNTO AO SETOR DE FISCALIZAÇÃO VERIFIQUE A DENÚNCIA NA RUA BARÃO DO COTEGIPE, NA EMPRESA NUTRISUL, NO BAIRRO RINCÃO DOS ILHÉUS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE MELHORIAS COM URGÊNCIA, NA RUA DOS CANÁRIOS NO BAIRRO CAMPO GRANDE, DE ACORDO COM AS REIVINDICAÇÕES DOS MORADORES FEITAS A ESTE VEREADOR, A REFERIDA RUA ESTÁ EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE_x000D_
 </t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA:_x000D_
 1-	QUE O PODER EXECUTIVO MUNICIPAL JUNTO AO SETOR COMPETENTE, PROVIDENCIE O CONSERTO DE UMA EROSÃO, NA CALÇADA DA RUA ZENO SCHMIEDEL, Nº 238 BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 1.	SOLICITO QUE O PODER EXECUTIVO PROVIDENCIE O CONSERTO DE UMA EROSÃO, NA CALÇADA DA RUA PINTO BANDEIRA, BAIRRO LYRA</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTE PEDIDO DE PROVIDÊNCIA:_x000D_
 1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE O CONSERTO DA CALÇADA NA RUA JOÃO LOURENÇO, Nº410 BAIRRO RINCÃO DOS ILHÉUS</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS:_x000D_
 1.	SOLICITO QUE O PODER EXECUTIVO, JUNTO A SECRETARIA MEIO AMBIENTE E PRESERVAÇÃO ECOLÓGICA AVERIGUE O DESPEJO DE ESGOTO NO ARROIO, SITUADO NA RUA ARNALDO FISCHER, Nº48 BAIRRO MORRO AGUDO_x000D_
 </t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO PROVIDENCIE O CONSERTO DAS EROSÕES NA CALÇADA DA RUA LIDIA MEURER LOTERMANN, Nº 54 BAIRRO DAS ROSAS.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDOS DE PROVIDÊNCIAS:_x000D_
 1-	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE O RECOLHIMENTO DOS ENTULHOS NA RUA DAS GÉRBERAS, BAIRRO VENEZA, NAS PROXIMIDADES DA EMEI VENEZA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1937/ped.providencias_140-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1937/ped.providencias_140-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Pedido de Providências:_x000D_
 1.	Solicito ao Poder Executivo o concerto de um buraco (conforme foto em anexo) no asfalto na Rua do Parque nº 561, Bairro Bela Vista, o alto fluxo de veículos na referida via, faz com que o mesmo aumente cada vez mais.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1938/ped.providencias_141-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1938/ped.providencias_141-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>pedidos de providências:_x000D_
 1- Solicito que o Executivo providencie troca/manutenção de lâmpadas nas Ruas: _x000D_
           - Rua Arnold Sander, nº 373, Bairro Nova Estância;_x000D_
           - Rua Hildegard Becker, nº 118, Bairro Floresta;_x000D_
          - Rua Bom Jesus, nº 31, Bairro Campo Grande, lâmpada piscando;_x000D_
          - Rua dos Alpes, nº 821 e 886, Loteamento União Bairro Sol Nascente lâmpadas queimadas._x000D_
          - Troca de lâmpadas queimadas em frente a Escola Anita Garibaldi no Bairro Campo Grande (OBS: várias postes com a luminária queimada).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1939/ped.providencias_142-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1939/ped.providencias_142-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>pedidos de providências:_x000D_
 1- Moradores solicitam melhorias na Rua França. JUSTIFICATIVA: Após três meses de obras da CORSAN, ainda tem buracos e falta de calçamento, principalmente em frente ao nº941, Bairro Lago Azul</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1940/ped.providencias_143-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1940/ped.providencias_143-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Pedido de Providências:_x000D_
 1.	Solicito ao Poder Executivo a troca de lâmpada, na Rua Recife nº 901, Bairro Lago Azul.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1941/ped.providencias_143-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1941/ped.providencias_143-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>pedido de providência:_x000D_
 1-	Que o Executivo Municipal providencie junto a Secretaria competente a pavimentação nova em toda extensão da Rua Bom Sucesso, no Bairro Rincão dos Ilhéus. JUSTIFICATIVA: Essa situação já vem de mais tempo, em 2015 iniciou um trabalho de tratamento da rede de esgoto, e não foi planejado da forma correta, assim causando transtornos e consertos a serem feitos.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1942/ped.providencias_145-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1942/ped.providencias_145-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Pedido de Providências:_x000D_
 1.	Solicito ao Poder Executivo a troca de lâmpada, na Rua da Conquista nº 698, Bairro Cooperlaga.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1943/ped.providencias_146-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1943/ped.providencias_146-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Pedido de Providências:_x000D_
 Conforme cópia de exames em anexo e informações da paciente, o exame feito no Hospital Municipal aponta que a paciente não apresentava nenhuma alteração no dia 28/09/2018.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1944/ped.providencias_147-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1944/ped.providencias_147-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>pedidos de providências:_x000D_
 _x000D_
 1- Solicito que o Executivo providencie troca/manutenção de lâmpadas nas Ruas abaixo citadas, (OBS: reiteirando PPs nº122 e 141)</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>pedido de providência:_x000D_
 _x000D_
 1.	Que o Executivo Municipal providencie junto ao setor competente o conserto de uma vala enorme na Rua Hugo Metz esquina com a Rua Farroupilha em frente a antigo Curtume Rimus, Centro. JUSTIFICATIVA: Pede-se o conserto nessa Rua, pois está dificultando a trafegabilidade dos veículos.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1946/ped.providencias_149-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1946/ped.providencias_149-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>Pedido de Providências:_x000D_
 1-	Solicito ao Poder Executivo com urgência a colocação de uma proteção na esquina da Rua Amandio Francisco Johann com a BR 116(conforme fotos em anexo), pede-se a urgência a fim de evitar acidentes graves.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>pedidos de providências:_x000D_
 1-	Solicito ao Poder Executivo a pintura do quebra-molas na Rua Idelfonso de Londres, próximo ao Mercado Londres, no Bairro Campo Grande. JUSTIFICATIVA: É importante a pintura do referido quebra-molas a fim de identificar e sinalizar para que os veículos possam diminuir a velocidade, assim oferecendo mais segurança aos transeuntes.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1948/ped.providencias_151-2018_ver.dudu.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1948/ped.providencias_151-2018_ver.dudu.doc</t>
   </si>
   <si>
     <t>pedido de providência:_x000D_
 1-	Solicito ao Poder Executivo que providencie junto ao setor da Secretaria do Meio Ambiente, a poda de uma arvore de espécie Figueira, na Rua Edgar Peiter nº 100, Bairro Floresta, propriedade do Senhor Décio Luis Quadro.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1949/ped.providencias_152-2018_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1949/ped.providencias_152-2018_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>pedido de providência:_x000D_
 1-	Que o Poder Executivo Municipal junto ao Setor competente, providencie o corte ou poda de duas árvores da espécie Plátano, na Rua Emilio Waldemar Scherer, nº 864 Bairro Rincão Gaúcho. JUSTIFICATIVA: As referidas árvores estão no passeio público, o que acaba dificultando a passagem de pedestres.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2011/ped.providencias_155-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2011/ped.providencias_155-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>1- Solicito que o Executivo providencie troca/manutenção de lâmpadas nas Ruas abaixo citadas:_x000D_
  2- Solicito o desentupimento da boca de lobo na Rua dos Pombos, nº 225 no Bairro Campo Grande. _x000D_
 3- Solicito também o calçamento da Rua Werno Teno Schaefer, próximo da lomba, no Bairro Bela Vista. JUSTIFICATIVA: Moradores reclamam de pedras soltas e buracos após as obras da CORSAN._x000D_
 4- Conserto de um buraco na Rua Otto Bauerman, nº1020 no Bairro Lago Azul. JUSTIFICATIVA: Após o conserto de vazamento de água, a CORSAN não repôs o calçamento, já faz muitos meses e o referido buraco tem causado diversos danos aos munícipes.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2012/ped.providencias_156-2018_ver.dudu.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2012/ped.providencias_156-2018_ver.dudu.doc</t>
   </si>
   <si>
     <t>1-	Solicito ao Poder Executivo que providencie junto ao setor competente, o conserto da boca de lobo, na Rua Presidente Lucena nº 2622, Bairro União, próximo a entrada do cemitério Municipal, a pedido da Sra Maria Coelho.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2013/ped.providencias_157-2018_ver.veridiana_monteiro.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2013/ped.providencias_157-2018_ver.veridiana_monteiro.doc</t>
   </si>
   <si>
     <t>1-	Que o Executivo Municipal providencie junto ao setor competente a troca de lâmpadas na Rua Barão do Cotegipe nº 205, Bairro Rincão dos Ilhéus. JUSTIFICATIVA: De acordo com informações de moradores, um (1) único poste de iluminação está funcionando, desta forma gerando insegurança aos transeuntes._x000D_
 _x000D_
 2-	 Que o Executivo Municipal providencie o conserto de buracos no trecho da Rua Lindolfo Hélio Schimid que fica entre a Rua do Parque e a Rua Duque de Caxias no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2014/ped.providencias_158-2018_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2014/ped.providencias_158-2018_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1.	Que o Executivo Municipal providencie junto ao setor competente a sinalização com pinturas em todas as Ruas do Município em especial, na Rua Portão e Rua Campo Grande. JUSTIFICATIVA: Se faz necessário e urgente à pintura das vias acima mencionadas, a fim de evitar acidentes e desta forma gerar mais segurança aos pedestres e motoristas.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2015/ped.providencias_159-2018_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2015/ped.providencias_159-2018_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1.	Conserto e revitalização da Praça do Loteamento União (Tico-Tico), ao lado do Campo da Ponte Preta._x000D_
 2.	Limpeza da boca de lobo que fica ao final da Rua Ereda Weber, Bairro União._x000D_
 3.	Conserto e reparo do calçamento ao longo da Rua 13 de Maio._x000D_
 4.	Troca de lâmpadas ao longo da Rua 13 de Maio, subida do Morro Agudo._x000D_
 5.	Manutenção e melhorias (referente à poeira) na Rua Parobé, Bairro Campo Grande._x000D_
 6.	Manutenção e melhorias na Avenida Vicente Jorge da Silva com a Rua João XXIII, Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2016/ped.providencias_160-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2016/ped.providencias_160-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que providencie junto ao setor competente o conserto de uma erosão, na Rua Anchieta ao lado do nº 57, no Bairro Lyra em frente à garagem da Empresa VIMSA (fotos em anexo). JUSTIFICATIVA: De acordo com as fotos e informações dos moradores a erosão acima mencionada, não demostra a profundidade que a mesma se encontra, desta forma pede-se uma rápida análise e conserto a fim de evitar maiores transtornos e insegurança aos transeuntes.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2017/ped.providencias_161-2018_ver.carlos_bonne.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2017/ped.providencias_161-2018_ver.carlos_bonne.doc</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que providencie junto ao setor competente a limpeza da área onde está a pista de Skate, no Bairro Floresta, e também a colocação de lixeiras para que as pessoas que frequentam o espaço tenham onde depositar o lixo</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2018/ped.providencias_162-2018_ver.geada.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2018/ped.providencias_162-2018_ver.geada.doc</t>
   </si>
   <si>
     <t>1-	Solicito ao Poder Executivo que providencie junto ao setor competente, o estudo e a viabilidade da colocação de um redutor de velocidade, na Avenida dos Municípios entre a Escola Municipal de Ensino Fundamental Prefeito Reinato Enio Trein e o Posto de Saúde no Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2019/ped.providencias_163-2018_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2019/ped.providencias_163-2018_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1.	Conserto da Rua e a revitalização da Praça no Bairro Lago Azul, Rua Theobaldo Puvi Strey. JUSTIFICATIVA: A Rua parece estrada de chão batido e a grama está invadindo parte da Rua._x000D_
 2.	Conserto de um buraco na calçada da Avenida Brasil esquina com a Rua do Parque, Bairro Bela Vista._x000D_
 3.	Conserto de bueiro entupido na esquina da Rua Eça de Queiroz com a Rua Fagundes Varela próximo ao Centro._x000D_
 4.	Solicito o estudo da viabilidade da colocação de um quebra molas, na Rua Carlos Gomes no Residencial Girassol Bairro Campo Grande. JUSTIFICATIVA: Essa Rua mais parece uma pista de corrida principalmente aos finais de semana, colocando em risco as pessoas e animais._x000D_
 5.	Conserto de buracos e valetas na Rua Renato Robinson no Bairro Residencial Nova Estância._x000D_
 6.	Melhorias e conserto da Rua Arsilda Trein depois da ponte._x000D_
 7.	Melhorias e conserto na Rua Ereda Weber, Bairro União.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que providencie junto ao setor competente o conserto de vários buracos em toda extensão da Rua Duque de Caxias, no Bairro Bela Vista. _x000D_
 2.	Solicito a colocação de bueiros na Rua Japão do nº 200 e arredores, e da esquina do Bananeiro até a esquina do Posto de Saúde do Bairro Bela Vista. (foto em anexo) JUSTIFICATIVA: Várias reclamações da falta de bueiro em um lado da Rua, desta forma ocasionando a dificuldade no escoamento da água de chuva._x000D_
 3.	Troca de lâmpadas na Rua Idelfonso de Londres em frente ao nº 508, Bairro Campo Grande.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que providencie junto ao setor das Obras o conserto de um buraco na Rua Avenida Campo Grande, Bairro Campo Grande em frente à entrada da Igreja. JUSTIFICATIVA: Após os últimos períodos de chuvas ocorreu o aumento da erosão, e conforme as fotos o cavalete que seria para sinalizar o buraco se encontra dentro do mesmo, desta forma colocando ainda mais em risco a segurança das pessoas e motoristas que por ali circulam (fotos em anexo).</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2022/ped.providencias_166-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2022/ped.providencias_166-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>1- Solicito que o Executivo providencie troca/manutenção de lâmpadas nas Ruas abaixo citadas_x000D_
  2- Solicito faixa de segurança em frente à Escola Pedro de Quadros Bittencourt, Bairro Sol Nascente._x000D_
 3- Solicito limpeza da Rua Pedro Loredo da Costa. JUSTIFICATIVA: Moradores reclamam das más condições da rua, o mato está tomando conta das laterais da referida Rua. Além de uma Área Verde que precisa ser limpa, é necessária a limpeza, pois à noite quando moradores chegam em casa temem por sua segurança. Os postes ficam muito distantes, precisa de mais iluminação._x000D_
 4- Conserto de um buraco no caminhódromo da Avenida Brasil, próximo ao CTG Serigote._x000D_
 5- Moradores solicitam redutores de velocidade, melhores sinalização quanto a Rua preferencial e faixa de pedestre na esquina das Ruas Theodomiro Porto da Fonseca com a Hugo Metz, Bairro Centro._x000D_
 6- Solicito melhorias na Rua Lírio Pedro Fischer, Bairro Campo Grande, principalmente nas laterais onde alguns veículos ficaram atolados na ultima semana._x000D_
 7- Solicito pintura e sinalização do quebra molas localizado na Rua Idelfonso de Londres, Bairro Campo Grande. JUSTIFICATIVA: Muitos carros estão batendo ali por falta de pintura e sinalização._x000D_
 8- Solicito uma placa no inicio da Rua Israel Rodrigues Machado (antiga Travessa 01). Indicando que esta é uma Rua sem saída, Bairro Lago Azul._x000D_
 9- Solicito limpeza/manutenção e conserto de um buraco na Rua Alfredo Osvino Noé, Bairro União (conforme as fotos em anexo).</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2023/ped.providencias_167-2018_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2023/ped.providencias_167-2018_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1.	Conserto de um buraco na Rua Egon Schmitzhaus, Bairro das Quintas, entre a Rua Portão e a Rua Júlio de Castilhos._x000D_
  _x000D_
 2.	Solicito ao Poder Executivo que providencie a colocação de placas identificando as Ruas do Recanto Sabiá. _x000D_
 _x000D_
 3.	Conserto da calçada na Rua Idelfonso de Londres segunda casa a direita. JUSTIFICATIVA: De acordo com moradora faz um ano que a mesma vem pedindo, a referida calçada estourou devido à canalização de bueiros, abriu um buraco colocando em risco a segurança dos transeuntes. _x000D_
 _x000D_
 4.	Solicito o conserto de buracos na Rua Caramuru em frente à Padaria e Mercado Mossman, Bairro Bela Vista._x000D_
 _x000D_
 5.	Conserto e manutenção da Rua Ottomar Scheineider no Bairro Floresta, pois a cada chuva entra agua nas residências._x000D_
 _x000D_
 6.	Troca de lâmpadas na Rua dos Cardeais, Bairro Campo Grande, a mesma encontra-se praticamente sem iluminação vários postes com as lâmpadas queimadas, também pede-se o conserto de buracos e mais sinalização quanto a velocidade.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2024/ped.providencias_168-2018_ver.lotario_seevald.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2024/ped.providencias_168-2018_ver.lotario_seevald.doc</t>
   </si>
   <si>
     <t>1-	Que o Poder Executivo Municipal providencie junto ao Setor competente, a limpeza da Rua Vidal de Negreiros em toda sua extensão, Bairro Centro._x000D_
 _x000D_
 2-	Da mesma forma pede-se a limpeza da Avenida Tiradentes, Bairro Floresta, pois a mesma encontra-se com entulhos nas calçadas.  _x000D_
 _x000D_
 3-	Conserto e ou operação tapa buracos na Rua Werno Theno Schaeffer, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2025/ped.providencias_169-2018_ver.carlos_bonne_salv_8gnPXXl.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2025/ped.providencias_169-2018_ver.carlos_bonne_salv_8gnPXXl.doc</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que providencie junto ao setor das Obras a limpeza de duas bocas de lobo na Rua André Rebouças, nº 111 Bairro Lyra, próximo às lojas “Taqui”. JUSTIFICATIVA: É possível que algumas raízes estejam obstruindo os canos, causando assim danos as bocas de lobo._x000D_
 2.	Conserto de buracos na Rua Eduardo Metz Bairro das Rosas, nº 40 e 316._x000D_
 3.	Pede-se o conserto da área de calçada no Posto do Centro. JUSTIFICATIVA: Na parte dos fundos onde dá acesso ao Setor de marcações, tem raízes de árvores e calçada solta, por se tratar de um lugar de alta circulação de pessoas e principalmente com mais idade e com dificuldade na mobilidade, pede-se uma atenção urgente._x000D_
 4.	Conserto de um buraco na Rua Farroupilha nº767, Bairro Centro (fotos em anexo).</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1-	Que o Executivo Municipal providencie junto ao Departamento de Trânsito o conserto/reposição do asfalto na Avenida Presidente Vargas, próximo ao Posto BR no Bairro Rincão dos Ilhéus. JUSTIFICATIVA: De acordo com motoristas o trajeto que antecede o quebra molas próximo ao Posto BR está em péssimas condições de trafegabilidade, o mesmo encontra-se com ondulações o que ocasiona a trepidação nos veículos quando acionados os freios, desta forma podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2027/ped.providencias_171-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2027/ped.providencias_171-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>1-	  Solicito o conserto de uma erosão na calçada da Rua Armendio Ferraz de Abreu nº 340, Bairro União. _x000D_
 2-	Solicito limpeza e melhorias na escadaria do Bairro Rincão dos Ilhéus, entre as Ruas Visconde de Cairu e Visconde de Mauá. JUSTIFICATIVA: Moradores reclamam que estão há muito tempo abandonados._x000D_
 3-	Reposição das tampas de boca de lobo e melhorias no calçamento em toda extensão das Ruas Afrânio e Rudi Beno Cruze no Bairro União. JUSTIFICATIVA: Moradores das referidas Ruas reclamam que estão abandonados._x000D_
 4-	Solicito conserto após obras da CORSAN:_x000D_
 - O conserto dos buracos no calçamento Rua Carlos Augusto Pires, Bairro Bela Vista;_x000D_
 - O fechamento do calçamento na Rua Avenida Bento Gonçalves, Bairro União;_x000D_
 - Fechamento do calçamento e desobstrução das calçadas na Rua Almendio Américo Ferreira, Bairro União o mesmo se encontra aberto há mais de 03 meses. _x000D_
 - Melhorias na Rua Werno Theno Schaeffer, Bairro Bela Vista. Após as obras da CORSAN a Rua ficou intransitável. _x000D_
  _x000D_
 5-	Lâmpada queimada na Avenida Bento Gonçalves nº164, Bairro Bela Vista._x000D_
 6-	Lâmpadas ligadas dia e noite, Rua Dona Amélia no Bairro Rincão Gaúcho._x000D_
 7-	Troca de lâmpada queimada na Rua Luís Pedro dos Reis nº45, Bairro Campo Grande. _x000D_
 8-	Solicito limpeza na Rua Erna Luisa Nabinger, Bairro Veneza. JUSTIFICATIVA: Tem uma área verde no final da referida Rua, e as pessoas estão utilizando como moradia, até barraco querem construir. _x000D_
 9-	Solicito a limpeza de uma área que fica localizada entre a Rua Rincão e a entrada da Rua Alecrim, Bairro Rincão dos Ilhéus. JUSTIFICATIVA: Moradores depositam lixo neste local e vândalos colocam fogo.  _x000D_
 10-	Retirada de restos de materiais utilizados para conserto de calçada na Rua Antônio Selivio Ermel, Bairro das Quintas. JUSTIFICATIVA: Após conserto feito pela equipe da Prefeitura foi deixado restos de matérias, os mesmos precisam ser recolhidos antes que os moradores deixem mais entulhos no local, são vários pontos ao longo da Rua, em alguns casos o entulho ocupa 1/3 da mesma._x000D_
 11-	Cobrar da CORSAN e da MGM, a reposição do asfalto na Avenida Walter Klein, Bairro União, próximo a Rua Presidente Lucena._x000D_
 12-	Solicito melhorias na Rua Arnaldo Fischer, Beco do Dedé e Beco Vicinal. Além de arrumar o escoamento de água nas laterais das vias, Bairro Campo Grande._x000D_
 13-	Solicito melhorias no calçamento da Rua Otto Bauermann, Bairro Lago Azul em vários pontos o calçamento afundou, além de prejudicar o trânsito ainda podendo causar acidentes._x000D_
 14-	Solicito calçamento/pavimentação da Rua Sezefredo Mates, Bairro Bela Vista. JUSTIFICATIVA: Pois faz parte do plano de governo “Poeira Zero”._x000D_
 15-	Solicito ao Departamento de Trânsito uma placa de “PARE”, a fim de evitar acidentes no cruzamento nas Ruas Adolfo Mates esquina com Guararapes, Bairro Centro._x000D_
 16-	 Solicito que o Poder Executivo entre em contato com a RGE Sul para troca de poste, na Rua Theodomiro Porto da Fonseca esquina com a Rua Hugo Metz (conforme foto em anexo)._x000D_
 17-	Solicito ao Poder Executivo que tome providencias em relação à desobstrução no passeio publico da Rua Edvino Rodrigues da Silva, Bairro Bela Vista (conforme fotos em anexo)._x000D_
 18-	Moradores solicitam limpeza de mato que fica ao lado da casa, na Rua Germano Dauernheimer, nº 49 Bairro União, conforme fotos os animais estão invadindo a casa._x000D_
 19-	Limpeza em área verde na Rua Leandro Trespach pertencente à Prefeitura. JUSTIFICATIVA: Nesse espaço o mato está tomando conta e para piorar um casal de usuário de drogas está utilizando o local como moradia (conforme fotos em anexo)._x000D_
 20-	Solicito que o proprietário seja notificado a fazer a limpeza deste terreno, na Rua São Francisco de Paula nº05 Bairro Campo Grande (conforme foto em anexo).</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2028/ped.providencias_172-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2028/ped.providencias_172-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>1- Solicito o conserto de erosão na calçada da Rua Bartolomeu de Gusmão nº 406, Bairro Rincão dos Ilhéus.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2029/ped.providencias_173-2018_ver.mauro_petry.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2029/ped.providencias_173-2018_ver.mauro_petry.doc</t>
   </si>
   <si>
     <t>1.  Que o Executivo providencie junto ao setor competente o asfaltamento nas seguintes Ruas: (PP Nº 017/2018)_x000D_
 •	Rua dos Cardeais;_x000D_
 •	Rua Uruguaiana;_x000D_
 •	Rua Idelfonso de Londres, no Bairro Campo Grande._x000D_
 _x000D_
                            2. Que o Executivo Municipal junto ao Setor competente providencie a colocação de placas com os nomes de Ruas e Bairros e as saídas do Município indicando para aos Municípios vizinhos. (PP Nº 095/2018 – ITEM 3). JUSTIFICATIVA: Desta forma evitar transtornos com paradas desnecessárias aos motoristas._x000D_
 _x000D_
                           3. Solicito ao Setor de Fiscalização que verifique e fiscalize os carros de som que fazem propagandas nas Ruas. JUSTIFICATIVA: De acordo com moradores, os mesmos circulam com o som bem acima do permitido, causando desconforto as pessoas acamadas e crianças. _x000D_
                          _x000D_
                          4. Conserto dos calçamentos nas Ruas Malaga no Loteamento União, na Rua Duque de Caxias e Rua Antônio João no Bairro Lyra e Bela Vista._x000D_
   _x000D_
                         5. Solicito também o calçamento ou o asfaltamento, da Rua Parobé, principalmente nas áreas mais povoadas.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2030/ped.providencias_174-2018_ver.diego_francisco.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2030/ped.providencias_174-2018_ver.diego_francisco.doc</t>
   </si>
   <si>
     <t>1-	  Solicito reparos/consertos no calçamento, após obras da CORSAN na Rua Werno Theno Schaeffer no bairro Bela Vista. (conforme fotos em anexo)._x000D_
 2-	Solicito reparos/consertos no calçamento da Rua Duque de Caxias esquina com a Rua Carlos Augusto Pires. (conforme fotos em anexo)._x000D_
 3-	Solicito o conserto e troca de lâmpadas:_x000D_
 - Rua Silmar Abílio de Moura Nº200, Bairro Colinas Verdes;_x000D_
 - Rua 13 de Maio Nº5390, Bairro Campo Grande;_x000D_
 4-	Conserto de uma erosão na Avenida Campo Grande Nº 1450._x000D_
 5-	Solicito que seja colocado um redutor de velocidade na Rua Novo Hamburgo esquina com a Rua São Luiz Gonzaga, Bairro Sol Nascente.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2031/ped.providencias_175-2018_ver.euclides_tisian.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2031/ped.providencias_175-2018_ver.euclides_tisian.doc</t>
   </si>
   <si>
     <t>1.	Conserto de várias erosões na Rua Sebaldo Júlio Dietrich Bairro Lago Azul. JUSTIFICATIVA: A referida rua encontra-se intransitável devido ao número de erosões, desta forma pede-se uma atenção à mesma. _x000D_
 2.	Conserto de várias erosões na Rua Rudy Benno Kruse Bairro União. JUSTIFICATIVA: Da mesma forma como no pedido acima, e por se tratar de estar à frente dos apartamentos novos e próximo ao Paradouro.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2032/ped.providencias_176-2018_ver.carlos_bonne_salv_6o3FPGN.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2032/ped.providencias_176-2018_ver.carlos_bonne_salv_6o3FPGN.doc</t>
   </si>
   <si>
     <t>1.	Solicito ao Poder Executivo que providencie junto ao setor das Obras o conserto de uma erosão na calçada do caminhódromo, próximo a Revenda de Automóveis do Penka na Avenida Brasil. _x000D_
 2.	Solicito também a poda das arvores em toda a extensão do caminhódromo, pois as mesmas estão dificultando a trafegabilidade dos munícipes</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda Modificativa/Aditiva/Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.docx</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA A EMENDA 005/2018 AO PROJETO DE LEI Nº 043/2018, QUE &amp;#8220;DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAR EMPRESÁRIO, SOCIEDADE EMPRESÁRIA, OU SOCIEDADE CIVIL DE QUE SEJA SÓCIO COMPANHEIRO, CÔNJUGE OU PARENTE DE PREFEITO, VICE-PREFEITO E VEREADORES</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1983/subemenda_-_veri__-_plc_004.2018.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1983/subemenda_-_veri__-_plc_004.2018.docx</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA A EMENDA SUBSTITUTIVA 018/2018 AO PROJETO DE LEI_x000D_
 COMPLEMENTAR Nº 004/2018 QUE “ALTERA EM PARTE O ANEXO V DA LEI COMPLEMENTAR_x000D_
 MUNICIPAL Nº 003, DE 07 DE AGOSTO DE 1995, PARA CRIAR FUNÇÕES GRATIFICADAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -5697,67 +5697,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1934/anteprojeto_de_lei_-_lotario_seevald_-_energia_solar.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1984/anteprojeto_de_lei_-_tubos_em_pead_-_geada_1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1950/emenda_012-2018_-_cepf_-__pl_071.2018_-_consel_GuZOrfy.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1951/emenda_013-2018_-_cepf_-__pl_070.2018_-_politi_D6VSqOW.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1956/emenda_-_cepf_-__pl_065.2018_-_estrutura_do_hospital.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1962/emenda_-_marcia_carlos_diego_veri_django_-_loa_WZIRV5A.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1963/emenda_substitutiva_no_016_ao_plc_04.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1964/emenda_017_a_loa_-_pl_075.2018_-_marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1965/emenda_018-2018_ap_plc_04.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1966/emenda_-_saci_gringo_geada_e_dudu_-_loa_2019_-_GvHqSMN.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1986/emenda_ao_pl_084_cme_1.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1985/emenda_-_diego_-__pl_091.2018_-_contribuicao_d_utBXflA.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1955/emenda_a_lei_organica_-_art._11_e_art._35.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_040_gringo_-_seguranca_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_041-2018-geada.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_042-2018-geada.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_043_geada_-_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_044_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_045_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_046_geada_-_inscricao_on-line_semec.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_047_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_048_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_049_ver._mauro_petry__-2018.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_050_diego_-_concurso_de_natal.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_051_carlos_bonne__-2018.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_053_geada_-_rolo_compactador.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_55_geada_-_maquina_de_compactar_o_so_JDHSRtB.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1894/pl_065-2018.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1930/pl_070-2018.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1931/pl_071-2018.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1933/pl_073-2018_-_cacambas_-_geada.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1936/projeto__de_lei_-_proibe_a_distribuicao_e_a_ve_sAcGeOQ.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1952/pl_75-2018.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1953/pl_076-2018.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1954/pl_077-2018.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1958/pl_079-2018_-_cartao_de_vacinacao_e_cartao_do__igocd2q.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1959/pl_080-2018.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1960/pl_081-2018.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1961/pl_082-2018i_-_saci_-__cria_o_programa_doe_ou__wirCS3a.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1967/pl_083-2018.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1968/pl_-_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1969/pl_iptu.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1970/projeto__de_lei_-_nivelamento_das_vias_-_diego.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1971/pl_prof_temporario.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1972/pl_gestao_autonoma.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1973/pl_plano_de_carreira.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1974/pl_iluminacao.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1975/pl_melhorias.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1976/pl_semana_diabetes_1.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1979/pl_094-2018.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1980/pl_095-2018.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1981/pl_096-2018_bmrs.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1935/plc_004-2018.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1987/pl_097-2018_psicologos.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.png" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.png" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2004/pi_072-2018_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2005/pi_074-2018_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2006/pi_075-2018_ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2007/pi_077-2018_ver._lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2009/pi_079-2018_ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2010/pi_081-2018_ver._veridiana_monteiro.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.png" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.png" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.png" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.png" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.png" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.png" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.png" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.png" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.png" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1937/ped.providencias_140-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1938/ped.providencias_141-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1939/ped.providencias_142-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1940/ped.providencias_143-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1941/ped.providencias_143-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1942/ped.providencias_145-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1943/ped.providencias_146-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1944/ped.providencias_147-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1946/ped.providencias_149-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1948/ped.providencias_151-2018_ver.dudu.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1949/ped.providencias_152-2018_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2011/ped.providencias_155-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2012/ped.providencias_156-2018_ver.dudu.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2013/ped.providencias_157-2018_ver.veridiana_monteiro.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2014/ped.providencias_158-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2015/ped.providencias_159-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2016/ped.providencias_160-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2017/ped.providencias_161-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2018/ped.providencias_162-2018_ver.geada.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2019/ped.providencias_163-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2022/ped.providencias_166-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2023/ped.providencias_167-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2024/ped.providencias_168-2018_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2025/ped.providencias_169-2018_ver.carlos_bonne_salv_8gnPXXl.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2027/ped.providencias_171-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2028/ped.providencias_172-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2029/ped.providencias_173-2018_ver.mauro_petry.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2030/ped.providencias_174-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2031/ped.providencias_175-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2032/ped.providencias_176-2018_ver.carlos_bonne_salv_6o3FPGN.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1983/subemenda_-_veri__-_plc_004.2018.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1934/anteprojeto_de_lei_-_lotario_seevald_-_energia_solar.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1984/anteprojeto_de_lei_-_tubos_em_pead_-_geada_1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1950/emenda_012-2018_-_cepf_-__pl_071.2018_-_consel_GuZOrfy.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1951/emenda_013-2018_-_cepf_-__pl_070.2018_-_politi_D6VSqOW.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1956/emenda_-_cepf_-__pl_065.2018_-_estrutura_do_hospital.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1962/emenda_-_marcia_carlos_diego_veri_django_-_loa_WZIRV5A.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1963/emenda_substitutiva_no_016_ao_plc_04.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1964/emenda_017_a_loa_-_pl_075.2018_-_marcia_ribeiro.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1965/emenda_018-2018_ap_plc_04.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1966/emenda_-_saci_gringo_geada_e_dudu_-_loa_2019_-_GvHqSMN.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1986/emenda_ao_pl_084_cme_1.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1985/emenda_-_diego_-__pl_091.2018_-_contribuicao_d_utBXflA.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1955/emenda_a_lei_organica_-_art._11_e_art._35.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1989/indicacao_040_gringo_-_seguranca_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1990/indicacao_041-2018-geada.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1991/indicacao_042-2018-geada.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1992/indicacao_043_geada_-_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1993/indicacao_044_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1994/indicacao_045_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1995/indicacao_046_geada_-_inscricao_on-line_semec.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1996/indicacao_047_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1997/indicacao_048_ver._dudu__-2018.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1998/indicacao_049_ver._mauro_petry__-2018.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1999/indicacao_050_diego_-_concurso_de_natal.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao_051_carlos_bonne__-2018.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao_053_geada_-_rolo_compactador.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2003/indicacao_55_geada_-_maquina_de_compactar_o_so_JDHSRtB.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1894/pl_065-2018.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1930/pl_070-2018.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1931/pl_071-2018.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1933/pl_073-2018_-_cacambas_-_geada.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1936/projeto__de_lei_-_proibe_a_distribuicao_e_a_ve_sAcGeOQ.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1952/pl_75-2018.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1953/pl_076-2018.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1954/pl_077-2018.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1958/pl_079-2018_-_cartao_de_vacinacao_e_cartao_do__igocd2q.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1959/pl_080-2018.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1960/pl_081-2018.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1961/pl_082-2018i_-_saci_-__cria_o_programa_doe_ou__wirCS3a.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1967/pl_083-2018.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1968/pl_-_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1969/pl_iptu.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1970/projeto__de_lei_-_nivelamento_das_vias_-_diego.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1971/pl_prof_temporario.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1972/pl_gestao_autonoma.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1973/pl_plano_de_carreira.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1974/pl_iluminacao.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1975/pl_melhorias.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1976/pl_semana_diabetes_1.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1979/pl_094-2018.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1980/pl_095-2018.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1981/pl_096-2018_bmrs.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1935/plc_004-2018.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1987/pl_097-2018_psicologos.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.png" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.png" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2004/pi_072-2018_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2005/pi_074-2018_ver._diego_francisco.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2006/pi_075-2018_ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2007/pi_077-2018_ver._lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2009/pi_079-2018_ver._carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2010/pi_081-2018_ver._veridiana_monteiro.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.png" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.png" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.png" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.png" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.png" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.png" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.png" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.png" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.png" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1937/ped.providencias_140-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1938/ped.providencias_141-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1939/ped.providencias_142-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1940/ped.providencias_143-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1941/ped.providencias_143-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1942/ped.providencias_145-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1943/ped.providencias_146-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1944/ped.providencias_147-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1946/ped.providencias_149-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1948/ped.providencias_151-2018_ver.dudu.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1949/ped.providencias_152-2018_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2011/ped.providencias_155-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2012/ped.providencias_156-2018_ver.dudu.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2013/ped.providencias_157-2018_ver.veridiana_monteiro.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2014/ped.providencias_158-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2015/ped.providencias_159-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2016/ped.providencias_160-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2017/ped.providencias_161-2018_ver.carlos_bonne.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2018/ped.providencias_162-2018_ver.geada.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2019/ped.providencias_163-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2022/ped.providencias_166-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2023/ped.providencias_167-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2024/ped.providencias_168-2018_ver.lotario_seevald.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2025/ped.providencias_169-2018_ver.carlos_bonne_salv_8gnPXXl.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2027/ped.providencias_171-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2028/ped.providencias_172-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2029/ped.providencias_173-2018_ver.mauro_petry.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2030/ped.providencias_174-2018_ver.diego_francisco.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2031/ped.providencias_175-2018_ver.euclides_tisian.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/2032/ped.providencias_176-2018_ver.carlos_bonne_salv_6o3FPGN.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/sapl/public/materialegislativa/2018/1983/subemenda_-_veri__-_plc_004.2018.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>