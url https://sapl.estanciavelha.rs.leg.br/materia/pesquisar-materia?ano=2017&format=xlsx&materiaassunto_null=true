--- v0 (2026-02-09)
+++ v1 (2026-04-17)
@@ -54,2719 +54,2719 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante-Projeto</t>
   </si>
   <si>
     <t>Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1 DA LEI 1968 DE 17/02/2014, DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVAS ATRIBUIÇÕES AO CARGO DE RECEPCIONISTA VINCULADOS À SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASA DE PASSAGEM E ABRIGO AO IDOSO E AO DESAMPARADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.doc</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE DESPORTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo ), Sérgio Werle</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR LICITAÇÃO PARA FIRMAR PARCERIA COM EMPRESAS PRIVADAS VISANDO A COLOCAÇÃO DE PLACAS DE NOMENCLATURA NAS VIAS PÚBLICAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sérgio Werle</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE	REGRAS	PARA REALIZAÇÃO DE PODAS DE ÁRVORES E SEU REAPROVEITAMENTO NO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE QUADRAS DE TÊNIS PARA DESENVOLVER UM PROGRAMA DA PRÁTICA DESSA MODALIDADE NO MUNICÍPIO DE ESTÃNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Valdeci de Vargas</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA A COORDENADORIA MUNICIPAL DE POLÍTICAS PARA AS MULHERES, NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ASSEGURA A DENOMINAÇÃO &amp;#8220;POLÍCIA MUNICIPAL DE ESTÂNCIA VELHA&amp;#8221; À CORPORAÇÃO GUARDA CIVIL DO MUNICÍPIO DE ESTÂNCIA VELHA &amp;#8211; RS. </t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Carlos Bonne</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE UNIDADES (GUARITAS) PARA OS ÓRGÃOS DE SEGURANÇA PÚBLICA NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTO NO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), PARA O CONTRIBUINTE QUE PROCEDER A TRANSFERÊNCIA DE REGISTRO DE VEÍCULO AUTOMOTOR PARA O MUNICÍPIO DE ESTÂNCIA VELHA E EFETUAR O RECOLHIMENTO DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE VEÍCULOS AUTOMOTORES NO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;. </t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>EAMS</t>
   </si>
   <si>
     <t>Emenda Aditiva/modificativa/supressiva</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS ÀS EMPRESAS QUE SE INSTALEM NO MUNICÍPIO, OU NELE AMPLIEM AS RESPECTIVAS ATIVIDADES, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>Sérgio Werle, Euclides Tisian ( Gringo ), Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A DISPONIBILIZAÇÃO DE SERVIÇOS HOSPITALARES AO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>Diego Francisco, Carlos Bonne, Euclides Tisian ( Gringo ), Marcia Ribeiro, Sérgio Werle, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS ATLETAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE APRESENTAÇÃO DE CANTORES, INSTRUMENTISTAS, BANDAS OU CONJUNTOS MUSICAIS LOCAIS NA ABERTURA DOS SHOWS OU EVENTOS MUSICAIS FINANCIADOS POR RECURSOS PÚBLICOS</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS AO ARTIGO 2º DA LEI MUNICIPAL Nº 1.985, DE 25 DE ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DE MATERIAL INFORMATIVO SOBRE OS SERVIÇOS DE SAÚDE PRESTADOS PELA REDE MUNICIPAL, DENOMINADO GUIA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR 002/2017, QUE "ALTERA O ANEXO I, DA LEI COMPLEMENTAR 003, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA ACRESCENTAR QUATRO (04) CARGOS DE ASSISTENTE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 032/2017, QUE &amp;#8220;DISPÕE SOBRE A PUBLICAÇÃO DE MATERIAL INFORMATIVO SOBRE OS SERVIÇOS DE SAÚDE PRESTADOS PELA REDE MUNICIPAL, DENOMINADO GUIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI 036/2017, QUE "DÁ NOVA REDAÇÃO AO § 2 DO ART. 3, DA LEI MUNICIPAL N 1724, DE 19 DE SETEMBRO DE 2011 QUE "DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE DESLOCAMENTO DE SERVIDORES E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS", DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA DO PL 011/2017, QUE "DISPÕE SOBRE A RESERVA DE TRINTA POR CENTO DAS VAGAS NAS CRECHES MUNICIPAIS DA CIDADE DE ESTÂNCIA VELHA, PARA A MATRÍCULA DE CRIANÇAS QUE TÊM DOMICÍLIO NO ENTORNO ONDE ESTÁ LOCALIZADO O PRÉDIO DA CRECHE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMANÊNCIA DE SÍMBOLOS RELIGIOSOS E SUAS RESPECTIVAS LEITURAS NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci ), Sérgio Werle, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 29, § 1º, DA LEI ORGÂNICA DO MUNICÍPIO DE ESTÂNCIA VELHA RS</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Veridiana Monteiro, Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À RÁDIO GAÚCHA PELO ANIVERSÁRIO DE 90 ANOS</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PINTOR DOUGLAS LUIZ SATURNO</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu ), Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), Lotário Seevald ( Saci ), Marcia Ribeiro, Sérgio Werle, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO POLICIAL MIRIM</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À SOCIEDADE DE CANTO LYRA</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À REFORMA TRABALHISTA E DA PREVIDÊNCIA</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Diego Francisco, Carlos Bonne, Marcia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO MÚSICO THOMAS HARY MACHADO DA SILVA</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PL 3722</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PISO NACIONAL DOS CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>Diego Francisco</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO JORNAL RS</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À CRIAÇÃO DA SEGUNDA PROMOTORIA DE JUSTIÇA DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS GUARDAS MUNICIPAIS DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PELA RECUPERAÇÃO DAS PERDAS DA LEI KANDIR</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>Carlos Bonne, Diego Francisco, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Marcia Ribeiro, Sérgio Werle, Valdeci de Vargas, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELO CINQUENTENÁRIO DO GRUPO ESCOTEIRO JEAN DE LÉRY</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO TENENTE DA RESERVA DA BRIGADA MILITAR, CARLOS AIMAR ROCKEMBACH</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO PELA DEDICAÇÃO À SEGURANÇA PÚBLICA, BEM COMO À FORMA COMO O 1º TENENTE CARLOS AIMAR ROCKEMBACH E OS SOLDADOS JOCIMAR JORGE NICOLODI E VALTER DOS SANTOS COSTA, INTEGRANTES DA BRIGADA MILITAR</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES A LIGA FEMININA DE COMBATE AO CÂNCER DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA DECISÃO JUDICIAL 1006566-69.2017.4.01.3400, QUE SUSPENDE PARCIALMENTE A PORTARIA Nº 2.488 DE 2011, QUANTO AO QUE PERMITE O ENFERMEIRO SOLICITAR EXAMES DETERMINADOS EM PROTOCOLOS</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA O CTG GAUDÉRIOS DA SAUDADE E CTG MOURÃO DA ESTÂNCIA DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO SOLICITAR AOS DEPUTADOS E SENADORES DA BANCADA GAÚCHA, AO MINISTÉRIO DAS CIDADES, A SECRETARIA ESTADUAL DE MEIO AMBIENTE DO RGS</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À SEPEV-SERVIÇO PROMOCIONAL DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE CALÇADAS, GARANTINDO SUA DESTINAÇÃO PRIORITÁRIA PARA A CIRCULAÇÃO DE PESSOAS E A CONVIVÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS SUPLENTES DE VEREADORES DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO ESTRUTURAR A REDE DE ATENÇÃO PRIMÁRIA DE SAÚDE DO MUNICÍPIO, DAR PUBLICIDADE DA SUA ORGANIZAÇÃO E FUNCIONAMENTO, IMPLANTAR O PRINCÍPIO DO ACOLHIMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE ENGENHEIRO CIVIL, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS CONSTANTES DA LEI MUNICIPAL N. 880/2003, DE 31 DE DEZEMBRO DE 2003 QUE "ATUALIZA E CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA BÁSICA DOS SERVIÇOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ À VIA DE ACESSO AO PARQUE INDUSTRIAL E TECNOLÓGICO, NO BAIRRO LAGO AZUL, O NOME DE RUA LUIZ TISIAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE PAGAMENTO DO SUBSÍDIO DOS VEREADORES E SUPLENTES DE VEREADORES</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24 HORAS NAS AGÊNCIAS BANCÁRIAS PÚBLICAS E PRIVADAS E NAS COOPERATIVAS DE CRÉDITO DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.985, DE 25 DE ABRIL DE 2014 QUE ALTERA E CONSOLIDA A LEI MUNICIPAL Nº 1.392, DE 30 DE DEZEMBRO DE 2008, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO E COM AGENTES DE INTEGRAÇÃO PÚBLICOS E PRIVADOS OBJETIVANDO A REALIZAÇÃO DE ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INCLUSÃO DE ALIMENTOS ORGÂNICOS NA ALIMENTAÇÃO ESCOLAR NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE TRINTA POR CENTO DAS VAGAS NAS CRECHES MUNICIPAIS DA CIDADE DE ESTÂNCIA VELHA, PARA A MATRÍCULA DE CRIANÇAS QUE TÊM DOMICÍLIO NO ENTORNO ONDE ESTÁ LOCALIZADO O PRÉDIO DA CRECHE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>MODIFICA DOTAÇÃO ORÇAMENTÁRIA APROVADA PELA LEI Nº 2.191/2016E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.docx</t>
   </si>
   <si>
     <t>OBRIGA O PODER LEGISLATIVO A FAZER A DEVOLUÇÃO MENSAL DO SALDO DE CAIXA E BANCO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O CERTIFICADO &amp;#8220;SELO ESCOLA VERDE&amp;#8221; NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 28 E 33 DA LEI MUNICIPAL Nº 1753, DE 26 DE DEZEMBRO DE 2011, QUE &amp;#8220;ESTABELECE O PLANO DE CARREIRA DOS MEMBROS DO MAGISTÉRIO PÚBLICO MUNICIPAL DO MUNICÍPIO DE ESTÂNCIA VELHA, CRIA O RESPECTIVO QUADRO DE CARGOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, COM REDAÇÃO DADA PELA LEI MUNICIPAL Nº 1865, DE 23 DE JANEIRO DE 2013 </t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL, MÉDICO &amp;#8211; CLÍNICO GERAL, POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE MÉDICO PSIQUIATRA ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE DOS VENCIMENTOS E SALÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DA PREFEITA MUNICIPAL, VICE-PREFEITO MUNICIPAL E VENCIMENTOS DOS SECRETÁRIOS MUNICIPAIS DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ENFRENTAMENTO AO ABUSO E EXPLORAÇÃO SEXUAL INFANTO-JUVENIL NO ÂMBITO DA CIDADE DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFESSOR DE EDUCAÇÃO INFANTIL (40H), PROFESSOR DE ANOS INICIAIS (20H), PROFESSORES DE HISTÓRIA, CIÊNCIAS, EDUCAÇÃO FÍSICA, MATEMÁTICA, GEOGRAFIA, LÍNGUA ESTRANGEIRA, LÍNGUA PORTUGUESA (20H), ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO "ADOTE UMA LIXEIRA" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE PISO PAVS NA PAVIMENTAÇÃO DE RUAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINA QUE HOSPITAIS, UNIDADES BÁSICAS DE SAÚDE (UBS) E DEMAIS UNIDADES DE SAÚDE, SITUADOS NO MUNICÍPIO DE ESTÂNCIA VELHA, DE EXPOR EM LOCAL QUE SEJA VISÍVEL PARA OS PACIENTES A LISTA DE MÉDICOS, MÉDICOS PLANTONISTAS E DE QUEM SEJA RESPONSÁVEL PELO PLANTÃO</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE OFICIAL E PORTAL DA TRANSPARÊNCIA DA PREFEITURA, REFERENTES ÀS INFORMAÇÕES SOBRE A APLICAÇÃO DE RECURSOS DERIVADOS DE MULTAS DE TRÂNSITO NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTIVO URBANO, QUE CONSISTE NO PLANTIO DE HORTALIÇAS, FRUTAS E OUTROS ALIMENTOS, PLANTAS MEDICINAIS, ORNAMENTAIS E PARA A CRIAÇÃO DE MUDAS, MEDIANTE O APROVEITAMENTO DE TERRENOS DOMINIAIS OCIOSOS DO MUNICÍPIO E DE TERRENOS PARTICULARES OCIOSOS CEDIDOS TEMPORARIAMENTE POR SEUS PROPRIETÁRIOS</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFESSOR DE EDUCAÇÃO INFANTIL (40H), PROFESSOR DE ANOS INICIAIS (20H), PROFESSORES DE HISTÓRIA, CIÊNCIAS, EDUCAÇÃO FÍSICA, MATEMÁTICA, GEOGRAFIA, LÍNGUA ESTRANGEIRA, LÍNGUA PORTUGUESA (20H), ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.docx</t>
   </si>
   <si>
     <t>ACRESCENTA O § 1º AO ART. 7º, DA LEI MUNICIPAL Nº 1.724, DE 19 DE SETEMBRO  DE 2011, DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE DISPOSITIVO CHAMADO DE &amp;#8220;BOCA DE LOBO INTELIGENTE&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.docx</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DISPONIBILIZAÇÃO DE BENS E SERVIÇOS À BRIGADA MILITAR DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO ANIMAL - COMPAN - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Sérgio Werle, Diego Francisco, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.docx</t>
   </si>
   <si>
     <t>DEFINE A CONDUTA DE MAUS TRATOS PRATICADA CONTRA OS ANIMAIS E ESTABELECE PUNIÇÃO</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ART. 3º, DA LEI MUNICIPAL Nº 1.724, DE 19 DE SETEMBRO DE 2011 QUE &amp;#8220;DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE DESLOCAMENTO DE SERVIDORES E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE ARBORIZAÇÃO URBANA NO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE EMPRESAS CONDENADAS EM PROCESSOS CRIMINAIS DE PARTICIPAREM DE LICITAÇÕES OU CELEBRAREM CONTRATOS ADMINISTRATIVOS DE OBRAS, SERVIÇOS, COMPRAS, ALIENAÇÕES E LOCAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.docx</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO A SEMANA DE PROTEÇÃO AOS ANIMAIS</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO DE INSTITUIR ESTACIONAMENTO OBLIQUO E PARALELO NAS VIAS DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VANTAGENS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE OS DEPÓSITOS DE PNEUS NOVOS OU USADOS, FERROS-VELHOS E AFINS, UTILIZAREM SISTEMAS DE COBERTURA PARA EVITAR ACÚMULO DE ÁGUA QUE SE TORNA FOCO GERADOR DO MOSQUITO &amp;#8220;AEDES AEGYPTI&amp;#8221;, TRANSMISSOR DA DENGUE</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ART. 3º, DA LEI MUNICIPAL Nº 1.724, DE 19 DE SETEMBRO DE 2011 QUE &amp;#8220;DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE DESLOCAMENTO DE SERVIDORES E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, DO MUNICÍPIO DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.doc</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.docx</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO &amp;#8220;CÂMARA MIRIM&amp;#8221; NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE DELCIO MAURER E DE REJANE MAURER, E UNIFICÁ-LA A ÁREA INSTITUCIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DAER &amp;#8211; DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA BAIRRO SAUDÁVEL NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 8º, E ART. 11 DA LEI MUNICIPAL Nº 2.184, DE 17 DE OUTUBRO DE 2016 QUE &amp;#8220;CRIA A POLÍTICA MUNICIPAL DE ANTIPICHAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE DISPOSITIVO ELETRÔNICO DE RECLAMAÇÃO DO CONSUMIDOR ESTANCIENSE, ATRAVÉS DE APLICATIVO ELETRÔNICO</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A OBTENÇÃO DE RECURSOS JUNTO AO DAER/RS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DISPONIBILIZAÇÃO DE SERVIÇOS HOSPITALARES AO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APLICAÇÃO DE MULTA AO CIDADÃO QUE FOR FLAGRADO JOGANDO LIXO NOS LOGRADOUROS PÚBLICOS</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE APRESENTAÇÃO DE CANTORES, INSTRUMENTISTAS, BANDAS OU CONJUNTOS MUSICAIS LOCAIS NA ABERTURA DOS SHOWS OU EVENTOS MUSICAIS FINANCIADOS POR RECURSOS PÚBLICOS</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI Nº 1.657, DE 17 DE JANEIRO DE 2011, QUE &amp;#8220;APROVA O CALENDÁRIO DE EVENTOS CULTURAIS E TURÍSTICOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º, DA LEI MUNICIPAL Nº 034, DE 27 DE JUNHO DE 1994, QUE &amp;#8220;DISPÕE SOBRE A INSTALAÇÃO DE PORTAS DE SEGURANÇA NAS AGÊNCIAS BANCÁRIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O PROCESSO DE TRANSIÇÃO ENTRE GOVERNOS</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE LOTES SITUADOS NO EVETEC - ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO ENGº JOSÉ PORTELLA NUNES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.doc</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA E ATUALIZADA LEI MUNICIPAL Nº 1738, DE 01 DE DEZEMBRO DE 2011, QUE &amp;#8220;DISPÕE SOBRE O REAPARELHAMENTO DA PROCURADORIA GERAL DO MUNICÍPIO, TREINAMENTO DE SEUS MEMBROS E OS HONORÁRIOS ADVOCATÍCIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.doc</t>
   </si>
   <si>
     <t>ATUALIZA A LEI Nº. 1821, DE 15 DE OUTUBRO DE 2012 QUE &amp;#8220;ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; PARA SUPRIMIR TRECHO DE VIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ATIVA IDADE, DESTINADO A ESTIMULAR A INSERÇÃO DOS IDOSOS NO MERCADO DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSOLIDAÇÃO DA LEGISLAÇÃO MUNICIPAL SOBRE AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS OU COM MOBILIDADE REDUZIDA</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE TURISMO EDUCATIVO PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO VALOR DE R$1.000.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA BEST SHAPE BAGS EIRELI- EPP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.doc</t>
   </si>
   <si>
     <t>RATIFICA CONTRATO DE ADESÃO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE ESTÂNCIA VELHA NA CONDIÇÃO DE INTEGRANTE DO CONSÓRCIO PÚBLICO DA ASSOCIAÇÃO DOS MUNICÍPIO DO VALE DO RIO DOS SINOS- CP-SINOS</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AO CONSEPRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.doc</t>
   </si>
   <si>
     <t>DEFINE A OBRIGAÇÃO PECUNIÁRIA DE PEQUENO VALOR DE QUE TRATA O § 3º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃOAO ART. 2º E ART. 3º, DA LEI MUNICIPAL Nº 2.226, DE 24 DE MAIO DE 2017, QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS CONCESSIONÁRIAS QUE FORNECEM ENERGIA ELÉTRICA, TELEFONIA FIXA, BANDA LARGA, TELEVISÃO A CABO OU OUTRO SERVIÇO, POR MEIO DE REDE AÉREA A RETIRAR POSTES E FIAÇÃO EXCEDENTE SEM USO QUE TENHAM INSTALADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO II, DO ART.  3º, DA LEI MUNICIPAL Nº 2.221, DE 20 DE ABRIL DE 2017, QUE &amp;#8220;DEFINE A CONDUTA DE MAUS TRATOS PRATICADA CONTRA OS ANIMAIS E ESTABELECE PUNIÇÃO</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À EMENTA, ART.  1º E SEU PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 2.202, DE 20 DE FEVEREIRO DE 2017, QUE &amp;#8220;DÁ À VIA DE ACESSO AO PARQUE INDUSTRIAL E TECNOLÓGICO ENGENHEIRO JOSÉ PORTELLA NUNES, NO BAIRRO LAGO AZUL, O NOME DE RUA LUIZ TISIAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DA CONTRATAÇÃO DE PESSOAS JURÍDICAS RELACIONADAS A DETENTORES DE CARGOS ELETIVOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS ÀS EMPRESAS QUE SE INSTALEM 	NO MUNICÍPIO, OU NELE AMPLIEM AS RESPECTIVAS ATIVIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO &amp;#8220;PROGRAMA VIZINHANÇA SOLIDÁRIA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>GG</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$10.800,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O RECEBIMENTO DE PRESTAÇÕES DE CONTAS REFERENTES AO EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A LEI MUNICIPAL Nº 768/2002 QUE &amp;#8220;ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, PARA ESTABELECER O CADASTRO FISCAL ESPECIAL PARA REGISTRO DE PESSOAS FÍSICAS E JURÍDICAS QUE POSSUEM ENDEREÇO SOMENTE PARA FINS DE CORRESPONDÊNCIA " </t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº. 1821, DE 15 DE OUTUBRO DE 2012 QUE &amp;#8220;ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS, PARA TRANSFORMAR TRECHO E INCLUIR ZONA&amp;#8221;</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 2.253, DE 13 DE JULHO DE 2017, QUE &amp;QUOT;DISPÕE_x000D_
 _x000D_
 SOBRE A CONCESSÃO DE INCENTIVOS ÀS EMPRESAS QUE SE INSTALEM_x000D_
 _x000D_
 NO MUNICÍPIO, OU NELE AMPLIEM AS RESPECTIVAS ATIVIDADES, E DÁ_x000D_
 _x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;,</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A DEIXAR DE APLICAR SANÇÕES E_x000D_
 DETERMINAR MEDIDAS DE COMPENSAÇÃO EM RAZÃO DE EDIFICAÇÃO_x000D_
 ERGUIDA EM DESCONFORMIDADE COM O DISPOSTO NA LEGISLAÇÃO_x000D_
 MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;,</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO CAPUT E DO INCISO II DO ART. 133-A E_x000D_
 ACRESCENTA O § 4º AO ART. 133-A DA LEI MUNICIPAL Nº 1.041, DE 05 DE_x000D_
 ABRIL DE 1990, QUE &amp;QUOT;INSTITUI O REGIME JURÍDICO ÚNICO DOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;QUOT;, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO GAÚCHA ESTANCIENSE &amp;#8211; AGE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOVA REDAÇÃO AO ART. 13 DA LEI MUNICIPAL Nº 1.590, DE 16 DE SETEMBRO DE 2010&amp;#8221;</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE REGRAS GERAIS PARA A DOAÇÃO DE BENS MÓVEIS AO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A REALIZAÇÃO DO RODEIO ARTÍSTICO GAÚCHO E DA 11ª FESTA CAMPEIRA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.985, DE 25 DE ABRIL DE 2014, QUE &amp;#8220;ALTERA E CONSOLIDA LEI MUNICIPAL Nº 1.392, DE 30 DE DEZEMBRO DE 2008, QUE &amp;#8220;AUTORIZA FIRMAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO E COM AGENTES DE INTEGRAÇÃO PÚBLICOS E PRIVADOS OBJETIVANDO A REALIZAÇÃO DE ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA STILU&amp;#180;S TÊXTIL LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;TORNA OBRIGATÓRIO O CURSO DE PREVENÇÃO DE ACIDENTES E PRIMEIROS SOCORROS EM TODAS AS CRECHES E/OU ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL PÚBLICAS E PRIVADAS EM TODO O TERRITÓRIO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE O PROJETO &amp;#8220;SEJA LEGAL, GRAFITE!&amp;#8221;.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A CAMPANHA &amp;#8220;MENOS SAL, MENOS PRESSÃO, MAIS VIDA&amp;#8221;, DE ALERTA SOBRE OS RISCOS DO CONSUMO EXCESSIVO DE SAL&amp;#8221;.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO DE INCENTIVO EMPRESARIAL PARA IMPLANTAÇÃO DE HOTÉIS, FLATS, POUSADAS, PARQUES TEMÁTICOS E AFINS NO MUNICÍPIO, COM INTUITO DE ESTIMULAR A GERAÇÃO DO EMPREGO E RENDA, E AUMENTAR A EFETIVIDADE DA CADEIA PRODUTIVA E DE SERVIÇOS NO ÂMBITO MUNICIPAL&amp;#8221;</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.doc</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 768, DE 27 DE DEZEMBRO DE 2002, QUE &amp;#8220;ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER LEGISLATIVO MUNICIPAL A DOAR BENS MÓVEIS PARA O PODER EXECUTIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A APROVAÇÃO DO LOTEAMENTO POPULAR COOPERSOL, PELA MODALIDADE DE REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE ESPECÍFICO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O RECEBIMENTO DE RECEITAS E TRIBUTOS PELO MUNICÍPIO DE ESTÂNCIA VELHA ATRAVÉS DE CARTÃO DE DÉBITO OU CRÉDITO&amp;#8221;.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DA SEMANA DO EMPREENDEDORISMO NO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I, DA LEI Nº 1.657, DE 17 DE JANEIRO DE 2011, QUE &amp;#8220;APROVA O CALENDÁRIO DE EVENTOS CULTURAIS E TURÍSTICOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PLANO MUNICIPAL DO ARTESANATO ESTANCIENSE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DA CONCILIAÇÃO PRÉ-PROCESSUAL DA DÍVIDA ATIVA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA  ICL BENEFICIAMENTO DE COUROS LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA CONFORTO ARTEFATOS DE COURO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA DE GESTÃO AUTÔNOMA DAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 880, DE 31 DE DEZEMBRO DE 2003, PARA CRIAR O DEPARTAMENTO DE VIGILÂNCIA EM SAÚDE E SEUS SETORES, VINCULADOS À SECRETARIA MUNICIPAL DA SAÚDE, ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 270, DE 05 DE JUNHO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 1.779, DE 19 DE MARÇO DE 2012, QUE &amp;#8220;CRIA O FUNDO MUNICIPAL DE REEQUIPAMENTO E MANUTENÇÃO DO CORPO DE BOMBEIROS &amp;#8211; FUNREBOM E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A  DESAFETAÇÃO DE BEM PÚBLICO DE USO ESPECIAL E A RESPECTIVA AFETAÇÃO COMO BEM PÚBLICO DOMINICAL, COM SUBSEQUENTE DOAÇÃO À CÂMARA MUNICIPAL DE VEREADORES,  E DÁ OUTRA PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DE SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELÉTRICA E DE ILUMINAÇÃO PÚBLICA, DE PROPRIEDADE DA CONCESSSIONÁRIA DE ENERGIA ELÉTRICA QUE OS UTILIZA&amp;#8221;</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A APROVAÇÃO DA REGULARIZAÇÃO FUNDIÁRIA DO NÚCLEO URBANO INFORMAL CONSOLIDADO, QUE É OCUPADO POR COOPERATIVADOS DA COOPERATIVA HABITACIONAL PARQUE LAGO AZUL COOPERLAGA LTDA, PELA MODALIDADE REURB-E, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;, </t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.doc</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE INCENTIVO FISCAL PARA A REALIZAÇÃO DE PROJETOS CULTURAIS NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA, EDÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 880, DE 31 DE DEZEMBRO DE 2003, E CRIA O DEPARTAMENTO DE VIGILÂNCIA EM SAÚDE E SEUS SETORES, VINCULADOS À SECRETARIA MUNICIPAL DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.doc</t>
   </si>
   <si>
     <t>"REVOGA A LEI MUNICIPAL Nº 2.176, DE 15 DE AGOSTO DE 2016, QUE "DISPÕE SOBRE LOTEAMENTOS NO MUNICÍPIO DE ESTÂNCIA VELHA RS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO CORPO DE BOMBEIROS COMUNITÁRIOS DE ESTANCIA VELHA,  E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.doc</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 75.000,00, COM BASE EM RECURSOS PROVENIENTES DO PROGRAMA CRIANÇA FELIZ, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A DESTINAÇÃO DE RECURSOS PARA A CONCESSÃO DE PREMIAÇÕES EM COMPETIÇÕES ESPORTIVAS&amp;#8221;</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS OU ESTACIONADOS EM SITUAÇÃO QUE CARACTERIZE SEU ABANDONO&amp;#8221;.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA MUNICIPAL DE APOIO AO PRODUTOR RURAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O PROGRAMA MUNICIPAL &amp;#8220;ADOTE UMA ESCOLA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DIVULGAÇÃO DE LISTA INFORMANDO A RELAÇÃO DE PACIENTES QUE AGUARDAM PELA REALIZAÇÃO DE CONSULTAS COM ESPECIALISTAS, EXAMES OU CIRURGIAS EM ESTABELECIMENTOS DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE ESTÂNCIA VELHA OU COM ESTE CONVENIADOS&amp;#8221;.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA ICL BENEFICIAMENTO DE COUROS LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZA A LEI Nº 1.821, DE 15 DE OUTUBRO DE 2012, QUE "ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS", PARA SUPRIMIR TRECHO DE VIA PÚBLICA QUE SERIA CONTINUAÇÃO DA RUA JÚLIO DE CASTILHOS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ESTÂNCIA VELHA O DEZEMBRO VERMELHO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MARX INDÚSTRIA DE EMBALAGENS LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA GRÁFICA MARX LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A SEMANA MUNICIPAL DE COMBATE A VIOLÊNCIA CONTRA A MULHER E SOBRE O USO DE ESPAÇOS PÚBLICOS DE PUBLICIDADE PARA CAMPANHAS EDUCATIVAS, SOBRE ATOS DE VIOLÊNCIA CONTRA A MULHER E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;SUPRIME O INCISO IV, DO ART. 2º, DA LEI MUNICIPAL Nº 2.253, DE 13 DE JULHO DE 2017 QUE &amp;#8220;DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS ÀS EMPRESAS QUE SE INSTALEM NO MUNICÍPIO, OU NELE AMPLIEM AS RESPECTIVAS ATIVIDADES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ADOÇÃO DE ÁREAS POR EMPRESAS E ENTIDADES PÚBLICAS E PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 26.250,00 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA PARADOURO,NO BAIRRO UNIÃO, DE "PARADOURO ROTA ROMÂNTICA OSWALDO METZ&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ART. 4º DA LEI MUNICIPAL Nº 596, DE 29 DE JUNHO DE 2001, QUE &amp;#8220;DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DO COMÉRCIO LOCAL E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI COMPLEMENTAR 003, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA ACRESCENTAR SEIS CARGOS DE ASSISTENTE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI COMPLEMENTAR 003, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA ACRESCENTAR QUATRO CARGOS DE ASSISTENTE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA, EM PARTE, O ANEXO II, DA LEI COMPLEMENTAR Nº 003/95, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 77, DE 15 DE DEZEMBRO DE 2011, NO QUE SE REFERE AO PADRÃO BÁSICO DE VENCIMENTO MENSAL DOS CARGOS DE AGENTE DE CONTROLE INTERNO I, II E III</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ANEXO I E II, DA LEI COMPLEMENTAR 003, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA DIMINUIR DOIS CARGOS DE FISCAL DO MEIO AMBIENTE E PARA ACRESCENTAR DOIS CARGOS DE FISCAL SANITÁRIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8220;</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEITURA DE TEXTO NA ABERTURA DE CADA SESSÃO LEGISLATIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>Marcia Ribeiro, Veridiana Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE ESTÂNCIA VELHA E REVOGA O PROJETO DE RESOLUÇÃO Nº 01/2015 DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR DE ENFRENTAMENTO À VIOLÊNCIA CONTRA A CRIANÇA E O ADOLESCENTE &amp;#8211; FRENVAC - NA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM GRUPO DE DISCUSSÃO DAS PROPOSIÇÕES EM ANDAMENTO NO LEGISLATIVO, FORMADO PELOS LIDERES DE BANCADAS E PRESIDENTES DOS RESPECTIVOS PARTIDOS NESTE PODER REPRESENTADOS</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCEDIMENTO DOS PEDIDOS DE PROVIDÊNCIAS, INFORMAÇÕES E PROJETOS DE LEI NAS SESSÕES DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA O PROGRAMA DE ESTÁGIO NA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.docx</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.docx</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCEDIMENTO DA LEITURA DO PARECER DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA NAS SESSÕES DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUÍ, NO ÂMBITO DO PODER LEGISLATIVO, O CARGO DE ASSESSOR PARLAMENTAR VOLUNTÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.doc</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA O PROCEDIMENTO DE PROJETOS DE LEI A SEREM RECEBIDOS NA CÂMARA MUNICIPAL DE VEREADORES DE ESTÂNCIA VELHA&amp;#8221;</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. QUAL O ÓRGÃO/DEPARTAMENTO/SECRETARIA RESPONSÁVEL POR CONTROLAR E PROVER A NUMERAÇÃO DAS CASAS (PRÉDIOS URBANOS) NAS RUAS, AVENIDAS E TRAVESSAS DE ESTÂNCIA VELHA?_x000D_
 2. QUAL O CRITÉRIO UTILIZADO PARA PROVER A NUMERAÇÃO DAS CASAS (PRÉDIOS URBANOS) NAS RUAS, AVENIDAS E TRAVESSAS DE ESTÂNCIA VELHA?_x000D_
 </t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA INFORMADO O REGISTRO DA SECRETÁRIA DA FAZENDA SOBRE O VALOR RECEBIDO E REPASSADO PARA AS AGENTES DE SAÚDE DOS ANOS DE 2015 E 2016, SEGUNDO A PORTARIA Nº 892/2012.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 1.	SEJA INFORMADO:_x000D_
 A - BALANÇO DOS ÚLTIMOS 12 MESES DA ISEV;_x000D_
                                  B - OS PAGAMENTOS DOS FUNCIONÁRIOS DA ISEV ESTÃO EM DIA?_x000D_
                                  C - OS ENCARGOS SOCIAIS DOS FUNCIONÁRIOS DA ISEV ESTÃO EM DIA?_x000D_
                                  D -  A ISEV RESPONDE ALGUMA AÇÃO NA JUSTIÇA DO TRABALHO?                                                                                                                      _x000D_
                     E - QUAL É O ÓRGÃO/CONSELHO FISCALIZADOR DA ISEV NO MUNICÍPIO?_x000D_
                                  F - PEDE-SE O ENCAMINHAMENTO DE CÓPIA DAS ATAS DE REUNIÃO DO                    ÓRGÃO/CONSELHO FISCALIZADOR DA ISEV OCORRIDAS EM 2016._x000D_
 2.	SEJA INFORMADO SE O ISEV ESTÁ CUMPRINDO O ITEM E, DA CÓPIA DO CONTRATO QUE SEGUE EM ANEXO. SE A RESPOSTA POR SIM, SEJA ENCAMINHADO INFORMAÇÕES COMPLETAS, COM EXTRATO DA CONTA E CASO A RESPOSTA SEJA NÃO O MOTIVO DE NÃO ESTAR SENDO CUMPRIDO. _x000D_
 </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.  CORTAR OU PODAR A ÁRVORE SITUADA NO TERRENO QUE FICA AO LADO DO SALÃO DE BELEZA MAIS BELA, NA RUA WALTER KLEIN, Nº 1.589, NO BAIRRO LAGO AZUL._x000D_
 _x000D_
 JUSTIFICATIVA: OS GALHOS DA ÁRVORES ESTÃO ENCOSTANDO NOS FIOS ELÉTRICOS E, EM RAZÃO DISSO, PODEM OCORRER ACIDENTES NO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.  INTIMAR O PROPRIETÁRIO DO TERRENO QUE FICA AO LADO DO SALÃO DE BELEZA MAIS BELA, NA RUA WALTER KLEIN, Nº 1.589, NO BAIRRO LAGO AZUL, PARA QUE ELE CONSTRUA CALÇADA PARA PEDESTRES EM FRENTE À SUA PROPRIEDADE._x000D_
 _x000D_
 JUSTIFICATIVA: EM FRENTE AO REFERIDO TERRENO NÃO EXISTE CALÇADA E OS PEDESTRES PRECISAM PASSAR PELO &amp;#8220;MEIO&amp;#8221; DA RUA QUANDO CIRCULAM PELO LOCAL. É OBRIGAÇÃO DO PROPRIETÁRIO CONSTRUIR CALÇADA, CONFORME ART. 26 DA LEI COMPLEMENTAR MUNICIPAL Nº 006/95._x000D_
 </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.  REVISAR AS VIAS PÚBLICAS DO MUNICÍPIO EM QUE NÃO HÁ PLACAS COM NOME DE RUA, BEM COMO COLOCAR PLACAS COM NOMES DE RUA ONDE NÃO HOUVER._x000D_
 _x000D_
 JUSTIFICATIVA: A FALTA DE PLACAS COM O NOME DAS RUAS É UM PROBLEMA GRAVE E QUE DEVE SER SANADO COM URGÊNCIA. CITA-SE COMO EXEMPLO A NECESSIDADE DE ATENDIMENTO MÉDICO EM QUE UMA AMBULÂNCIA DEVE IR ATÉ O LOCAL: SEM A PLACA COM O NOME DA RUA, A CHEGADA DE SOCORRO PODE DEMORAR DEMASIADAMENTE E O PACIENTE PODE SOFRER GRAVES CONSEQUÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. RECOLHER ENTULHO ESPALHADO NA VIA E ADJACÊNCIAS E TAMBÉM FAZER PINTURA DOS CORDÕES DA RUA ADELMO SELOMAR ALTENHOFEN, NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
 _x000D_
 JUSTIFICATIVA: OS CORDÕES NÃO TÊM PINTURA E OS ENTULHOS ESTÃO SERVINDO DE HABITAT PARA INSETOS E OUTROS ANIMAIS INDESEJÁVEIS, QUE PODEM TRANSMITIR DOENÇAS AOS MORADORES DO LOCAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. LIMPAR A VIA; PINTAR AS FAIXAS DE SINALIZAÇÃO DA VIA; FAZER O RECAPEAMENTO DA PARTE MAIS ALTA DA RUA; TUDO ISSO NA AVENIDA ARMANDIO FRANCISCO JOHAN._x000D_
 _x000D_
 JUSTIFICATIVA: A AVENIDA ARMANDIO FRANCISCO JOHAN ESTÁ CHEIA DE ENTULHOS EM VÁRIAS PARTES, BEM COMO NÃO TEM A PINTURA DA SINALIZAÇÃO DE TRÂNSITO NECESSÁRIA. ALÉM DISSO, NO FINAL DA AVENIDA, HÁ MUITOS BURACOS E A VIA PÚBLICA SE TORNA INTRAFEGÁVEL. NA PARTE DA AVENIDA QUE FICA ENTRE AS RUAS JOÃO LOURENÇO E GUSTAVO NORDLAND JUNTA MUITA ÁGUA, TORNANDO-SE UM FOCO DE MOSQUITOS._x000D_
 </t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. NA AVENIDA PEDRO TORRES, NO BAIRRO RINCÃO DOS ILHÉUS, FAZER O CALÇAMENTO DE UMA PARTE DA VIA QUE NÃO RECEBEU O CALÇAMENTO._x000D_
 _x000D_
 JUSTIFICATIVA: A PARTE QUE NÃO RECEBEU O CALÇAMENTO ESTÁ ACUMULANDO ÁGUA EM TODAS AS ESTAÇÕES DO ANO, TORNANDO-SE ESPAÇO APTO A CRIAR FOCOS DO MOSQUITO TRANSMISSOR DA DENGUE._x000D_
 </t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. NOTIFICAR O PROPRIETÁRIO DO TERRRENO QUE FICA AO LADO DA CASA N 192, DA RUA HOLANDA, NO LOTEAMENTO BEL POENTE II, DO BAIRRO LAGO AZUL, PARA FAZER A LIMPEZA DE SUA PROPRIEDADE, RETIRANDO O EXCESSO DE BARRO, PRINCIPALMENTE._x000D_
 _x000D_
 JUSTIFICATIVA: O BARRO ACUMULADO NESSE TERRENO, QUANDO CHOVE, SAI DOS LIMITES DO TERRENO E ACABA TODO NA RUA, NAS CALÇADAS, DIFICULTANDO A PASSAGEM DE CARROS E PEDESTRES NA VIA._x000D_
 </t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1- QUE A PRACINHA, LOCALIZADA NA PRAÇA HOLLYWOOD SEJA CERCADA E OS BRINQUEDOS CONSERTADOS, ASSIM COMO A COLOCAÇÃO DE PROTEÇÃO NA CASINHA. O CERCAMENTO GARANTIRÁ MAIOR SEGURANÇA AS CRIANÇAS E TAMBÉM AOS PAIS, VISTO QUE DOS DOIS LADOS DA PRAÇA HÁ VIAS DE GRANDE CIRCULAÇÃO DE VEÍCULOS;_x000D_
 2- SEJA FEITA A PODA DA ÁRVORE LOCALIZADA NA AVENIDA WALTER KLEIN, EM FRENTE A REDEMAC, POIS O MATO JÁ ALCANÇA OS FIOS. NO MESMO ENDEREÇO, SER IDENTIFICADO O PROPRIETÁRIO PARA QUE O MESMO SEJA NOTIFICADO PARA LIMPEZA DO TERRENO E A CONSTRUÇÃO DE CALÇADA;_x000D_
 3- QUE A GUARDA MUNICIPAL ESTUDE UM MELHORAMENTO NO ACESSO DA RUA PORTÃO PARA A RUA ALEMANHA NO BAIRRO LAGO AZUL._x000D_
 4 - PINTURA E DEMARCAÇÃO DO ACOSTAMENTO DA AVENIDA PRESIDENTE LUCENA ATÉ O BAIRRO ENCOSTA DO SOL, E TAMBÉM DA AVENIDA BRASIL;_x000D_
 5 - COLOCAÇÃO DE MEIO FIOS NA ESQUINA DAS RUAS JOÃO PESSOA COM BELO HORIZONTE NO BAIRRO LAGO AZUL. NO MESMO ENDEREÇO FOI FEITO O CONSERTO DE UM BURACO, PORÉM OS MEIO FIOS NÃO FORAM COLOCADOS E O MORADOR AGUARDA A COLOCAÇÃO PARA QUE POSSA REFAZER A SUA CALÇADA. _x000D_
 6- CONSERTO DE BURACO NA AVENIDA 7 DE SETEMBRO, EM FRENTE AO ESCRITÓRIO DO DR FELIPE BARBOSA, TAMBÉM EM FRENTE AO PORTÃO DE SAÍDA DOS CARROS DO CFC BICKEL.NO LOCAL UM EROSÃO ENORME SE ABRIU NA CALÇADA, DANDO PARA VER CANOS E A ÁGUA DO ESGOTO ESCORRENDO. ALÉM MAU CHEIRO, TRAZ RISCO DE DESLIZAMENTO DO RESTANTE DA CALÇADA. ESSE PEDIDO SE PEDE CERTA PRIORIDADE. ALÉM DE TUDO É EM FRENTE AO NOSSO FORUM, QUE RECEBE PESSOAS DE OUTRAS CIDADES.	_x000D_
 </t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 1-	SEJA DADA PRIORIDADE PARA PAVIMENTAÇÃO DAS SEGUINTES RUAS: OLAVO BILAC NO BAIRRO FLORESTA, NO TRECHO DA RUA EÇA DE QUEIROZ ATÉ O FIM DA RUA, TODAS AS RUAS DO LOTEAMENTO BURACO DO LADRÃO, COMPOSTO PELAS SEGUINTES RUAS;RAYMUNDO F. DE ABREU, MANOEL J.F DE ABREU, JORGE ILDO LEDOR, JOÃO L. FERREIRA E LEOPOLDO LUIZ DE ÁVILA. TAMBÉM AS SEGUINTES RUAS DA VILA SCHUCK, RUA A OU BENTO ORNI KLEINKLAUF, RUA B OU HELIO F. DA CUNHA, RUA C OU ARTHUR PEDRINHO SANTARINE E RUA D OU SILMAR A. DE MOURA. _x000D_
 2-		AVALIAÇÃO DA EROSÃO CAUSADA POR  BURACO NO ESGOTO  E CONSEQUENTEMENTE QUEBRA DA CALÇADA. AVALIAR DE QUEM É A COMPETÊNCIA PELO CONSERTO. RUA ILDEFONSO DE LONDRES Nº 41 BAIRRO CAMPO GRANDE; _x000D_
 3-	QUE O CAMINHÃO DE RECOLHIMENTO DE LIXO PASSE NA RUA ALEXANDRE FLEMING NO BAIRRO BELA VISTA; _x000D_
 </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	ROÇADA DO MATO NA RUA PEDRO LOREDO DA COSTA, ESQUINA COM A AV. DOS AÇORES;_x000D_
 2-	NOTIFICAR O MORADOR DA RUA GERMANO DAUERNHEINMER Nº 272 PARA QUE FAÇA ROÇADA EM SUA PROPRIEDADE;_x000D_
 3-	TROCA DE DUAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA, LOCALIZADAS NA ESQUINA DAS RUAS ALMENDIO AMÉRICO FERREIRA E WILIBALDO BRANDT;_x000D_
 4-	LIMPEZA DO ARROIO DO BAIRRO DAS ROSAS, ROÇADA DO MATO EM VOLTA DO ARROIO PARA QUE A ÁGUA TENHA MAIS ESPAÇO PARA DESPACHAR; _x000D_
 5-	CONSERTO DE EROSÃO NA RUA OTTOMAR SCHNEIDER Nº 463 BAIRRO FLORESTA;_x000D_
 6-	CONSERTO DE EROSÃO NO PASSEIO PÚBLICO NA AV. BRASIL Nº 1482;_x000D_
 7-	CONSERTO DE EROSÃO NO PASSEIO PÚBLICO NA RUA AIMORÉ Nº 685;_x000D_
 8-	LIMPEZA E ROÇADA NA PRAÇA DA RUA AIMORÉ NO BAIRRO UNIÃO;_x000D_
 9-	ROÇADA DO CANTEIRO CENTRAL DA AV PIRATINI;_x000D_
 10-	NOTIFICAR PROPRIETÁRIO PARA QUE FAÇA A ROÇADA E LIMPEZA DO PASSEIO PÚBLICO NA RUA AIMORÉ AO LADO DO Nº 559;_x000D_
 11-	ROÇADA NO CANTEIRO CENTRAL DA RUA ERNESTO E. MATTES;_x000D_
 12-	COLOCAÇÃO DE PLACA DE &amp;#8220;MÁXIMO 15 MINUTOS&amp;#8221; PARA ESTACIONAR EM FRENTE A FARMÁCIA BÁSICA.  _x000D_
 </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	CONSERTO DE EROSÃO NO PASSEIO PÚBLICO DA AVENIDA BRASIL, ESQUINA COM A RUA GERMANO DAUERNHEIMER. </t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	SEJA FEITA A LIMPEZA EM FRENTE AO ANTIGO CLÇADOS DOUBLEXX NO BAIRRO RINCÃO DOS ILHÉUS, NOTIFICANDO O PROPRIETÁRIO PARA QUE FAÇA A LIMPEZA E A MANUTENÇÃO NA PARTE INTERIOR DO LOCAL. ESSE É UM PEDIDO DOS MORADORES DO LOCAL, QUE ESTÃO ASSUSTADOS COM O ESTADO EM QUE O PRÉDIO SE ENCONTRA E TAMBÉM PELOS USUÁRIOS QUE UTILIZAM O PRÉDIO;_x000D_
 2-	SEJA FEITA A ROÇADA, LIMPEZA E PINTURA DA PASSARELA LOCALIZADA ENTRE AS RUAS JOSÉ ATALIBA TORRES E VISCONDE DE CAIRU NO BAIRRO RINCÃO DOS ILHÉUS. _x000D_
 </t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LAMPADA DO POSTE LOCALIZADO NA RUA GUSRAF NORDULAD, EM FRENTE AO N° 453. TAMBÉM SEJA FEITA A LIMPEZA E PINTURA AO LONGO DA RUA, REALIZANDO TAMBÉM O CONSERTO DO CALÇAMENTO. </t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DE EROSÃO NA CALÇADA DA RUA EUCLIDES DA CUNHA, Nº 209, E PODA DAS ÁRVORES DO MESMO ENDEREÇO._x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DOS MORADORES DO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	QUE O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA PEDRO JUVENAL DA SILVA Nº 47, BAIRRO BELA VISTA, SEJA NOTIFICADO PARA LIMPEZA DO TERRENO E CONSTRUÇÃO DE PASSEIO PÚBLICO. _x000D_
 2-	QUE O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA GERMANO DAUERNHEIMER, ESQUINA COM A RUA WALTER KLEIN, SEJA NOTIFICADO PARA LIMPEZA DO TERRENO E CONSTRUÇÃO DE PASSEIO PÚBLICO. _x000D_
 3-	QUE O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA WERNO TENO SCHEAFFER Nº 294, SEJA NOTIFICADO PARA LIMPEZA DO TERRENO E CONSTRUÇÃO DE PASSEIO PÚBLICO. _x000D_
 4-	LIMPEZA E ROÇADA NO PONTO DE ÔNIBUS DA RUA PRESIDENTE LUCENA EM FRENTE A MADEIREIRA M3, VISTO QUE O MATO ESTÁ NA METADE DA ALTURA DA PARADA. _x000D_
 5-	TROCA DE LÂMPADAS QUEIMADAS NOS SEGUINTES ENDEREÇOS: AV.BENTO GONÇALVES Nº 349, UNIÃO; DOIS POSTES EM FRENTE A ESCOLA GERMANO DAUERNHEIMER, RUA PRESIDENTE LUCENA; DOIS POSTES EM FRENTE AO CEMITÉRIO EVANGÉLICO, RUA PRESIDENTE LUCENA; FINAL DA RUA AIMORÉ, ESQUINA COM A RUA WALTER KLEIN; ESQUINA DA RUA PORTO ALEGRE COM A RUA JOSÉ FRANCISCO DA COSTA; POSTE ENTRE AS RUAS HORTÊNCIAS E JOSÉ FRANCISCO DA COSTA, AO LADO DA PADARIA BENDITO PÃO;_x000D_
 6-	QUE SEJA FEITO UM ESTUDO PARA FAZER ESTACIONAMENTO OBLÍQUO EM FRENTE A PADARIA BENDITO PÃO, NO BAIRRO ENCOSTA DO SOL. _x000D_
 </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	SEJA FEITA A LIMPEZA E CONSTRUÇÃO DE PASSEIO PÚBLICO NA PRAÇA E CAMPINHO DE FUTEBOL NA RUA ALAGOAS NO BAIRRO RINCÃO GAÚCHO, VISTO QUE AS LAJES JÁ ESTÃO NO LOCAL A MAIS DE UM ANO AGUARDANDO A CONSTRUÇÃO DO PASSEIO PÚBLICO;_x000D_
 2.	REVITALIZAÇÃO DA PRAÇA LOCALIZADA NA RUA SEBALDO J. DIETRICH, NO BAIRRO LAGO AZUL. ESSE PEDIDO,ASSIM COMO O ANTERIOR É SUMA IMPORTÂNCIA PARA AS NOSSAS CRIANÇAS. PARA QUE ELAS TENHAM LOCAL ADEQUADO PARA BRINCAR E ASSIM FIQUEM LONGE DAS DROGAS. O ESPORTE PODE AJUDAR MUITO NESSA BASE, POR ISSO SE PEDE ATENÇÃO ESPECIAL. _x000D_
 3.	QUE SEJA FEITO O CONSERTO DA SAÍDA DE ESGOTO, ROMPIDA EM UMA OBRA DA CORSAN, NA RUA ALPES, ESQUINA COM A AV DOS AÇORES. ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL, REPRESENTADOS PELO MORADOR MARCELO_x000D_
 </t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	QUE SEJA FEITA A DEDETIZAÇÃO DAS BOCAS DE LOBO DO BAIRRO VENEZA. OS MORADORES DO LOCAL PEDEM QUE O PEDIDO SEJA ATENDIDO COM MÁXIMA URGÊNCIA, VISTO A GRANDE QUANTIDADE DE INSETOS QUE ESTÃO SAINDO DAS BOCAS DE LOBO, PRINCIPALMENTE BARATAS. OS MORADORES ESTÃO PREOCUPADOS, POIS HÁ MORADORES IDOSOS, CRIANÇAS E GESTANTES NO BAIRRO, QUE SÃO MAIS SENSÍVEIS A DOENÇAS. </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	QUE SEJA FEITA A PINTURA DA FAIXA AMARELA NA RUA JOÃO XXIII, DO Nº 678 ATÉ A ESQUINA. VISTO QUE NO LOCAL HÁ UMA PARADA DE ÔNIBUS E ASSIM DIFICULTA O TRÂNSITO NO LOCAL. COM A PINTURA IRÁ FACILITAR PARA TODOS. </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA FEITA PAVIMENTAÇÃO ASFÁLTICA NA RUA JOSÉ ATALIBA TORRES, NO BAIRRO RINCÃO DOS ILHÉUS. O PEDIDO É FEITO PELOS MORADORES DO LOCAL QUE ESTÃO SOFRENDO COM AS CONSTANTES TREPIDAÇÕES DA RUA, VISTO O GRANDE NÚMERO DE CAMINHÕES QUE TRANSITAM PELO LOCAL. ESSA VIA É UMA DAS PRINCIPAIS DO BAIRRO, POIS LIGA O BAIRRO A AV. PRESIDENTE VARGAS E RS 239, TAMBÉM É UTILIZADA PELAS TRANSPORTADORES PARA ABASTECER EMPRESAS DA VOLTA, COMO A CONFORTO, POR EXEMPLO, POR ISSO SE PEDE UMA ATENÇÃO MUITO ESPECIAL A ESSE PEDIDO. </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	QUE SEJA FEITA A LIMPEZA DO TERRENO AO LADO DO Nº 161, DA RUA DAS HORTÊNCIAS. O LOCAL ESTÁ COM MUITA SUJEIRA SE TORNANDO CRIADOURO DE MOSQUITOS. </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	CONSERTO DE EROSÃO NO PASSEIO PÚBLICO DA AVENIDA BRASIL EM FRENTE AO Nº 1606;_x000D_
 2-	CONSERTO DE EROSÃO NA CURVA DA RUA ILDEFONSO DE LONDRES, NO BAIRRO CAMPO GRANDE. NO LOCAL FOI FEITA UMA OBRA, DA PREFEITURA, PARA COLOCAÇÃO DE CANOS. OS CANOS CEDERAM E VIROU UMA VALETA, DIFICULTANDO O TRÂNSITO NO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 1.	TROCA DA LÂMPADA DO POSTE DE LUZ LOCALIZADO NA AV. DA CONQUISTA, EM FRENTE AO Nº 650, BAIRRO CAMPO GRANDE;_x000D_
 2.	COLOCAÇÃO DE LUMINÁRIA NA AV.DA CONQUISTA Nº 670, BAIRRO CAMPO GRANDE;_x000D_
 3.	LIMPEZA DO PASSEIO PÚBLICO NA RUA CARLOS ANTÔNIO BENDER COM JACOB GUILHERME DIESTMANN ATÉ O CTG MOURÃO DA ESTÂNCIA, ESTA PARTE É DE RESPONSABILIDADE DA PREFEITURA. PEDIDO FEITO PELOS MORADORES DO LOCAL;_x000D_
 4.	CONSERTO DE TUBULAÇÃO E CALÇADA NA RUA GALÓPOLIS Nº 84. DEVIDO A INFILTRAÇÃO ESTÁ COLOCANDO EM RISCO A QUEDA DO MURO. SOLICITAÇÃO FEITA PELO PROPRIETÁRIO;_x000D_
 5.	CONSERTO DE CALÇADA NA RUA BOM JARDIM Nº 94. O PEDIDO SE PEDE UMA ATENÇÃO ESPECIAL, VISTO QUE ESTÁ IMPEDINDO A ENTRADA DO VEICULO EM SUA RESIDÊNCIA. SOLICITAÇÃO FEITA PELO MORADOR DO LOCAL;_x000D_
 6.	LIMPEZA DA PRAÇA LOCALIZADA NA ESQUINA DAS RUAS BENTO GONÇALVES COM ARMANDIO FERRAZ DE ABREU. SOLICITAÇÃO DOS MORADORES DO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 1-	CONSERTO DE CANALIZAÇÃO NA RUA JOSÉ ATALIBA TORRES, EM FRENTE AO Nº 1335, BAIRRO RINCÃO DOS ILHÉUS;_x000D_
 2-	COLOCAÇÃO DE LIXEIRA DO MORADOR MÁRCIO ARNOLD,NA RUA VISCONDE DE CAIRU, ESQUINA COM A RUA JOÃO LOURENÇO. A REFERIDA LIXEIRA FOI RETIRADA EM UMA OBRA REALIZADA NO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>1- REALIZAÇÃO DO RECOLHIMENTO DE ENTULHO NA RUA VISCONDE DE MAUÁ, PRINCIPALMENTE, A FRENTE DO NÚMERO 129. NO BAIRRO RINCÃO DOS ILHÉUS.  A SOLICITAÇÃO JÁ FOI FEITA DIRETAMENTE A SUB-PREFEITURA DO BAIRRO.REFORÇAMOS PARA QUE FIQUE REGISTRADO O ENCAMINHAMENTO. O MATERIAL ESTA DEPOSITADO HÁ VÁRIAS SEMANAS EM FRENTE DA PROPRIEDADE DE UMA PESSOA QUE NÃO REÚNE CONDIÇÕES ECONÔMICAS DE PAGAR PELO RECOLHIMENTO. ELA É CADEIRANTE E O ENTULHO ESTA DIFICULTANDO O LIVRE TRÂNSITO DA MESMA.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t xml:space="preserve">1.	LIMPEZA DA BOCA DE LOBO E DOS CANOS, EM FRENTE AO N. 129 DA RUA CAXIAS DO SUL, NO BAIRRO CAMPO GRANDE, LOTEAMENTO INDUSTRIAL. _x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DO MORADOR RODRIGO, POIS HÁ DIAS ATRÁS, DEVIDO AO ENTUPIMENTO DOS CANOS E BOCA DE LOBO E DE TEMPORAL, FICOU COM ÁGUA ACIMA DA CINTURA DENTRO DE CASA._x000D_
 </t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADA NAS REFERIDAS RUAS:_x000D_
                                             RUA OLIVIO DHEIN, 801, RINCÃO DA SAUDADE (2 POSTES)_x000D_
 RUA WALTER KLEIN, EM FRENTE AO CAMPINHO, EQUINA COM A RUA DO PARQUE, NO BELA VISTA (2 POSTES)_x000D_
 RUA PORTÃO, EM FRENTE AO MADECIRO, NO LAGO AZUL_x000D_
 RUA WALTER KLEIN, N. 801, NO BELA VISTA, EM FRENTE AO CONDOMÍNIO ALTOS DA ESTÂNCIA_x000D_
 RUA WALTER KLEIN, EM FRENTE AO BRECHÓ DA MARIA, NO BELA VISTA_x000D_
                                               2- CONSERTO DE CALÇAMENTO NA TRAVESSA CARAMURU, NO                          BAIRRO VELA VISTA. ESTÁ DANIFICANDO OS CARROS. UM LADO DA RUA ESTÁ AFUNDADO E O OUTRO TEM PEDRAS SOLTAS._x000D_
 _x000D_
 _x000D_
 3- FAZER ROÇADA NOS REFERIDOS ENDEREÇOS: _x000D_
 _x000D_
 CAMPO E PRAÇA DA ENCOSTA DO SOL, ÁREA VERDE NA RUA DAS MARGARIDAS, ESQUINA COM ADÁLIS, NO BAIRRO ENCOSTA DO SOL;_x000D_
 PRAÇA E ÁREA VERDE NA RUA TEOBALDO PUHL SIREY, NO LAGO AZUL._x000D_
                                                 4- LIMPAR AS LATERAIS DA RUA JOSÉ FRANCISCO DA COSTA, POIS, EM RAZÃO DISSO, AS PESSOAS TÊM QUE CAMINHAR NO MEIO DA RUA._x000D_
 </t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	ROÇADA NA RUA BENTO GONÇALVES Nº 371, ÁREA VERDE DA PREFEITURA, NO BAIRRO UNIÃO;_x000D_
 2-	ROÇADA NA AVENIDA PRESIDENTE LUCENA, ANTES DO POSTO DE GASOLINA, NO BAIRRO VENEZA. QUE O PROPRIETÁRIO SEJA NOTIFICADO PARA MANTER O TERRENO LIMPO, VISTO QUE COM O MATO OS PEDESTRES SÃO OBRIGADOS A CAMINHAR SOBRE A VIA, COLOCANDO EM RISCO A SUA VIDA. PEDE &amp;#8211; SE UMA ATENÇÃO ESPECIAL NESSE PEDIDO, VISTO QUE É TRAJETO DE ESCOLA;_x000D_
 3-	CONSERTO DE EROSÃO NA RUA ALOISIO SCHWWAB, ESQUINA COM A RUA OTOMAR SCHNEIDER NO BAIRRO FLORESTA. DEVIDO A CHUVA ABRIU ESSA EROSÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 1.	SEJA FEITA A LIMPEZA DO TERRENO LOCALIZADO NA RUA AFRANIO PEIXOTO AO LADO DA RESIDÊNCIA Nº 119 E EM FRENTE A RESIDÊNCIA Nº 135, QUE PARECE NÃO TER MORADOR. O MATO ESTÁ INVADINDO A CALÇADA;_x000D_
 2.	CONSERTO DE ENCANAMENTO DE ESGOTO NA RUA PORTÃO Nº 2322, ESQUINA COM A RUA SANTO DUMONT. O PROPRIETÁRIO DESEJA REGULARIZAR A SUA CALÇADA, PORÉM QUANDO CHOVE O ENCANAMENTO NÃO DÁ CONTA DA ÁGUA, ESTOURANDO ASSIM A CALÇADA. PROPRIETÁRIO AGUARDA CONSERTO DA PREFEITURA PARA REGULARIZAR SUA CALÇADA. _x000D_
 </t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t xml:space="preserve">1. QUE O EXECUTIVO FISCALIZE AS OBRAS DA CORSAN NO BAIRRO LAGO AZUL, PARA QUE O CALÇAMENTO E A PAVIMENTAÇÃO SEJAM FEITOS ADEQUADAMENTE. _x000D_
 _x000D_
 JUSTIFICATIVA: A CORSAN, APÓS FINALIZAR AS OBRAS, TEM DEIXADO PEDRAS SOLTAS E O ACABAMENTO DA PAVIMENTAÇÃO DAS RUAS MAU FEITOS. _x000D_
 </t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE SEJA AVALIADO PELA SECRETARIA DE SAÚDE, QUE O ÔNIBUS QUE LEVA OS PACIENTES A PORTO ALEGRE, POSSA RECOLHER AS PESSOAS EM FRENTE AO RESIDENCIAL ALTOS DA ESTÂNCIA. A INDICAÇÃO É FEITA PELOS MORADORES DO LOCAL, QUE ESTÃO PREOCUPADOS COM A SEGURANÇA DOS PACIENTES, VISTO QUE NO RESIDENCIAL HÁ SEGURANÇA 24 HORAS NA GUARITA E ASSIM PODE SE EVITAR ASSALTOS. _x000D_
 2.	COLOCAÇÃO DE BOCAS DE LOBO, DA SEGUNDA METADE ATÉ O FINAL DA RUA ANTONIO SELIVIO ERMEL. NO ANO PASSADO FOI FEITA A TROCA DE TUBULAÇÃO DO LOCAL, PORÉM NÃO FORAM COLOCADAS BOCAS DE LOBO NO LOCAL, DEIXANDO O LOCAL ALAGANDO QUANDO CHOVE. _x000D_
 </t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1-	TROCA DE LÂMPADA NAS REFERIDAS RUAS:_x000D_
 - RUA BELO HORIZONTE, ESQUINA COM BELÉM BAIRRO LAGO AZUL,_x000D_
 - RUA BELÉM EM FRENTE AOS Nº 358 E 466, BAIRRO LAGO AZUL,_x000D_
 - ERNESTO B. MATTES ESQUINA COM AIMORÉ, BAIRRO UNIÃO,_x000D_
 - ARMENDIO FERRAZ DE ABREU Nº 244, BAIRRO UNIÃO,_x000D_
 - ARMENDIO FERRAZ DE ABREU ESQUINA COM AIMORÉ, BAIRRO UNIÃO._x000D_
                                               2- SEJA VERIFICADO O DEFEITO PARA A LÂMPADA DE ILUMINAÇÃO PÚBLICA NÃO APAGAR NA RUA WALTER KLEIN, EM FRENTE AO Nº 202, BAIRRO UNIÃO._x000D_
 3-	FAZER ROÇADA EM DOIS TERRENOS DE ÁREA VERDE NA RUA FRANÇA, BAIRRO LAGO AZUL. O MATO ESTÁ MUITO ALTO, ALÉM DE VIRAR CRIADOURO DE INSETOS É IMPORTANTE A LIMPEZA PELA QUESTÃO DE SEGURANÇA._x000D_
 4-	ROÇAR E LIMPAR O PASSEIO PÚBLICO EM VOLTA DA CRECHE DO BAIRRO LAGO AZUL ESTÁ COMPLICADO ATÉ MESMO PARA ENXERGAR O TRÂNSITO;_x000D_
 5-	ROÇAR A ÁREA VERDE ENTRE OS CAMPOS DO ESTÂNCIA E DA PONTE PRETA. _x000D_
 </t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. QUE O EXECUTIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA SINALIZAR ESPAÇO NA VIA PÚBLICA ONDE AS VANS E CARROS DOS PAIS DOS ALUNOS DA ESCOLA INFANTIL TUDO JUNTO E MISTURADO POSSAM PARAR PARA DEIXAR E BUSCAR AS CRIANÇAS. É NECESSÁRIO UM ESPAÇO DE APROXIMADAMENTE 22 METROS ENTRE OS NÚMEROS 3.257 E 3.275 DA AVENIDA PRESIDENTE LUCENA;_x000D_
 _x000D_
 JUSTIFICATIVA: COM O INÍCIO DAS AULAS NA ESCOLA INFANTIL TUDO JUNTO E MISTURADO, LOCALIZADA NA ESQUINA ENTRE A AVENIDA PRESIDENTE LUCENA E AVENIDA BRASIL, NÃO HÁ ESPAÇO PARA PARADA DOS VEÍCULOS DOS PAIS E DONOS DE TRANSPORTADORAS, PREJUDICANDO AS CRIANÇAS QUE ESTUDAM NA REFERIDA ESCOLA._x000D_
 _x000D_
 2. QUE O EXECUTIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA FAZER UM PROJETO PARA CONSTRUÇÃO DE MURO NA AV. 14 DE JULHO A FIM DE CONTER O ARROIO, RESOLVER O PROBLEMA DA POEIRA PARA FUTURAMENTE FAZER O CALÇAMENTO DA AVENIDA;_x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE UMA SOLICITAÇÃO DOS MORADORES DA AVENIDA 14 DE JULHO, QUE RECLAMAM MUITO DA POEIRA NO LOCAL E QUE, EM RAZÃO DISSO, NÃO PODEM MANTER AS JANELAS ABERTAS. SEM O MURO NÃO É POSSÍVEL FAZER O CALÇAMENTO, O QUAL PODE DESMORONAR PARA DENTRO DO ARROIO._x000D_
 _x000D_
                                   3.  COLOCAR UMA CAMADA DE ASFALTO NO CAMINHÓDROMO DA AV.                       BRASIL, DA RÓTULA DO FÓRUM ATÉ A PRAÇA DO HOLLYWOOD. _x000D_
 _x000D_
 JUSTIFICATIVA:  HÁ MUITOS BURACOS NESSE TRECHO E ALGUÉM PODE SE ACIDENTAR. _x000D_
  _x000D_
 4. QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE EFETUE A LIMPEZA E ROÇADA DA PRACINHA QUE FICA LOCALIZADA NA ESQUINA DA RUA ANA RECH COM A RUA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE (LOTEAMENTO INDUSTRIAL)._x000D_
 _x000D_
 JUSTIFICATIVA: A PEDIDO DOS MORADORES QUE MORAM AO REDOR, PARA_x000D_
                                     QUE FAÇAM A LIMPEZA DO LOCAL, POIS AS CRIANÇAS NÃO TEM AONDE                          BRINCAR, E COM O CRESCIMENTO DO MATO PARA EVITAR TAMBÉM A PROLIFERAÇÃO DE INSETOS ._x000D_
 _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3090,67 +3090,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>