--- v0 (2026-02-10)
+++ v1 (2026-04-10)
@@ -54,2672 +54,2672 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante-Projeto</t>
   </si>
   <si>
     <t>Neila Becker ( Mana )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.doc</t>
   </si>
   <si>
     <t>REDUZ OS VALORES DAS ALÍQUOTAS   PARA CÁLCULO DO IMPOSTO PREDIAL NO MUNICÍPIO DE ESTÂNCIA VELHA ,  ALTERANDO A REDAÇÃO DO  ART. 8&amp;#730; , INCISO I DA LEI MUNICIPAL N. 768 DE 27.12.2002 .</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DESCARTE DE LIXO  IRREGULAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t>&amp;#8220; PROÍBE A INDICAÇÃO DE SERVIDORES INVESTIDOS EM CARGO EM COMISSÃO NOS CONSELHOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8221;  AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA AUXÍLIO MORADIA AO POLICIAL MILITAR QUE PRESTAR SERVIÇOS NO MUNICÍPIO DE ESTÂNCIA VELHA RS&amp;#8221;.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; DISPÕE SOBRE A  PROIBIÇÃO DE PELÍCULA REFLETIVA  &amp;#8220;INSULFILM&amp;#8221;   EM CARROS OFICIAIS E SUA  IDENTIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 			_x000D_
 </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>EAMS</t>
   </si>
   <si>
     <t>Emenda Aditiva/modificativa/supressiva</t>
   </si>
   <si>
     <t xml:space="preserve">AO PROJETO DE LEI N.02/2016. QUE &amp;#8220;PROÍBE A UTILIZAÇÃO DE TALAS NA MANUTENÇÃO E SUPORTE  DE POSTES DANIFICADOS E OBRIGA A SUBSTITUIÇÃO DOS MESMOS POR POSTES DE CONCRETO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. EM CASO DE  NÃO CUMPRIMENTO DA LEI A EMPRESA RESPONSÁVEL FICARÁ SUJEITAS AS SEGUINTES PENALIDADES:_x000D_
 _x000D_
 				I &amp;#8211; ADVERTÊNCIA PARA NO PRAZO DE 15 DIAS TOMAR AS PROVIDÊNCIAS;_x000D_
 				II -  NÃO ATENDIDO O DISPOSTO NO INCISO I , MULTA NO VALOR DE R$ 2.000,00 ( DOIS  MIL  REAIS) POR DIA DE ATRASO._x000D_
 </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº:068 DE 2016 "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS."ACRESCENTA NA 10- SECRET.DESENV.SOCIAL CONTRATAÇÃO DE PESSOAL PROJETOS ATIVIDADES R$1.000,00 PARA O CREAS E DEDUZ NA 10-SECRET.DESENV.SOCIAL EM  CAPACITAÇÃO DE SERVIDORES</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sônia Brites, Carlito Borges, Cláudio Hansen, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Luciano Kroeff, Neila Becker ( Mana ), Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE RECONHECIMENTO E APLAUSOS  A TUYZI ROCKENBACH </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO POR SERVIÇOS PRESTADOS PELO AGENTE DO MINISTÉRIO PÚBLICO EM SUBSTITUIÇÃO NA COMARCA DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>Luciano Kroeff, Carlito Borges, Cláudio Hansen, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Neila Becker ( Mana ), Samuel Jantsch ( Muga ), Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE REPÚDIO A INICIATIVA DE AUMENTO DE IMPOSTOS ESPECIALMENTE  CPMF</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA AUXÍLIO MORADIA AO POLICIAL MILITAR QUE PRESTAR SERVIÇOS NO MUNICÍPIO DE ESTÂNCIA VELHA RS&amp;#8221;</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, PARA O JOVEM ATLETA DE TAEKWONDO EDUARDO COPATTI.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, PARA O ATLETA DE TAEKWONDO ANTONIO SILVEIRA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE SOLIDARIEDADE E APOIO PARA A EMPRESA CONFORTO ARTEFATOS DE COURO LTDA </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO 008 2016 DE APLAUSOS, DO LEGISLATIVO MUNICIPAL, (VEREADOR EUCLIDES TISIAN) &amp;#8220;MOÇÃO DE APLAUSOS PARA O JOVEM ATLETA DE TAEKWONDO EDUARDO COPATTI&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE INCONFORMIDADE COM A ATUAL SITUAÇÃO DA ESCOLA ESTADUAL HUMBERTO DE CAMPOS DE ESTÂNCIA VELHA/RS&amp;#8221;. </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE ARMÁRIOS DE &amp;#8220;GUARDA-VOLUMES&amp;#8221;, NOS ESTABELECIMENTOS BANCÁRIOS, NAS ÁREAS EM QUE ANTECEDEM AS PORTAS QUE POSSUEM DISPOSITIVO DE TRAVAMENTO ELETRÔNICO, NO ÂMBITO DO  MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;PROÍBE A UTILIZAÇÃO DE TALAS NA MANUTENÇÃO E SUPORTE DE POSTES DANIFICADOS E OBRIGA A SUBSTITUIÇÃO DOS MESMOS POR POSTES DE CONCRETO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ACRESCENTA INCISO VI AO ART. 9º, DA LEI COMPLEMENTAR Nº.003/95, DE 07 DE AGOSTO DE 1995, ALTERADA PELA LEI COMPLEMENTAR Nº. 023/2002, DE 3 DE MAIO DE 2002, E PELA LEI COMPLEMENTAR Nº. 035/2003, DE 11 DE DEZEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO NO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE PESSOAL, MÉDICO DA SAÚDE COLETIVA, MÉDICO GINECOLOGISTA, MÉDICO CLINICO GERAL E MEDICO PEDIATRA, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA O CARGO EFETIVO DE MONITOR EDUCACIONAL, PASSANDO A INTEGRAR O ANEXO II, DA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A - AGÊNCIA DE FOMENTO/RS PARA CONSTRUÇÃO DE UBS (UNIDADE BÁSICA DE SAÚDE) E AQUISIÇÃO DE MOBILIÁRIO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;, </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA, EM PARTE, O ANEXO I, DA LEI COMPLEMENTAR Nº 003/95, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 77, DE 15 DE DEZEMBRO DE 2011, E PELA LEI COMPLEMENTAR Nº 089, DE 26 DE SETEMBRO DE 2013, NO QUE SE REFERE AO NÚMERO DE CARGOS DE FISCAL FAZENDÁRIO&amp;#8221;, </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 258, ITEM Nº 6 , DA LEI MUNICIPAL Nº 870, DE 19 DE DEZEMBRO DE 1985, QUE &amp;#8220;INSTITUI O CÓDIGO DE OBRAS DE ESTÂNCIA VELHA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 2097, DE 23 DE JULHO DE 2015, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO PROMOCIONAL DE ESTÂNCIA VELHA-SEPEV, E DÁ OUTRAS PROVIDÊNCIAS" </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL  E REAJUSTE DOS VENCIMENTOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPOSTA LEGISLATIVA QUE CONCEDE REVISÃO GERAL ANUAL  E REAJUSTE  DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.doc</t>
   </si>
   <si>
     <t>_x000D_
 				SEGUE ACOSTADO  O PROJETO DE LEI QUE &amp;#8220; CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO , VICE PREFEITA E SECRETÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CARGO EFETIVO DE MONITOR EDUCACIONAL, PASSANDO A INTEGRAR O ANEXO II, DA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t xml:space="preserve">Iniciativa Popular </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"FIXAR OS SUBSÍDIOS PARA OS CARGOS DE PREFEITO, VICE-PREFEITO E VEREADOR DO MUNICÍPIO DE ESTÂNCIA VELHA." </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE MONITOR EDUCACIONAL, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR E A PERMUTAR ÁREA DE TERRAS  DE PROPRIEDADE DO MUNICÍPIO COM MITRA DA DIOCESE DE NOVO HAMBURGO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8221; DENOMINA A TRAVESSA 01 , NO BAIRRO LAGO AZUL NO LOTEAMENTO  LAGO AZUL DE RUA ISRAEL RODRIGUES MACHADO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA OS INCISOS I E II DO ARTIGO 3º, DA LEI MUNICIPAL Nº1.677, DE 30 DE MARÇO DE 2011 QUE &amp;#8220;DECRETA DE INTERESSE PÚBLICO E DETERMINA COMO PATRIMÔNIO HISTÓRICO E CULTURAL O FESTIVAL DO KERB DO MUNICÍPIO DE ESTÂNCIA VELHA/RS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE ESTANCIA VELHA&amp;#8221;,</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Cláudio Hansen</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA UNIDADE BÁSICA DE SAÚDE NO BAIRRO RINCÃO DE &amp;#8220;UNINADE BÀSICA DE SAÚDE (UBS) ALOYSIO GRÄWER&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.doc</t>
   </si>
   <si>
     <t>, &amp;#8220;REVOGA OS INCISOS I E II DO ARTIGO 3º DA LEI MUNICIPAL Nº. 1677 DE 30 DE MARÇO DE 2011&amp;#8221; QUE &amp;#8220;DECRETA DE INTERESSE PÚBLICO E DETERMINA COMO PATRIMÔNIO HISTÓRICO E CULTURAL O FESTIVAL DO KERB DO MUNICÍPIO DE ESTÂNCIA VELHA/RS E DÁ OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.docx</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A REDAÇÃO DOS ARTIGOS 2º E 3º DA LEI MUNICIPAL Nº 1239 DE 09 DE JULHO DE 2007, QUE AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR O DOMÍNIO DOS LOTES QUE MENCIONA, A TÍTULO ONEROSO,  INTEGRANTES NO LOTEAMENTO POPULAR &amp;#8220;RENASCER&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS", </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.docx</t>
   </si>
   <si>
     <t>"DENOMINA RUA F, NO LOTEAMENTO HORIZON, DE RUA MÁRIO DE MIRANDA QUINTANA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;RECLASSIFICA ATRIBUIÇÕES DO CARGO DE GUARDA MUNICIPAL E GUARDA MUNICIPAL DE TRÂNSITO E SEGURANÇA, NOS TERMOS DA LEI FEDERAL Nº 13022 DE 08 DE AGOSTO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O ARTIGO 1º, DA LEI MUNICIPAL Nº 2110, DE 24 DE AGOSTO DE 2015, QUE " DENOMINA ESCOLA MUNICIPAL DE REINATO ENIO TREIN NO BAIRRO CAMPO GRANDE DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE PESSOAL PARA O CARGO DE TELEFONISTA/RECEPCIONISTA, POR MEIO DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO E PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA TERMO DE CONVÊNIO CELEBRADO ENTRE O MUNICÍPIO DE ESTÂNCIA VELHA E CONSÓRCIO PÚBLICO DA ASSOCIAÇÃO DOS MUNICÍPIO DO VALE DO RIO DOS SINOS- CP-SINOS&amp;#8221;</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA RUA NÉLIO BERTUSSO, NO BAIRRO DAS ROSAS, NO MUNICÍPIO DE ESTÂNCIA VELHA, A RUA B, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA TAMBÉM DE RUA ERNA LUISA NABINGER A RUA C, NO LOTEAMENTO HORIZON, EM ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.doc</t>
   </si>
   <si>
     <t>"DENOMINA TAMBÉM DE RUA CAROLINA ELISA NABINGER A RUA E, ATÉ A RUA LINA ERNA CASSEL, NO LOTEAMENTO HORIZON, EM ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCLUIR, DE FORMA GRADATIVA, AULAS DE LÍNGUA HUNSRIK/PLAT TAYTX NO CURRÍCULO DAS ESCOLAS MUNICIPAIS DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCE NOVOS ARTIGOS À LEI MUNICIPAL Nº 2078, DE 28 DE MAIO DE 2015, QUE &amp;#8220; ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E ALTERAÇÕES DADAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA R, NO LOTEAMENTO HORIZON, DE RUA ARNO MENTZ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO ANIMAL&amp;#8221; </t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA, EM PARTE, O ANEXO I, DA LEI COMPLEMENTAR Nº 003/95, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 77, DE 15 DE DEZEMBRO DE 2011, E PELA LEI COMPLEMENTAR Nº 089, DE 26 DE SETEMBRO DE 2013, NO QUE SE REFERE AO NÚMERO DE CARGOS DE FISCAL FAZENDÁRIO&amp;#8221;</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA AGUIA AZUL LAVANDERIA E TINTURARIA LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;TORNA OBRIGATÓRIO O EXAME MÉDICO DE CHECAGEM GERAL EM CRIANÇAS E ADOLESCENTES QUE INGRESSAREM NAS ESCOLAS PÚBLICAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS &amp;#8220;.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.doc</t>
   </si>
   <si>
     <t>MENÇÃO HONROSA A BANDA VALENTE</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O MANDATO CORRESPONDENTE AO PERÍODO DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DOS VEREADORES DURANTE A LEGISLATURA DE 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE OS CEMITÉRIOS MUNICIPAIS, E REVOGA O CAPÍTULO XIII, ARTIGOS 68 A 88, DA LEI MUNICIPAL N° 603, DE 29/12/1977, QUE "DISPÕE SOBRE O CÓDIGO DE POSTURA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE AGENTE DE SERVIÇOS, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE - AGE, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ À RUA 10, NO LOTEAMENTO BELL POENTE, NO BAIRRO LAGO AZUL, O NOME DE RUA PEDRO DENERES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O GUIA ELETRÔNICO SAÚDE DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO MOTOCICLISTICA BIKER BOYS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$24.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE MOTORISTA, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.doc</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE FEIRAS EVENTUAIS OU ITINERANTES NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZA A LEI Nº. 1821, DE 15 DE OUTUBRO DE 2012 QUE &amp;#8220;ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.     _x000D_
     _x000D_
 </t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA, ATUALIZA E CONSOLIDA A LEI MUNICIPAL Nº 535, DE 20 DE DEZEMBRO DE 1973 QUE CRIA O CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A  CÂMARA  DE DIRIGENTES LOJISTAS DE ESTÂNCIA VELHA/IVOTI - CDL, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO OBRIGATÓRIA DA LISTA DE VAGAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>"CRIA O CARGO DE ADVOGADO NO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA."</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TORNAR O CORAL UNIÃO PATRIMÔNIO HISTÓRICO CULTURAL IMATERIAL DO MUNICÍPIO DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE - AGE, CELEBRAR CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ESPECIAL NO VALOR DE R$116.506,38 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº:880/2003, DE 31 DE DEZEMBRO DE 2003 QUE"ATUALIZA A CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA BÁSICA DOS SERVIÇOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.doc</t>
   </si>
   <si>
     <t>"CRIA A POLÍTICA MUNICIPAL DE ANTIPICHAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE -UBS -DO RESIDENCIAL NOVA ESTANCIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE DE CANTO UNIÃO DE ESTÂNCIA VELHA, PARA A REALIZAÇÃO DO &amp;#8220;FESTIVAL DE COROS&amp;#8221;, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.doc</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DISPÕE SOBRE A CRIAÇÃO DO CREAS &amp;#8211; CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL E PROGRAMAS, PROJETOS, BENEFÍCIOS E SERVIÇOS SOCIAIS OFERTADOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSPARÊNCIA NA APLICAÇÃO DE RECURSOS ORIUNDOS DO FUNDEB E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO À VISTA, EM PARCELA ÚNICA DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU E DAS TAXAS MUNICIPAIS RELATIVAS AO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA DALIRA BUNCHËN NO LOTEAMENTO ALTOS DO FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO COMPLEXO ESPORTIVO LOCALIZADO NO BAIRRO CAMPO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ À RUA PROJETADA, NO BAIRRO ENCOSTA DO SOL, O NOME DE RUA JOSÉ DOS SANTOS MARTINS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE ANDREA CRISTINA SCHNEIDER E NEUSA REGINA SCHNEIDER, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER UM AUXÍLIO FINANCEIRO À LIGA FEMININA DE COMBATE AO CÂNCER &amp;#8211; NÚCLEO DE ESTÂNCIA VELHA/RS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS.EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A ASSOCIAÇÃO DOS CRIADORES DE CANÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÃO ESPECIAL TEMPORÁRIA COM O PROPÓSITO DE ANALISAR PROJETO DE RESOLUÇÃO QUE VISA MODIFICAR OU ESTABELECER UM NOVO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>"ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ESTÂNCIA VELHA."</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA FORNECIDO A RELAÇÃO NOMINAL POR ESCOLAS E TURMAS  DOS PROFESSORES E ESTAGIÁRIOS DAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL .</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA FORNECIDO O VALOR DO SALDO ATUALIZADO DO FAP, O NÚMERO DE SERVIDORES APOSENTADOS E PENSIONISTAS, O VALOR MENSAL PAGO PELO FAP A TÍTULO DE BENEFÍCIOS, A RELAÇÃO NOMINAL DOS SERVIDORES APOSENTADOS E PENSIONISTAS, O VALOR MENSAL RECOLHIDO PELOS SERVIDORES E PREFEITURA MUNICIPAL E CÓPIA DOS COMPROVANTES DE RECOLHIMENTO DA CONTRIBUIÇÃO DA PREFEITURA MUNICIPAL ATUALIZADA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER LEGISLATIVO MUNICIPAL INFORME OS RESULTADOS DA PESQUISA DE OPINIÃO PÚBLICA REALIZADA PELO INDEX &amp;#8211; INSTITUTO DE PESQUISAS, REALIZADA PELO CONTRATO Nº 6/2015, NO QUAL AVALIOU INSTITUCIONALMENTE O PODER LEGISLATIVO MUNICIPAL E QUE TEVE UM CUSTO DE R$6.000,00.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL DE ACORDO COM O PL 021/2014, QUE DÁ A OBRIGATORIEDADE DE ASFALTAMENTO EM TODAS AS RUAS QUE CIRCULAM LINHA DE ÔNIBUS REGULAR, INFORME QUAL A PREVISÃO DE ASFALTAMENTO DESTAS VIAS, VISTO QUE NO FINAL DO ANO FOI FEITO ASFALTO EM VIAS QUE NÃO HÁ CIRCULAÇÃO DE ÔNIBUS. CONSIDERANDO QUE ALGUMAS DESTAS RUAS SÃO PROMESSAS DE CAMPANHA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL INFORME A ESTE VEREADOR ONDE ENCONTRA-SE O CAMINHÃO COM A PLACA IQJ 6585.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.doc</t>
   </si>
   <si>
     <t>SE OCORREU A PROMULGAÇÃO DO PROJETO DE LEI  N. 104/2014 , QUE DISPÕE SOBRE LOTEAMENTOS NO MUNICÍPIO DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL  ENCAMINHE O LAUDO TÉCNICO  DA VIGILÂNCIA SANITÁRIA  COM ANÁLISE  DA ÁGUA DO HOSPITAL MUNICIPAL GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL  ENCAMINHE A ESTA VEREADORA CÓPIA DO CONTRATO DE CONCESSÃO DE USO DO SOCIEDADE ESPORTIVA RECREATIVA CULTURAL CHIMARRÃO DE ESTÂNCIA VELHA.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME SE EXISTE CANALIZAÇÃO DE ESGOTO NO CENTRO DE EVENTOS NOVISOL, CONHECIDO TAMBÉM COMO PALCO 7.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL  ENCAMINHE CÓPIA DO EMPENHO DAS DESPESAS REFERENTE À CONSTRUÇÃO E INSTALAÇÃO DO TRANSFORMADOR, BEM COMO MATERIAIS  E INSTALAÇÃO  ELÉTRICA EXTERNA PARA OS AR &amp;#8211; CONDICIONADOS NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL  PRESIDENTE KENNEDY._x000D_
 					CÓPIA DO EDITAL DE LICITAÇÃO DA OBRA DA CONSTRUÇÃO E INSTALAÇÃO DO TRANSFORMADOR, DA ESCOLA MUNICIPAL  DE ENSINO FUNDAMENTAL PRESIDENTE KENNEDY E DO CONTRATO FIRMADO COM A EMPRESA VENCEDORA._x000D_
 					CÓPIA  DO LAUDO DE UM ELETRO-TÉCNICO E/OU DE UM PROFISSIONAL HABILITADO DEMONSTRANDO A NECESSIDADE DA INSTALAÇÃO DE UM TRANSFORMADOR NO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.doc</t>
   </si>
   <si>
     <t>- QUE O EXECUTIVO  PRESTE AS INFORMAÇÕES  DO PERCENTUAL  DO ORÇAMENTO COMPROMETIDO COM A FOLHA DE PAGAMENTO DO PODER EXECUTIVO  PARA O PRIMEIRO QUADRIMESTRE DE 2016 E ATÉ DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  QUAL O OBJETIVO PARA REALIZAÇÃO DA PESQUISA DE SATISFAÇÃO REALIZADA PELA CÂMARA DE VEREADORES EM 2015._x000D_
 					   PORQUE NÃO OCORREU A CONSULTA DOS DEMAIS MEMBROS DA CÂMARA, VISANDO A AUTORIZAÇÃO PARA REALIZAÇÃO DOS SERVIÇOS._x000D_
 					   QUAL O MOTIVO QUE NÃO FOI DADO PUBLICIDADE DOS SERVIÇOS REALIZADOS E DO RESULTADO DA PESQUISA REALIZADA NO SITE DA CÂMARA._x000D_
 </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">É PÚBLICO E NOTÓRIO OS EMBARAÇOS QUE A ATUAL ADMINISTRAÇÃO VEM SE ENVOLVENDO, INCLUSIVE COM RELATOS NA MÍDIA NACIONAL, SENDO QUE A COMUNIDADE COBRA POSIÇÃO FIRME DE SEUS REPRESENTANTES._x000D_
 _x000D_
  		O PODER LEGISLATIVO É COMPOSTO DE MEMBROS ELEITOS DEMOCRATICAMENTE PARA REPRESENTAR A SOCIEDADE, QUE NESSE MOMENTO CLAMA POR RESPOSTAS DIANTE DOS FATOS QUE VEM ACONTECENDO E ENVOLVENDO O MUNICÍPIO._x000D_
 _x000D_
  		FOI NOTICIADO NA CHAMADA GRANDE MÍDIA, SITUAÇÕES QUE ENVOLVEM O NOME DO CHEFE DO EXECUTIVO LOCAL, BEM COMO DE SEUS ASSESSORES DIRETOS, EM POSSÍVEIS IRREGULARIDADES QUE É OBJETO DA AÇÃO CIVIL PÚBLICA, PROCESSO JUDICIAL Nº. 072/214.0003274-4 QUE TRAMITA NA COMARCA DO MUNICÍPIO DE TORRES/RS._x000D_
 _x000D_
  		POR SE TRATAR DE UMA AÇÃO CIVIL PÚBLICA, A QUAL CONSTA O NOME DO CHEFE DO EXECUTIVO E DE SEUS MAIS PRÓXIMOS ASSESSORES, TORNA-SE DEVER CONSTITUCIONAL QUE O PODER LEGISLATIVO TENHA CONHECIMENTO DE TAL MATÉRIA E DO GRAU DE ENVOLVIMENTO DAS PESSOAS CITADAS._x000D_
 _x000D_
   		CONSIDERANDO, QUE A CÂMARA DE VEREADORES É A INSTANCIA ADEQUADA PARA AÇÕES COM PODER EXECUTIVO, ESPECIALMENTE NESSE CASO, FISCALIZAR. SENDO QUE NENHUM DOS PARES DESSA COLENDA CASA DEVE SE OMITIR, NEM PREVARICAR DIANTE DA GRAVIDADE DOS FATOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 		DIANTE DO EXPOSTO, REQUEREMOS QUE O CHEFE DO LEGISLATIVO DETERMINE A SOLICITAÇÃO DA CÓPIA INTEGRAL DOS AUTOS INCLUSOS NO PROCESSO JUDICIAL Nº. 072/214.0003274-4, PARA QUE O LEGISLATIVO POSSA CUMPRI COM SEU DEVER CONSTITUCIONAL E DAR A DEVIDA RESPOSTA PARA A SOCIEDADE. 		_x000D_
 </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INFORME:_x000D_
 1.	SE AS OBRAS DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL REINATO ENIO TREIN  JÁ FORAM CONCLUÍDAS._x000D_
 2.	E QUANDO SERÁ RETIRADO O ENTULHO DEIXADO NAS IMEDIAÇÕES SENDO ESTA UMA ÁREA VERDE._x000D_
 </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Luciano Kroeff, Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL APRESENTE INFORMAÇÕES REFERENTES AO 34º FESTIVAL DE KERB, NOS DIAS 09, 10, 16, 17 DE ABRIL NO CENTRO DE EVENTOS NOVISOL:                    _x000D_
 1.	QUAL ENTIDADE OU EMPRESA RESPONSÁVEL PELAS CONTRATAÇÕES DAS ATRAÇÕES INCLUINDO BANDAS CONJUNTOS, DUPLAS SERTANEJAS, GRUPOS DE DANÇA QUE IRÃO SE APRESENTAR NO KERB;_x000D_
 2.	FORMA DE CONTRATAÇÃO DAS BANDAS, RECURSO FINANCEIRO, VALORES (CÓPIA DESTA DOCUMENTAÇÃO);_x000D_
 3.	SOBRE A BILHETERIA, COMO SERÁ REALIZADO O CONTROLE DOS VALORES E QUEM SERÁ RESPONSÁVEL;_x000D_
 4.	CRITÉRIOS UTILIZADOS PARA CONTRATAÇÃO DA EMPRESA QUE FORNECERÁ O CHOPP E DEMAIS BEBIDAS, NOME DA EMPRESA COM CÓPIA DA CONTRATAÇÃO;_x000D_
 5.	REFERENTE AO ESTACIONAMENTO, QUAL ENTIDADE OU EMPRESA RESPONSÁVEL PELA ADMINISTRAÇÃO DO MESMO;_x000D_
 6.	COMO FOI REALIZADO O CONTRATO DE LOCAÇÃO DOS ESPAÇOS NO CENTRO DE EVENTOS NOVISOL, EX: PARQUE DE DIVERSÕES, TENDAS DE COMES, ARTESANATO, ETC., BEM COMO OS REFERIDOS VALORES INDIVIDUAIS POR CONTRATO._x000D_
 </t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OS CONSERTOS NECESSÁRIOS NO CALÇAMENTO DO PASSEIO PÚBLICO LOCALIZADO NA AV. BRASIL, ESQUINA RUA GERMANO DAUERHEIMER, NO BAIRRO UNIÃO. _x000D_
                            _x000D_
                               JUSTIFICATIVA: EM VISITA AO BAIRRO UNIÃO, ESTE VEREADOR CONSTATOU A EXISTÊNCIA DE UM ENORME BURACO, NO CALÇAMENTO DO REFERIDO PASSEIO PÚBLICO, PODENDO CAUSAR ACIDENTES COM PEDESTRES PRINCIPALMENTE IDOSOS E CRIANÇAS. _x000D_
 </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO PELA BANCADA DO PT, NOS TERMOS QUE DISPÕE O ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO VEM, REQUERER QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÕES.	_x000D_
 _x000D_
                                                     QUE O EXECUTIVO MUNICIPAL INFORME:_x000D_
 QUAL O VALOR MENSAL GASTO COM MERENDA ESCOLAR INCLUINDO TODAS AS ESCOLAS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                               QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE INFORME SE EXISTE DATA PREVISTA PARA O ANO DE 2016, DE ASFALTAR A RUA DOS MUNICÍPIOS ATÉ A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ANITA GARIBALDI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL ENCAMINHE CÓPIA DO VALOR DAS OBRAS (INDIVIDUAIS), JUNTAMENTE COM OS ORÇAMENTOS REALIZADOS PARA A COLOCAÇÃO DOS REDUTORES DE VELOCIDADE EM FRENTE A PROMOTORIA PÚBLICA RUA RUI BARBOSA,  MERCADO FRUTI BOM AV. PRESIDENTE LUCENA E TAMBÉM EM FRENTE A ESCOLA ESTADUAL DE ENSINO MÉDIO PRINCESA ISABEL NA  AV. VICENTE JORGE DA SILVA. </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. QUANTAS AGENDAS E QUANTOS APARELHOS DE AR-CONDICIONADO FORAM ADQUIRIDOS PELO MUNICÍPIO, PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, DESDE 2009 ATÉ A DATA DESTE PEDIDO?_x000D_
 2. QUAL O VALOR GASTO COM AS AQUISIÇÕES DAS REFERIDAS AGENDAS E APARELHOS DE AR-CONDICIONADO, COMPRADAS PELO MUNICÍPIO PARA A SECRETARIA DE EDUCAÇÃO, DESDE 2009 ATÉ A DATA DESTE PEDIDO?  _x000D_
 3. SOLICITO AO PREFEITO MUNICIPAL QUE ENVIE CÓPIA DAS NOTAS DE EMPENHO, AS RESPECTIVAS LIQUIDAÇÕES E COMPROVANTES DE PAGAMENTO DAS AQUISIÇÕES REFERIDAS (AGENDAS E APARELHOS DE AR-CONDICIONADO, DESDE 2009 ATÉ 2016, PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO)._x000D_
 </t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME O VALOR INICIAL FINANCIADO, AS DATAS DE VENCIMENTO DAS PARCELAS E O MONTANTE FINAL PAGO REFERENTE À LEI MUNICIPAL Nº 1.450, DE 10/06/2009, NA QUAL AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO, JUNTO AO BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS CORRELATARES.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SE EXISTE LEI VIGENTE QUE TRATE DE CONCESSÃO (GRATUITA) DE MATERIAL ESCOLAR AOS ESTUDANTES DAS ESCOLAS MUNICIPAIS?_x000D_
 2. QUAL O NÚMERO DESSA LEI?  _x000D_
 3. DE QUE ANO É ESSA LEI?_x000D_
 </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO, NOS TERMOS QUE DISPÕE O ART. 32, INCISO XIV, DA LEI ORGÂNICA DO MUNICÍPIO VEM REQUERER QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DE QUADRA ESPORTIVA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PRESIDENTE KENNEDY:	_x000D_
 1. A QUEM FOI ADJUDICADO O OBJETO DA LICITAÇÃO PARA A CONSTRUÇÃO DA QUADRA ESPORTIVA ANTES REFERIDA?_x000D_
 2. JÁ FOI PAGO ALGUM VALOR AO VENCEDOR DA LICITAÇÃO? QUANTO?  _x000D_
 3. JÁ FOI CONCLUÍDA A OBRA? SE NÃO FOI CONCLUÍDA, POR QUE NÃO FOI?_x000D_
 </t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER LEGISLATIVO MUNICIPAL INFORME:_x000D_
 &amp;#8226;	O MOTIVO DO(S) PAGAMENTO(S) REALIZADO(S) PARA O CNPJ: 93.937.944/0001-70, PARA O ANO DE 2015, BEM COMO, A QUANTIDADE DE PAGAMENTO(S) REALIZADA E O(S) VALOR(ES) DE CADA PAGAMENTO._x000D_
 &amp;#8226;	O MOTIVO DO(S) PAGAMENTO(S) REALIZADO(S) PARA O CNPJ: 04.467.773/0001-58, NO ANO DE 2015, POIS ESTE CNPJ NÃO EXISTE NO CADASTRO DA RECEITA FEDERAL E ESTÁ NA RELAÇÃO ENVIADA PELO OF.002/2016 &amp;#8211; TESOURARIA/CMV._x000D_
 </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. QUAL O VALOR EFETIVAMENTE GASTO PARA PAGAR OS SERVIÇOS DAS BANDAS CONTRATADAS PELO MUNICÍPIO E QUE SE APRESENTARAM NO 34° FESTIVAL DE KERB?_x000D_
 _x000D_
 2. TENDO EM VISTA QUE A CESSÃO DO LOCAL ONDE OCORREU O EVENTO (34° FESTIVAL DE KERB) SE DEU POR MEIO DE PERMUTA, PERGUNTA-SE: QUAL A CONTRAPRESTAÇÃO DO MUNICÍPIO EM FAVOR DO PROPRIETÁRIO DO CENTRO DE EVENTOS NOVISOL NESSE CONTRATO DE PERMUTA?  _x000D_
 _x000D_
 3. SOLICITAMOS CÓPIA DOS RELATÓRIOS ELABORADOS PELAS ENTIDADES RESPONSÁVEIS PELO CONTROLE DE BILHETERIA (BILHETERIA, VENDA DE INGRESSOS E CONTROLE DE ISENTOS) DO 34° FESTIVAL DE KERB, BEM COMO CÓPIA DO DECRETO N. 029/2016; _x000D_
 _x000D_
 4. SOLICITAMOS O ENVIO DE CÓPIA DOS RELATÓRIOS REFERENTES AOS VALORES GASTOS COM A COMPRA DE BEBIDAS, BEM COMO DO RELATÓRIO DOS VALORES DAS VENDAS DE BEBIDAS DURANTE O 34° FESTIVAL DE KERB;_x000D_
 _x000D_
 5. SOLICITAMOS CÓPIA DO CONTRATO N. 062/2016, QUE SE REFERE À CONTRATAÇÃO DE BANDAS E ATRAÇÕES CULTURAIS DO 34° FESTIVAL DE KERB;_x000D_
 _x000D_
 6. SOLICITAMOS CÓPIA DAS NOTAS DE EMPENHO E DOS COMPROVANTES DE EFETIVO PAGAMENTO FEITOS COM RECURSOS DA DOTAÇÃO ORÇAMENTÁRIA 931698 REFERIDA NO OFÍCIO N. 150/2016 &amp;#8211; GAB, DE 27/04/2016;_x000D_
 _x000D_
 7. SOLICITAMOS CÓPIAS DE RELATÓRIOS E DE BALANÇOS FINAIS DE PRESTAÇÃO DE CONTAS DE TODOS OS VALORES GASTOS E DE TODOS OS VALORES ARRECADADOS NO 34° FESTIVAL DE KERB;_x000D_
 8. RESUMINDO, SOLICITAMOS A PRESTAÇÃO DE CONTAS DOS GASTOS TOTAIS EFETIVOS COM A REALIZAÇÃO DO 34° FESTIVAL DE KERB, BEM COMO CÓPIAS DE CONTRATOS DE PERMUTA, CESSÕES, COMPRAS E VENDAS, ALUGUEL, NOTAS DE EMPENHO, ETC._x000D_
 					_x000D_
 	                                    CONSIDERANDO O QUE FOI RELATADO NO FINAL DO ITEM &amp;#8220;6&amp;#8221; DO OFÍCIO 150/2016 &amp;#8211; GAB (ESTÂNCIA VELHA, 27 DE ABRIL DE 2016), RELACIONADO AO PRINCÍPIO DA ECONOMICIDADE, OS SOLICITANTES INFORMAM QUE PODEM DISPONIBILIZAR UM PENDRIVE PARA QUE OS ARQUIVOS DOS DOCUMENTOS SOLICITADOS SEJAM TODOS ARMAZENADOS NELE, EVITANDO GASTO DE PAPEL. ENTÃO, CASO PRECISEM DE UM PENDRIVE PARA ARMAZENAR OS DOCUMENTOS SOLICITADOS, FAVOR ENTRAR EM CONTATO COM A SECRETARIA DA CÂMARA MUNICIPAL E PEDI-LO._x000D_
 </t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO, NOS TERMOS QUE DISPÕE O ART. 32, INCISO XIV, DA LEI ORGÂNICA DO MUNICÍPIO VEM REQUERER QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÕES SOBRE A EMPRÉSTIMO REALIZADO PELO MUNICÍPIO A FIM DE CUSTEAR ATIVIDADES DO PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA (PMAT) EM 2015:	_x000D_
 1. DO TOTAL TOMADO DE EMPRÉSTIMO, QUAL O VALOR EFETIVAMENTE UTILIZADO NAS ATIVIDADES DO PMAT?_x000D_
 2. FORAM ADQUIRIDOS EQUIPAMENTOS DE GEOPROCESSAMENTO COM RECURSOS DO REFERIDO EMPRÉSTIMO?  QUAIS EQUIPAMENTOS?_x000D_
 </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO, NOS TERMOS QUE DISPÕE O ART. 32, INCISO XIV, DA LEI ORGÂNICA DO MUNICÍPIO VEM REQUERER QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÕES SOBRE AS ATRIBUIÇÕES DO CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS PORTADORAS DE DEFICIÊNCIA (CMPPD) E A EFETIVA ATUAÇÃO DO CMPPD:	_x000D_
 1. OS MEMBROS DO CMPPD TÊM CONHECIMENTO DO CASO DO ADOLESCENTE MATHEUS GOMES DOS SANTOS, PUBLICADO NA EDIÇÃO ELETRÔNICA DO JORNAL DIÁRIO GAÚCHO, DO DIA 28/04/2016 (CÓPIA IMPRESSA EM ANEXO)?_x000D_
 2. EXISTE ALGUMA LEI OU ATO NORMATIVO QUE OBRIGUE A ESCOLA MUNICIPAL PASSAR/TRANSFERIR O ALUNO A UMA ESCOLA ESTADUAL?_x000D_
 3. CONSTA TAMBÉM QUE O ADOLESCENTE EM DESTAQUE NÃO FOI DEVIDAMENTE ALFABETIZADO NA ESCOLA MUNICIPAL ONDE ESTUDOU. É VERDADEIRA ESSA INFORMAÇÃO? É POSSÍVEL QUE UM ALUNO NÃO ALFABETIZADO SEJA ADMITIDO E INGRESSE NO ENSINO MÉDIO DE ESCOLA ESTADUAL?_x000D_
 4. QUAIS FORAM OS ATENDIMENTOS ESPECIAIS OFERTADOS AO ADOLESCENTE ENQUANTO ELE ESTUDOU EM ESCOLAS DO MUNICÍPIO? EM QUE ESCOLAS O ADOLESCENTE MATHEUS GOMES DOS SANTOS ESTUDOU?_x000D_
 </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O SENHOR PREFEITO MUNICIPAL, POR INTERMÉDIO DO SETOR COMPETENTE, INFORME O QUE SEGUE:_x000D_
 _x000D_
 1-	SE O PREFEITO MUNICIPAL APRESENTOU SUA DECLARAÇÃO DE RENDA ANUAL JUNTO AO ÓRGÃO COMPETENTE;_x000D_
 2-	SE A VICE-PREFEITO MUNICIPAL APRESENTOU SUA DECLARAÇÃO DE RENDA ANUAL JUNTO AO ÓRGÃO COMPETENTE;_x000D_
 3-	SE OS SENHORES SECRETÁRIO MUNICIPAL APRESENTARAM SUAS DECLARAÇÕES DE RENDA ANUAL JUNTO AO ÓRGÃO COMPETENTE;_x000D_
 4-	SE OS ASSESSORES COM RESPONSABILIDADE TÉCNICA APRESENTARAM SUAS DECLARAÇÕES DE RENDA ANUAL JUNTO AO ÓRGÃO COMPETENTE;_x000D_
 _x000D_
  			APÓS RESPONDE OS QUESITOS ACIMA, SOLICITAMOS A DEVIDAS CÓPIAS (DOCUMENTO FÍSICO), ONDE COMPROVEM AS DEVIDAS DECLARAÇÃO DE RENDA JUNTO AO ÓRGÃO COMPETENTE._x000D_
 </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE VEREADORES, POR INTERMÉDIO DO SETOR COMPETENTE, INFORME O QUE SEGUE:_x000D_
 _x000D_
 1-	SE OS SENHORES VEREADORES APRESENTARAM SUAS DECLARAÇÕES DE RENDA ANUAL JUNTO AO ÓRGÃO COMPETENTE;_x000D_
 2-	SE OS ASSESSORES COM RESPONSABILIDADE TÉCNICA APRESENTARAM SUAS DECLARAÇÕES DE RENDA ANUAL JUNTO AO ÓRGÃO COMPETENTE;_x000D_
 _x000D_
  			APÓS RESPONDE OS QUESITOS ACIMA, SOLICITAMOS A DEVIDAS CÓPIAS (DOCUMENTO FÍSICO), ONDE COMPROVEM AS DEVIDAS DECLARAÇÃO DE RENDA JUNTO AO ÓRGÃO COMPETENTE._x000D_
 </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE INFORME DATA PREVISTA PARA O INICIO DOS SERVIÇOS DE CONFECÇÃO DAS CARTEIRAS DE IDENTIDADE NO MUNICÍPIO, CONFORME LEI MUNICIPAL Nº2112 DE 09/09/2015 QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, VISANDO A CONJUNÇÃO DE ESFORÇOS CONJUNTOS PARA A CONFECÇÃO DE CÉDULAS DE IDENTIDADE NO MUNICÍPIO.&amp;#8221;                                _x000D_
                               JUSTIFICATIVA:TAL SERVIÇO É DE EXTREMA NECESSIDADE PARA OS CIDADÃOS DE ESTÂNCIA VELHA, TENDO EM VISTA QUE OS MESMOS NECESSITAM SE DESLOCAR ATÉ MUNICÍPIOS VIZINHOS, MUITAS VEZES À PORTO ALEGRE, CONFORME A URGÊNCIA, PARA TAL SERVIÇO._x000D_
 </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO, NOS TERMOS QUE DISPÕE O ART. 32, INCISO XIV, DA LEI ORGÂNICA DO MUNICÍPIO VEM REQUERER QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÕES SOBRE O IMÓVEL PERTENCE (OU PERTENCIA) À ASSOCIAÇÃO DE FUNCIONÁRIOS DA FALIDA PAQUETÁ, NO BAIRRO CAMPO GRANDE, EM ESTÂNCIA VELHA:	_x000D_
 1. QUAL A SITUAÇÃO JURÍDICA DO IMÓVEL, QUE É (OU ERA) DA ASSOCIAÇÃO DE FUNCIONÁRIOS DA FALIDA PAQUETÁ? _x000D_
 2. ESSE IMÓVEL AINDA ESTÁ CEDIDO À ASSOCIAÇÃO DE MORADORES DOS BAIRROS CAMPO GRANDE E INDUSTRIAL?_x000D_
 3. O IMÓVEL AINDA É OCUPADO PELA ASSOCIAÇÃO DE MORADORES DOS BAIRROS CAMPO GRANDE E INDUSTRIAL?_x000D_
 4. O IMÓVEL FOI, DE ALGUMA FORMA, TRANSFERIDO, DOADO, CEDIDO OU REPASSADO À ASSOCIAÇÃO DE MORADORES DOS BAIRROS CAMPO GRANDE E INDUSTRIAL?_x000D_
 5. POR FIM, PEDE-SE QUE SEJA ENVIADA CÓPIA DE TODA A DOCUMENTAÇÃO QUE TRATA DO IMÓVEL E DE SUA CESSÃO E/OU TRANSFERÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE REPAROS OU ASFALTAMENTO DO TRECHO COM CALÇAMENTO DA RUA PORTO ALEGRE, B. LAGO AZUL.                        _x000D_
                              _x000D_
                               JUSTIFICATIVA: OS MORADORES REITERAM O PEDIDO, JUSTIFICANDO ESTAR INTRANSITÁVEL O TRECHO DA REFERIDA RUA, COM ENORMES BURACOS NO CALÇAMENTO. _x000D_
 </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE TOME AS SEGUINTES PROVIDENCIAS:_x000D_
 1.	MUITAS PESSOAS ESTÃO RECLAMANDO JÁ A TEMPO DO ESTADO (E DESCASO) COM A PRACINHA DO HOLYWOOD POIS APRESENTA PERIGO PARA AS CRIANÇAS DE SE MACHUCAREM, AINDA MAIS NESTE PERÍODO DE FÉRIAS, EM QUE AS MESMAS FREQÜENTAM MAIS O LOCAL._x000D_
 2.	ROÇADA/CORTE DE MATO AO REDOR DO POSTO DE SAÚDE DO BAIRRO FLORESTA E DA EMEF OTAVIO ROCHA, AMBAS NO BAIRRO FLORESTA._x000D_
 3.	POSTE DE LUZ (7 METROS) LOCALIZADO NA AV.PRESIDENTE LUCENA, 5085, EM FRENTE AO CAMPO FLOR DA ROSA, NO BAIRRO DAS ROSAS ESTÁ TORTO. O MORADOR, SENHOR AÉCIO, PEDE SE POSSÍVEL, QUE VÁ  ATÉ O LOCAL UMA RETRO-ESCAVADEIRA PARA ENDIREITAR A PARTE DE CIMA DO POSTE E COM ISTO OS MORADORES PODEM DESENTORTÁ-LO. O MORADOR DISSE QUE OS FIOS PODEM ARREBENTAR A QUALQUER MOMENTO E QUE SEU MURO ESTÁ &amp;#8220;ESTOURADO".</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA NA ÁREA VERDE LOCALIZADA NA RUA OSVALDO CRUZ, BAIRRO BELA. O PEDIDO É UMA REIVINDICAÇÃO DOS MORADORES DO LOCAL, QUE DIZEM JÁ TER LIGADO PARA A PREFEITURA, MAS ATÉ O MOMENTO NENHUMA PROVIDÊNCIA FOI TOMADA. A PRINCIPAL PREOCUPAÇÃO, É QUE COM O MATO ALTO, MUITOS BICHOS SE PROCRIAM, COMO ARANHAS, RATOS, COBRAS E COM OS CALORÕES DOS ÚLTIMOS DIAS AMEAÇAM A COMUNIDADE LOCAL. </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE REPAROS/CONSERTO NA PONTE DO BAIRRO FLORESTA.                       _x000D_
                              _x000D_
                               JUSTIFICATIVA: MORADORES RECLAMAM QUE ESTÁ ARRISCADO PASSAR A PÉ E DE CARRO (INCLUSIVE CARROS JÁ ESTRAGARAM)._x000D_
 </t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>NUMERAÇÃO NÃO UTILIZADA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA OSVALDO CRUZ, BAIRRO BELA VISTA._x000D_
                               JUSTIFICATIVA:SOLICITAÇÃO DA MORADORA CECÍLIA RUPP, RELATA QUE O TRÂNSITO NA REFERIDA RUA É CONSTANTE E PERIGOSO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	LIMPEZA/CORTE DA GRAMA NA PRAÇA LOCALIZADA NA RUA ZENO SCHMIEDEL, BAIRRO FLORESTA. PEDIDO DE NICOLE STEFFENS._x000D_
 2.	LIMPEZA/CAPINA/CORTE DA GRAMA NA RUA NORMA WINTER, B. CAMPO GRANDE. JUSTIFICATIVA: SEGUNDO OS MORADORES, JÁ FIZERAM O PEDIDO DIVERSAS VEZES, MAS AINDA NÃO FORAM ATENDIDOS.O LOCAL JÁ OFERECE PERIGO DE ANIMAIS PEÇONHENTOS, TAIS COMO:ARANHAS E COBRAS.                          _x000D_
 </t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA RUA HUGO BRANDT, BAIRRO NOVA ESTANCIA. MORADORES ESTÃO RECLAMANDO DA ALTURA DO CAPIM, QUE EM CONSEQUÊNCIA TRAZ MUITOS INSETOS E ANIMAIS PARA AS RESIDÊNCIAS DOS MESMOS. TAMBÉM A RELATOS QUE PESSOAS COLOCAM LIXO NO LOCAL (EM FRENTE AO TRATAMENTO DE ESGOTO).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	CONSERTOS NO CALÇAMENTO DA RUA TOBIAS BARRETO PRÓXIMO AO Nº52, NO B. CENTRO.JUSTIFICATIVA: ESTÁ INTRANSITÁVEL, DEVIDO AO DESLOCAMENTO DE PEDRAS NO CALÇAMENTO;_x000D_
 2.	REITERA PEDIDO PARA CONSERTOS, RECOLOCAÇÃO DE PEDRAS EM CINCO PONTOS NO CALÇAMENTO DA RUA AFRÂNIO PEIXOTO, ESQ. RUA RUDI BENO KRUZI, TRECHO INTRANSITÁVEL;_x000D_
 3.	QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE ASFALTAR A RUA DOS MUNICÍPIOS,LEVANDO EM CONTA O PÉSSIMO CALÇAMENTO E A INAUGURAÇÃO DAS NOVAS INSTALAÇÕES DA ESCOLA ANITA GARIBALDI.                            _x000D_
 </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA EM FRENTE AO Nº 230 DA AV. ARMANDIO FRANCISCO JOHANN, NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
                               JUSTIFICATIVA:A CALÇADA FOI ABERTA PARA CONSERTO DE CANOS HÁ MAIS DE TRÊS MESES E ATÉ O MOMENTO A RECONSTRUÇÃO NÃO FOI REALIZADA, O REFERIDO ENDEREÇO É DE UMA IGREJA SENDO A CALÇADA MUITO TRANSITADA PRINCIPALMENTE POR IDOSOS E CRIANÇAS.                    _x000D_
 </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A VIABILIDADE DE ESTACIONAMENTO OBLÍQUO NA RUA FAGUNDES VARELA, NA PARTE ONDE FICA LOCALIZADA A EMPRESA REALIZE EVENTOS._x000D_
 _x000D_
                                JUSTIFICATIVA: O PEDIDO SE FAZ NECESSÁRIO, PORQUE NESTE LOCAL, EM DIAS DE EVENTOS, O TRÂNSITO DE VEÍCULOS É MUITO GRANDE, DIFICULTANDO O ESTACIONAMENTO DOS VEÍCULOS.  _x000D_
 </t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE INSTALAR DUAS LÂMPADAS PRÓXIMO AO NÚMERO  44 DA RUA FAGUNDES VARELA. _x000D_
                                JUSTIFICATIVA: NESTA RUA EXISTE UM FLUXO GRANDE DE VEÍCULOS E PESSOAS,INCLUSIVE PARA IR NOS EVENTOS DE UMA EMPRESA INSTALADA NESTE LOCAL. SEM AS LÂMPADAS DE ILUMINAÇÃO PÚBLICA A RUA FICA MUITO ESCURA, OFERECENDO PERIGO PARA QUEM POR ALI TRANSITA._x000D_
 </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	LIMPEZA, DESOBSTRUÇÃO NA ENTRADA DA BOCA DE LOBO LOCALIZADA NA AV. BRASIL TRAVESSA COM A RUA JOSÉ DE ALENCAR. JUSTIFICATIVA:O MATERIAL (AREIA E SAIBRO) ESTÁ IMPEDINDO A EVASÃO DAS ÁGUAS DAS CHUVAS, OCASIONANDO ALAGAMENTOS E TAMBÉM O ENTUPIMENTO DOS CANOS._x000D_
 2.	CONSERTO DE DUAS CRATERAS SINALIZADAS PELOS MORADORES COM TRONCOS DE EUCALIPTO, E RECOLOCAÇÃO DAS PEDRAS SOLTAS NO CALÇAMENTO DA PASSARELA DOS GUARANIS, PRÓXIMO DA PADARIA MOSMANN.     _x000D_
 </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O DESENTUPIMENTO DOS CANOS DO ESGOTO PLUVIAL DA RUA CARLOS ANTONIO BENDER, 61   _x000D_
                              JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DO REFERIDO ENDEREÇO.                             _x000D_
 </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	A LIMPEZA DE CASA ABANDONADA NA RUA PORTUGAL, Nº 320 NO BAIRRO RINCÃO DOS ILHÉUS. OS MORADORES ESTÃO RECLAMANDO EM FUNÇÃO DA CASA SERVIR PARA CONSUMO DE DROGAS E PELA PROLIFERAÇÃO DE INSETOS. HÁ RISCO DE SER INCENDIADA POR TRATAR-SE DE UM CHALÉ VELHO._x000D_
 &amp;#8226;	RUA RIO BRANCO, NO BAIRRO LAGO AZUL. ESGOTO ENTUPIDO CAUSOU EROSÃO E OS MORADORES DO LOCAL COLOCARAM UM GALHO PARA SINALIZAÇÃO. A SOLICITAÇÃO PARTE DOS MORADORES DA RUA._x000D_
 &amp;#8226;	RUA MONTE ALEGRE, NO BAIRRO RINCÃO DOS ILHÉUS. MORADORES DO LOCAL INFORMAM QUE A RUA ESTÁ INTRANSITÁVEL, COMPLETAMENTE CHEIA DE BURACOS E COM PEDRAS SOLTAS. SOLICITAM PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 &amp;#8226;	LIMPEZA TOTAL DA ANTIGA ASSOCIAÇÃO DA NOVA ESTÂNCIA, POIS APRESENTA RISCOS. MELHORIAS NA ILUMINAÇÃO PÚBLICA PARA QUE SEJA POSSÍVEL A COMUNIDADE UTILIZAR PARA CAMINHADAS E LAZER FAMILIAR._x000D_
 </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	QUE A PREFEITURA PROVIDENCIE E NOTIFIQUE OS DEMAIS PROPRIETÁRIOS DOS TERRENOS NO TRECHO DA ESCOLA ERICO VERÍSSIMO ATÉ O RESTAURANTE ROSA DE SHARON NO BAIRRO DAS ROSAS, PARA PROVIDENCIAREM AS CALÇADAS (PASSEIO PÚBLICO). JUSTIFICATIVA: COM A VOLTA DAS AULAS AS CRIANÇAS TRANSITAM NO MEIO DA RUA PORQUE O PASSEIO PÚBLICO ESTÁ INTRANSITÁVEL, COLOCANDO-AS EM RISCO. _x000D_
 2.	LIMPEZA DAS ÁREAS VERDES NOS SEGUINTES LOCAIS: RUA BUTIÁ NO LOTEAMENTO UNIÃO; FLOR DA ROSA  EM FRENTE AO POSTO DE COMBUSTÍVEIS E  NO POSTO DE SAÚDE DO BAIRRO FLORESTA INCLUSIVE A LIMPEZA DA CALÇADA;_x000D_
 3.	CONSERTOS NO CALÇAMENTO DA RUA SÃO GERALDO, NO LOTEAMENTO SCHALLEMBERGER. JUSTIFICATIVA:O CALÇAMENTO FOI INAUGURADO HÁ POUCO MAIS DE UM ANO E JÁ ESTÁ COM VÁRIOS LOCAIS DANIFICADOS._x000D_
 </t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DA INEXISTÊNCIA DE ILUMINAÇÃO PÚBLICA EM QUATRO POSTES, NUM TRECHO DE MAIS OU MENOS 150 METROS, NA RUA DOS CARDEAIS, NO BAIRRO CAMPO GRANDE._x000D_
 _x000D_
 .                            JUSTIFICATIVA: ATENDENDO A SOLICITAÇÃO DOS MORADORES DA REFERIDA RUA, VISTO QUE É UMA RUA BASTANTE MOVIMENTADA À NOITE POR ESTUDANTES E TAMBÉM POR MORADORES QUE SÃO OBRIGADOS A TRANSITAR NAQUELE TRECHO EM CONDIÇÕES DE VULNERABILIDADE, UMA VEZ QUE A ESCURIDÃO EM MUITO CONTRIBUEM PARA DEIXAR A VITIMA SEM QUALQUER REAÇÃO DE DEFESA E FAVORÁVEL AO AGRESSOR._x000D_
 </t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A SUBSTITUIÇÃO DE DUAS LÂMPADAS QUEIMADAS E UMA LÂMPADA QUE FICA ACESSA 24 HORAS NO Nº 25, DA RUA LEANDRO TRESPACH, ESQUINA COM A RUA DAS PRIMAVERAS NO LOTEAMENTO VENEZA.                       _x000D_
                              _x000D_
                               JUSTIFICATIVA: O MORADOR CLAUDIO RODRIGUES FAGUNDES VEM REITERAR COM ESTE VEREADOR O PEDIDO FEITO NA PREFEITURA (CÓPIA DO PROTOCOLO EM ANEXO), DEVIDO A  INSEGURANÇA  QUE SE ENCONTRA O LOCAL PELA FALTA DE ILUMINAÇÃO PÚBLICA, POIS HÁ MAIS OU MENOS 10 DIAS ATRÁS, UMA MORADORA VIZINHA DO SENHOR CLÁUDIO SOFREU ASSALTO A MÃO ARMADA._x000D_
 </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A MANUTENÇÃO E RECUPERAÇÃO DOS BRINQUEDOS DA PRAÇA 1º DE MAIO, NO CENTRO DE ESTÂNCIA VELHA.                        _x000D_
                              _x000D_
                               JUSTIFICATIVA: ESTE PEDIDO ESTÁ SENDO APRESENTADO EM ATENDIMENTO ÀS REIVINDICAÇÕES DE MUNÍCIPES, QUE UTILIZAM A PRACINHA COM SEUS FILHOS.OS BRINQUEDOS SE ENCONTRAM EM PRECÁRIAS CONDIÇÕES, UNS COM PONTAS DE FERRO EXPOSTOS E ENFERRUJADOS,GERANDO RISCO PARA AS CRIANÇAS QUE ALI PRATICAM SEU LAZER._x000D_
 </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	CONSERTO DE UM BURACO LOCALIZADO NA RUA ZENO SCHMIEDEL, ESQUINA COM A RUA FLORES DA CUNHA, NO BAIRRO FLORESTA. JUSTIFICATIVA: OS MORADORES FIZERAM DIVERSAS SOLICITAÇÕES AO SETOR DE OBRAS, SEM ÊXITO ATÉ O MOMENTO. _x000D_
 2.	CAPINA E LIMPEZA EM TODA EXTENSÃO DA PRAÇA GERALDO MACHADO, NO BAIRRO FLORESTA. JUSTIFICATIVA:SOLICITAÇÃO DOS MORADORES, POIS PRAÇA ESTÁ TOMADA PELO MATO.                        _x000D_
 </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	O CONSERTO DE EROSÃO NA RUA CAMPO GRANDE EM FRENTE À EMPRESA GELITA. ESTE PEDIDO REITERA A SOLICITAÇÃO REALIZADA HÁ DOIS ANOS, DIRETAMENTE COM O SR. PREFEITO MUNICIPAL._x000D_
 &amp;#8226;	 CONSERTO DA TUBULAÇÃO DE ESGOTO NA RUA PORTÃO, Nº 587, POIS SE ENCONTRA ENTUPIDO, CAUSANDO MAU CHEIRO E A  PROLIFERAÇÃO DE INSETOS._x000D_
 &amp;#8226;	CONSERTO NO CALÇAMENTO DA RUA 13 DE MAIO, INAUGURADA A MENOS DE UM ANO E QUE JÁ SE ENCONTRA COM DIVERSOS BURACOS._x000D_
 </t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA LOCALIZADA NA AV. AMANDIO FRANCISCO JOHANN, EM FRENTE AO Nº 230, NO BAIRRO RINCÃO DOS ILHÉUS.                    _x000D_
                              _x000D_
                               JUSTIFICATIVA PEDIDO FEITO A ESTE VEREADOR PELO PROPRIETÁRIO SENHOR ARTUR DOS SANTOS ANDRADE(FONE:99993675), POIS SOLICITOU PROVIDÊNCIAS AO SECRETÁRIO DE OBRAS, SENHOR IVO MEGGIOLARO, E ATÉ A PRESENTE DATA NÃO FOI ATENDIDO._x000D_
 </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
 1-	PODA DE ÁRVORES NA RUA PEDRO TORRES, PRÓXIMO AO Nº 551. TAMBÉM SEJA VERIFICADA A POSSIBILIDADE DE COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NOS DOIS LADOS DA VIA, VISTO QUE HOJE HÁ EM APENAS UM LADO, O QUE NÃO É O SUFICIENTE PARA ILUMINAR. ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL, REPRESENTADOS PELO JOVEM JEFERSON MALLMANN._x000D_
 2-	CONSERTO DE CALÇAMENTO NA RUA RIO GRANDE DO SUL, ESQUINA COM A RUA MINAS GERAIS. ESSE BURACO JÁ FOI TAPADO MAIS DE DUAS VEZES E SEMPRE COM A CHUVA ABRE NOVAMENTE, SERIA INTERESSANTE, SE POSSÍVEL FAZER UMA CAMADA DE ASFALTA POR CIMA, PODE SER FINA, QUE SUPORTE A ÁGUA QUE DESCE DO MORRO. ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL, REPRESENTADOS PELA JOVEM BERBARA BELLOLI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DOS MEIO-FEIOS NA RUA GOIÁS POR MEIO-FIOS MAIS ALTOS E FAÇA A INSTALAÇÃO DE MAIS BOCAS DE LOBO. QUANDO CHOVE A ÁGUA DESCE E INVADE AS CASAS DO LADO DE BAIXO DA RUA, LEVANDO TODO O LIXO QUE SE ENCONTRA PRÓXIMO A BEIRADA DA RUA. COM MEIO-FEIOS MAIS ALTOS E COM BOCAS DE LOBO IRÁ INIBIR MAIS A ÁGUA E ASSIM DIMINUIR OS PREJUÍZOS DOS MORADORES.  </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PAVIMENTAÇÃO DA QUADRA ENTRE A AVENIDA JOÃO XXIII E A RUA JOÃO LOURENÇO, NA AVENIDA PEDRO TORRES NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
                              _x000D_
                               JUSTIFICATIVA: PEDIDO FEITO AO VEREADOR QUE SUBSCREVE PELO SENHOR ARTUR DOS SANTOS ANDRADE, RESSALTANDO QUE TAL SOLICITAÇÃO DE PAVIMENTAÇÃO DA AVENIDA JÁ DEVERIA TER SIDO ATENDIDA, POIS EM 2012 HOUVE COMPROMETIMENTO, EM CUNHO PESSOAL, DO PRÓPRIO PREFEITO, CONFORME CÓPIA EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIA:_x000D_
   _x000D_
 1.	ROÇADA E RECOLHIMENTO DE ENTULHOS NA RUA RECIFE NO BAIRRO LAGO AZUL, NAS PROXIMIDADES DA RUA SEBALDO JÚLIO DIETRICH;_x000D_
 2.	MANUTENÇÃO E LIMPEZA DO PÁTIO DA ANTIGA ESCOLA DOM PEDRO I, AO LADO DA EMEI DO BAIRRO. _x000D_
 3.	NOTIFIQUE OS PROPRIETÁRIOS DOS TERRENOS PRÓXIMOS A RUA ALTA TENSÃO, POIS HÁ MUITOS TERRENOS BALDIOS COM MATO ALTO, INCLUSIVE UM CAMPINHO DA PREFEITURA. O MATO ALTO TRAZ INÚMEROS RISCOS A COMUNIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 1-	CONSERTO DO CALÇAMENTO E DESENTUPIMENTO DE UMA BOCA DE LOBO LOCALIZADA NA RUA RIO BRANCO NO BAIRRO LAGO AZUL, FUNDOS DA EMEI DO BAIRRO. SOLICITAÇÃO FEITA PELOS MORADORES DO LOCAL._x000D_
 2-	MORADORES DO BAIRRO LAGO AZUL SOLICITAM PROVIDÊNCIAS URGENTES REFERENTES A NÃO EXISTÊNCIA DE CALÇADAS NO TRECHO DA RUA PORTO ALEGRE, RUA PORTÃO E RUA BELEM, NO CONTORNO DESSAS RUAS. O MATO JÁ TOMOU CONTA DO LOCAL, INCLUSIVE HÁ UMA PARADA DE ÔNIBUS NESSE TRAJETO. _x000D_
 _x000D_
                                _x000D_
 </t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS PROVIDÊNCIAS NECESSÁRIAS QUANTO A MANUTENÇÃO DO CAMINHÓDROMO DA AV. BRASIL TRECHO COMPREENDIDO DA AV. 7 DE SETEMBRO ATÉ O POSTO LATINA._x000D_
 _x000D_
 .                            JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO, DEVIDO AOS DESNÍVEIS, BURACOS, ASFALTO SOLTO, DIFICULTANDO AS CAMINHADAS DOS USUÁRIOS DO CAMINHÓDROMO._x000D_
                  _x000D_
 </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MÁXIMA URGÊNCIA A LIMPEZA E ROÇADA NO PASSEIO PÚBLICO E MEIO FIO NO ENTORNO DA ESCOLA ENSINO FUNDAMENTAL OTÁVIO ROCHA NO BAIRRO FLORESTA, INCLUINDO A PARTE DOS FUNDOS DA ESCOLA, NO ESPAÇO CEDIDO PARA A CORSAN, POIS O MATO TOMOU CONTA.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ILUMINAÇÃO PÚBLICA NA PASSARELA LOCALIZADA ENTRE AS RUAS ERVINO T.VON MULLER E ALBINO ALFREDO EINSFELD, NO BAIRRO DAS ROSAS._x000D_
                               JUSTIFICATIVA:SOLICITAÇÃO FEITA PELOS MORADORES LOCAIS REPRESENTADOS PELA SENHORA MARIA TEREZINHA SILVA DE SOUZA (FONES:97926147 E 3561-0665), RESIDENTE À RUA ERVINO T. VON  MULLER, 129 FUNDOS, QUE FAZEM TAL REIVINDICAÇÃO, POIS A PASSARELA ÀS ESCURAS, ABRIGA INDIVÍDUOS PARA CONSUMO DE DROGAS E ATITUDES SUSPEITAS, CAUSANDO CONSTRANGIMENTOS AOS MORADORES QUE FREQÜENTEMENTE NECESSITAM POR ALI TRANSITAR.                          _x000D_
 </t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NO LOTEAMENTO RECANTO DO SABIÁ, NO BAIRRO CAMPO GRANDE , O QUE SEGUE:_x000D_
 1.	PLACAS DE IDENTIFICAÇÃO DAS RUAS;_x000D_
       2. ABRIGOS COM BANCOS NOS PONTOS DE PARADAS DE ÔNIBUS; COM O OBJETIVO DE PROPORCIONAR AOS USUÁRIOS MAIORES CONDIÇÕES DE CONFORTO E SEGURANÇA, E TAMBÉM POR OCORRER O EMBARQUE E DESEMBARQUE DE IDOSOS QUE FICAM  DE PÉ, NO SOL OU CHUVA;_x000D_
 3.	AUMENTAR O NÚMERO DE HORÁRIOS DOS ÔNIBUS, POIS O INTERVALO ENTRE UM ÔNIBUS E OUTRO É MUITO EXTENSO._x000D_
                               ._x000D_
 </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA: VISA ATENDER AS SOLICITAÇÕES DOS MORADORES,  UMA VEZ QUE O MATO ESTÁ MUITO ALTO COLOCANDO EM RISCO OS MORADORES,PRINCIPALMENTE AS CRIANÇAS QUE POR ALI BRINCAM, NO CAMPINHO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE CALÇADA NA RUA 9 EM FRENTE AO Nº 155, NO LOTEAMENTO BEL POENTE. A DEVIDA CALÇADA ESTA AFUNDANDO A VIA E COLOCANDO EM RISCO AS PESSOAS QUE CIRCULAM PELO LOCAL, PRINCIPALMENTE IDOSOS E CRIANÇAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE SINALIZAÇÃO COM PLACAS &amp;#8220;DÊ A PREFERÊNCIA&amp;#8221; E  &amp;#8220;PARE&amp;#8221; NAS VIAS QUE CRUZAM AS RUAS  PORTO ALEGRE E CURITIBA, NO BAIRRO LAGO AZUL._x000D_
                                JUSTIFICATIVA: SOLICITAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELO SENHOR NELSON ABATI, MORADOR DA RUA PORTO ALEGRE, DEVIDO AO AUMENTO NO TRAFEGO DE VEÍCULOS NAS CITADAS VIAS, EM DECORRÊNCIA DO AUMENTO DO NÚMERO DE MORADORES ,EM FUNÇÃO DA CONSTRUÇÃO DE UNIDADES HABITACIONAIS._x000D_
 </t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	FAIXAS DE SEGURANÇA E SINALIZAÇÃO DE PARE NO ASFALTO, NAS DUAS ESQUINAS DA RUA EÇA DE QUEIRÓS COM A RUA EUCLIDES DA CUNHA, PRÓXIMO DA EMPRESA VITOR REFRIGERAÇÃO._x000D_
 2.	REPINTURA DAS FAIXAS DE SEGURANÇA LOCALIZADAS NAS RUAS RAIMUNDO CORREA, HUMBERTO DE CAMPOS E EUCLIDES DA CUNHA, NO ENTORNO DA ESCOLA OTÁVIO ROCHA._x000D_
                              JUSTIFICATIVA:REIVINDICAÇÃO DE PAIS DE ALUNOS DA ESCOLA OTÁVIO ROCHA, DEVE-SE AO FATO DE HAVER NO LOCAL ALTO FLUXO DE VEÍCULOS O QUE COLOCA EM RISCO A VIDA, INTEGRIDADE FÍSICA E SEGURANÇA DOS MORADORES PRINCIPALMENTE DOS ALUNOS E PROFESSORES._x000D_
 </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIA:_x000D_
 &amp;#8226;	TROCA DA PLACA DE &amp;#8220;PARE&amp;#8221; NA RUA FAGUNDES VARELA ESQUINA COM A RUA HUMBERTO DE CAMPOS, PRÓXIMO AO Nº 365, NO BAIRRO FLORESTA. A MEDIDA SE FAZ NECESSÁRIA PARA A SEGURANÇA DE MOTORISTAS E PEDESTRES QUE UTILIZAM A VIA, VISTO QUE A PLACA ENCONTRA-SE APAGADA NO MOMENTO._x000D_
 &amp;#8226;	SEJA COLOCADA PLACA DE IDENTIFICAÇÃO COM O NOME DAS RUAS, NA ESQUINA DAS RUAS WENDELINO SCHUSTER E SÃO PAULO NO BAIRRO RINCÃO GAÚCHO. A MEDIDA SE FAZ NECESSÁRIA DEVIDO A FACILIDADE NA LOCALIZAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPOSIÇÃO DO CALÇAMENTO E O CONSERTO DOS BURACOS LOCALIZADOS NA RUA JOSÉ FRANCISCO DA COSTA DESDE O COLÉGIO GERMANO DAUERNHEIMER  ATÉ A PRAÇA. A MEDIDA SE FAZ NECESSÁRIA POIS A VIA ESTÁ INTRANSITÁVEL, PRINCIPALMENTE EM DIAS DE CHUVA, POIS O BARRO TOMA CONTA DA VIA E DIFICULTA A PASSAGEM DE VEÍCULOS E PEDESTRES, PRINCIPALMENTE DAS CRIANÇAS. _x000D_
                                   _x000D_
 </t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE FAIXA DE PEDESTRE EM FRENTE DA AGROPECUÁRIA PORTEIRA, LOCALIZADA NA RUA PORTÃO, 2660 B.BELA VISTA._x000D_
                               JUSTIFICATIVA: PEDIDO FEITO PELO SENHOR EGON BECHER E SENHORA REGINA, PROPRIETÁRIO E FUNCIONÁRIA DA AGROPECUÁRIA PORTEIRA, PELO FATO DE HAVER UMA PARADA DE ÔNIBUS AO LADO DA LOJA E TER OCORRIDO ACIDENTES COM CLIENTES DAQUELE ESTABELECIMENTO COMERCIAL E USUÁRIOS DO TRANSPORTE PÚBLICO.                                   _x000D_
 </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	TROCA DE TELHAS QUEBRADAS NA PARADA DE ÔNIBUS LOCALIZADA NA AV. THEODOMIRO PORTO DA FONSECA, AO LADO DO PAM(PAVILHÃO DE ATIVIDADES MÚLTIPLAS BALDUINO WEBER._x000D_
 2.	CONSERTO DE UMA EROSÃO NO PASSEIO PÚBLICO, EM FRENTE AO Nº 361 DA RUA BENTO GONÇALVES.JUSTIFICATIVA: A MORADORA DESEJA CONSTRUIR A CALÇADA E SOLICITOU TAL CONSERTO POR DIVERSAS VEZES AO SECRETÁRIO DE OBRAS, SEM ÊXITO.                 _x000D_
 </t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTOS NO CALÇAMENTO DA RUA SÃO JORGE, NO LOTEAMENTO SCHALLEMBERGER, NO BAIRRO DAS ROSAS, QUE SE ENCONTRA INTRANSITÁVEL, COM PEDRAS SOLTAS,CHEIA DE BURACOS. </t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	PLACA DE IDENTIFICAÇÃO NA RUA PADRE LUIZ WEBER, POIS OS MORADORES NÃO RECEBEM CORRESPONDÊNCIA DEVIDO A FALTA DE IDENTIFICAÇÃO. A MESMA RUA ENCONTRA-SE EM PÉSSIMO ESTADO DE CONSERVAÇÃO, NEM MESMO O CAMINHA DE LIXO FAZ O DEVIDO RECOLHIMENTO. SUGIRO QUE SEJA FEITO O PATROLAMENTO E A COLOCAÇÃO DE BRITA, CASO NÃO HAJA PREVISÃO DE CALÇAMENTO._x000D_
 &amp;#8226;	PROVIDENCIAR O MAIS RÁPIDO POSSÍVEL A COLOCAÇÃO DE FAIXA DE SEGURANÇA NA RUA DA ESCOLA PEDRO DE QUADROS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	O CONCERTO DA ILUMINAÇÃO PÚBLICA NA AVENIDA PRESIDENTE LUCENA, ESQUINA COM A RUA UM. A FALTA DE ILUMINAÇÃO TORNA-SE UM RISCO PARA OS PEDESTRES NO LOCAL._x000D_
 &amp;#8226;	PRACINHA DO HOLLYWOOD: REPAROS E MELHORIAS NA ESTRUTURA DE MADEIRA UTILIZADA PELAS CRIANÇAS COMO BRINQUEDO. HÁ VÁRIAS MADEIRAS PODRES QUE APRESENTAM RISCOS AOS PEQUENOS QUE BRINCAM POR ALI._x000D_
 &amp;#8226;	COLOCAR BRITA NA RUA CASTRO ALVES, NO BAIRRO LYRA. COM AS FORTES CHUVAS A RUA FICA INTRANSITÁVEL, A BRITA AJUDARÁ NA MELHORA DA VIA PARA OS MORADORES DO LOCAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                              QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 1.	ROÇADA NA PRAÇA DO VENEZA, NO BAIRRO VENEZA;_x000D_
 2.	REPOSIÇÕES NO CALÇAMENTO DA RUA RIACHUELO, NO BAIRRO LYRA;_x000D_
 3.	LIMPEZA E ROÇADA DA PRACINHA DO BAIRRO DAS ROSAS;_x000D_
 4.	LIMPEZA E ROÇADA, NA CALÇADA E ARREDORES, DO POSTO DE SAÚDE DO BAIRRO FLORESTA;_x000D_
 5.	COLOCAÇÃO DE BRITAS, ROÇADA E FECHAMENTO DE BURACOS, EM TODA A EXTENSÃO DA RUA NORMA WINTER. OS MORADORES, HÁ MAIS DE UM MÊS, QUEIXAM-SE DA SITUAÇÃO DE ABANDONO QUE A REFERIDA RUA SE ENCONTRA;_x000D_
 6.	CONSERTO/FECHAMENTO DE BURACOS EM TODA A EXTENSÃO DA RUA CASEMIRO DE ABREU, NO BAIRRO CENTRO. COMUNIDADE RECLAMA QUE A RUA ENCONTRA-SE INTRANSITÁVEL COM BURACOS FUNDOS E GRANDES. SITUAÇÃO DE URGÊNCIA;_x000D_
 7.	CONSERTO DOS BANCOS DA PRAÇA 1º DE MAIO, NO BAIRRO CENTRO, QUE SE ENCONTRAM QUEBRADOS E COM PEÇAS DE MADEIRA FALTANDO.                            _x000D_
 </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A EMPRESA CORSAN REALIZE COM MÁXIMA URGÊNCIA O CONSERTO DE CANOS NA RUA NOVO HAMBURGO, PRÓXIMO AO Nº 905, NO BAIRRO SOL NASCENTE, VISTO QUE HÁ VAZAMENTO DE ÁGUA. OS MORADORES DO LOCAL ESTÃO INDIGNADOS E QUESTIONAM QUEM VAI PAGAR ESSE DESPERDÍCIO DE ÁGUA? </t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA E LIMPEZA DO CAMPINHO LOCALIZADO NA RUA GERMANO LEUCK, AO LADO DA ESCOLA NICOLAU ANSELMO WECKER, NO BAIRRO RINCÃO DOS ILHÉUS. O PEDIDO É FEITO PELOS MORADORES DO LOCAL, POIS O MATO ESTÁ TÃO ALTO QUE NEM A BOLA SE ENXERGA E TAMBÉM HÁ NO LOCAL MUITOS GALHOS SECOS, QUE SE TORNAM CRIADOURO DE INSETOS E VISTO QUE O LOCAL É FREQÜENTADO POR MUITAS CRIANÇAS ESSAS ACABAM FICANDO EM RISCO.  _x000D_
                                   _x000D_
 </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DA GRAMA NA EMEI RECANTO DAS ROSAS, LOCALIZADA NO BAIRRO DAS ROSAS._x000D_
                              JUSTIFICATIVA: SOLICITAÇÃO DE PAIS DE ALUNOS DA REFERIDA ESCOLA._x000D_
 </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DAS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	ABERTURA DE UM TRECHO DA RUA FRANÇA PARA POSSIBILITAR E FACILITAR O ACESSO COM A RUA JOSÉ FRANCISCO DA COSTA, NO BAIRRO LAGO AZUL. JUSTIFICATIVA: FACILITAR AOS MORADORES DA RUA JOSÉ FRANCISCO DA COSTA O DESLOCAMENTO PARA O BAIRRO LAGO AZUL._x000D_
 2.	ABERTURA DE UM TRECHO DA RUA OTTOMAR SCHNEIDER, NO BAIRRO FLORESTA. JUSTIFICATIVA: NO TRECHO DE UNS SESSENTA METROS DA REFERIDA RUA, APROXIMADAMENTE 6 ANOS ATRÁS FOI REALIZADO UMA PERMUTA PARA RETIRADA DE UMA CASA PARA DAR CONTINUIDADE À RUA OTTOMAR SCHNEIDER._x000D_
 </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTOS NO CALÇAMENTO DA RUA DOS CANÁRIOS, ESQUINA COM A RUA CAMPO GRANDE. _x000D_
 JUSTIFICATIVA:O REFERIDO TRECHO DA RUA ESTÁ INTRANSITÁVEL, COM BURACOS(CRATERAS)  NECESSITA COM URGÊNCIA DE MELHORIAS._x000D_
 </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 1.	LIMPEZA E ROÇADA NA ÁREA VERDE LOCALIZADA ENTRE A EMEI ESTÂNCIA DAS CRIANÇAS E O POSTO DE SAÚDE, NA NOVA ESTÂNCIA;_x000D_
 _x000D_
 2.	LIMPEZA DE TODA QUADRA, LOCAL ONDE ESTÁ SITUADA A ASSOCIAÇÃO DA NOVA ESTÂNCIA, EM FRENTE DA EMEI ESTÂNCIA DAS CRIANÇAS E DA ESCOLA JACOB BAUERMANN, NA NOVA ESTÂNCIA; _x000D_
 _x000D_
      JUSTIFICATIVA: SOLICITAÇÃO FEITA AO VEREADOR QUE SUBSCREVE POR PAIS DE  ALUNOS DAS REFERIDAS ESCOLAS E MORADORES PRÓXIMOS AOS LOCAIS MENCIONADOS, DEVIDO AO TAMANHO DO MATO E TAMBÉM PELO FATO QUE OS LOCAIS ESTÃO SENDO UTILIZADOS PARA DESCARTE DE RESÍDUOS DE PODAS DE JARDINS. _x000D_
 </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE FAIXAS DE SEGURANÇA NA AV. DOS MUNICÍPIOS E RUA FELIZ, PRÓXIMO DA EMEF REINATO ÊNIO TREIN, NO BAIRRO CAMPO GRANDE, COM A NECESSIDADE DE  PREPARAÇÃO DO LOCAL COM ASFALTO PARA PINTURA DAS FAIXAS, POIS AS REFERIDAS RUAS POSSUEM CALÇAMENTO COM PEDRAS IRREGULARES._x000D_
                                JUSTIFICATIVA: TAL MEDIDA SE FAZ NECESSÁRIO PARA MAIOR SEGURANÇA DOS ALUNOS DA REFERIDA ESCOLA.  _x000D_
 </t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE BOCA DE LOBO E LIMPEZA DO TERRENO DA ÁREA VERDE DA PREFEITURA, LOCALIZADO ENTRE AS RUAS LAURO NORMELO KONRATH, HUGO BRAND E TIMBAÚVA NO BAIRRO NOVA ESTÂNCIA. A MEDIDA É NECESSÁRIA DEVIDO AO MAU CHEIRO QUE HÁ NO LOCAL, ALÉM DO MATO ALTO, ONDE SE CRIAM MUITOS BICHOS, PRINCIPALMENTE ARANHAS, LAGARTOS E COBRAS, COLOCANDO EM RISCO OS MORADORES DO LOCAL. SE PEDE URGÊNCIA PARA QUE O CONSERTO E A LIMPEZA SEJAM REALIZADOS, DEVIDO AO ESTADO CRITICO DO LOCAL. </t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 1.	FECHAMENTO DE UM BURACO, EM FRENTE DA LOJA TAQI , NO BAIRRO LIRA;_x000D_
 2.	FECHAMENTO DE UM BURACO LOCALIZADO NA RUA FLORES DA CUNHA, EM FRENTE AO Nº440, BAIRRO FLORESTA. JUSTIFICATIVA: BURACO ABERTO A MAIS DE UM MÊS. MORADORES RECLAMAM;_x000D_
 3.	ROÇADA ATRÁS DE EMEI ESTÂNCIA DAS CRIANÇAS, NO BAIRRO NOVA ESTÂNCIA;_x000D_
 4.	MELHORIAS E CONSERTOS NAS PRACINHAS DO BAIRRO RINCÃO DOS ILHÉUS E DA WALTER JACOB BAUERMANN(PRAÇA DO HOLLYWOOD)_x000D_
 5.	MELHORIAS E COLOCAÇÃO DE BRITA NA RUA CASTRO ALVES, BAIRRO CENTRO;_x000D_
 6.	MELHORIA E CONSERTO DA PONTE, LOCALIZADA NA RUA 1º DE MAIO, BAIRRO CENTRO. JUSTIFICATIVA: CONFORME RELATOS DE MORADORES COM AS CHUVAS A SITUAÇÃO PIORA, POIS TEM TÁBUAS QUEBRADAS. _x000D_
 </t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	SUBSTITUIÇÃO DA TAMPA DO BUEIRO,ENCONTRA-SE QUEBRADA, LOCALIZADO NA AV. BRASIL, ESQUINA COM AV. PRESIDENTE LUCENA;_x000D_
 2.	MELHORIAS/CONSERTO DA PONTE, LOCALIZADA NO BAIRRO FLORESTA;_x000D_
 3.	COLOCAÇÃO DE UMA FAIXA DE SEGURANÇA NA RUA PORTÃO, ESQUINA COM A RUA ADOLFO METZ, PRÓXIMO AO PARADÃO, NO CENTRO;_x000D_
 4.	CONSERTO DE EROSÃO EM PASSEIO PÚBLICO,NA RUA THEODOMIRO PORTO DA FONSECA, EM FRENTE AO Nº398, B.CENTRO;_x000D_
 5.	SUBSTITUIÇÃO DA TAMPA DO BUEIRO, ENCONTRA-SE QUEBRADA COM FERROS EXPOSTOS, LOCALIZADO NA RUA RUY BARBOSA, ESQUINA COM A RUA THEODOMIRO PORTO DA FONSECA, NO BAIRRO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 1.	TAMPA PARA O BUEIRO, LOCALIZADO NA AV. PRESIDENTE LUCENA, ESQUINA COM A RUA SÃO LUIS, NO BAIRRO DAS ROSAS. JUSTIFICATIVA:A TAMPA DO REFERIDO BUEIRO ESTÁ COMPLETAMENTE QUEBRADA, BUEIRO ESTÁ ABERTO. NECESSÁRIO A COLOCAÇÃO DE UMA TAMPA NOVA._x000D_
 2.	REITERA O PEDIDO PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, AINDA ESTA SEMANA, QUANTO AOS BANCOS DA PRAÇA 1º DE MAIO, NO CENTRO. ALGUNS BANCOS ESTÃO QUEBRADOS, COM PONTAS, FALTANDO PEDAÇOS DE MADEIRAS. JUSTIFICATIVA: SOLICITAÇÃO SE FAZ NECESSÁRIA, E QUE SEJA REALIZADA O QUANTO ANTES, EM VIRTUDE DE ESTARMOS RECEBENDO VISITANTES PARA O 34º FESTIVAL DE KERB, QUE OCORRE NESTE FINAL DE SEMANA;_x000D_
 3.	CONSERTO DOS BURACOS EM TODA EXTENSÃO DA RUA FRANÇA, BAIRRO LAGO AZUL. JUSTIFICATIVA: QUEIXAS DA COMUNIDADE QUANTO AOS BURACOS QUE DIFICULTAM O TRÁFEGO NA REFERIDA RUA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 4.	ROÇADA DO MATO E LIMPEZA NA RUA 1º DE MAIO, NO BAIRRO COLINAS VERDES. COMUNIDADE TAMBÉM SOLICITA A POSSIBILIDADE DE COMBATE A MOSQUITOS COM INSETICIDAS. _x000D_
 _x000D_
 5.	CONSERTO DE UM BURACO LOCALIZADO NA RUA FLORES DA CUNHA, BAIRRO FLORESTA. JUSTIFICATIVA: PEDIDO SE FAZ NECESSÁRIO, POIS É UMA DAS PRINCIPAIS RUAS DO BAIRRO, COM GRANDE O TRÁFEGO DE ÔNIBUS E VEÍCULOS. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, COMO SUGESTÃO, A VACINAÇÃO CONTRA A GRIPE INFLUENZA A-H1N1 PARA PROFESSORES E FUNCIONÁRIOS DAS ESCOLAS MUNICIPAIS, ESTADUAIS E PARTICULARES DE ESTÂNCIA VELHA._x000D_
  JUSTIFICATIVA: PREOCUPAÇÃO PARA COM ESTES PROFISSIONAIS, JUSTIFICA-SE  POR TRABALHAREM DIARIAMENTE COM MUITAS E VARIADAS PESSOAS. DEVIDO GRANDE INCIDÊNCIA DE CASOS DA GRIPE INFLUENZA A-H1N1, COM REGISTROS DE 46 ÓBITOS E MAIS DE 305 CASOS NO BRASIL. SÃO PAULO CONFIRMOU 38 MORTES E SANTA CATARINA 3(ATÉ 19 DE MARÇO) A SECRETARIA ESTADUAL DA SAÚDE DO RS CONFIRMOU NESTE DOMINGO(3) AS DUAS PRIMEIRAS MORTES POR GRIPE A, EM PORTO ALEGRE.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	O FECHAMENTO DE EROSÃO NA RUA FORTALEZA, BAIRRO LAGO AZUL, CONFORME MOSTRA AS FOTOS 1, 2, 3 E 6, EM ANEXO A ESTE PEDIDO._x000D_
 &amp;#8226;	A COLOCAÇÃO DE MEIO FIO E FAÇA A MANUTENÇÃO DA CANALIZAÇÃO NA RUA FORTAZELA, BAIRRO LAGO AZUL, CONFORME MOSTRA AS FOTOS 4 E 9, EM ANEXO A ESTE PEDIDO._x000D_
 &amp;#8226;	O FECHAMENTO DE EROSÃO QUE ESTÁ NO MEIO DA RUA MANAUS, BAIRRO LAGO AZUL, CONFORME FOTO 5 EM ANEXO A ESTE PEDIDO._x000D_
 &amp;#8226;	O CONSERTO DO CALÇAMENTO DANIFICADO NA RUA OTTO BAUERMAN, BAIRRO LAGO AZUL, CONFORME AS IMAGENS 7 E 8, EM ANEXO A ESTE PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	A PODA DE GALHOS DAS FLORES NO CANTEIRO CENTRAL DA AVENIDA PRESIDENTE VARGAS EM FRENTE A ESTOFARIA BEPE. JUSTIFICATIVA: OS GALHOS ESTÃO OBSTRUINDO A VISÃO DOS MOTORISTAS QUE USAM A VIA PARA FAZER RETORNO, COM ISSO PODENDO CAUSAR ACIDENTES. _x000D_
 2.	COLOCAÇÃO DE SAIBRO OU BRITA NA ENTRADA DO LOTEAMENTO RECANTO DO SABIÁ NO BAIRRO CAMPO GRANDE. _x000D_
 3.	PATROLAMENTO NA RUA SÃO GERALDO LOTEAMENTO SCHALLEMBERGUER BAIRRO DAS ROSAS NO COMEÇO DA RUA E APOS O CALÇAMENTO._x000D_
 4.	ROÇADA EM TODA A EXTENSÃO DA AV. PRESIDENTE LUCENA ATÉ A DIVISA DE IVOTI. JUSTIFICATIVA: O MOTO ESTÁ TOMANDO CONTA DA REFERIDA RUA. _x000D_
 </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
  _x000D_
 &amp;#8226;	SEJA FEITA A LIMPEZA E A ROÇADA DA PRACINHA LOCALIZADA NA RUA CUIABÁ NO LOTEAMENTO VALE DO SOL, BAIRRO LAGO AZUL;_x000D_
 &amp;#8226;	SEJA FEITA A ROÇADA NO TERRENO DA PREFEITURA LOCALIZADO NA RUA VITAL BRASIL, PRÓXIMO AO Nº 475 NO BAIRRO RINCÃO. A LIMPEZA SE FAZ NECESSÁRIA DEVIDO AO ESTADO QUE SE ENCONTRA O TERRENO E OS BICHOS QUE ALI SE CRIAM SE VÃO PARA A CASA DOS VISINHOS._x000D_
 </t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                       QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NOTIFIQUE A EMPRESA PARA QUE A MESMA FECHE TRÊS BURACOS, ABERTOS PELA EMPRESA E ESTÃO A MAIS DE UM MÊS DIFICULTANDO O TRÂNSITO NOS DEVIDOS LOCAIS. UM NA RUA CASEMIRO MOREIRA NA VILA RANGEL, PRÓXIMA A SAÍDA COM A AVENIDA PRESIDENTE VARGAS. O SEGUNDO NA RUA RIO GRANDE DO SUL, QUASE ESQUINA COM A RUA RIO DE JANEIRO NO BAIRRO RINCÃO GAÚCHO E O ÚLTIMO NA RUA PEDRO TORRES, EM FRENTE AO Nº 551 NO BAIRRO RINCÃO. </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DA LÂMPADA QUEIMADA NO POSTE DE ILUMINAÇÃO PÚBLICA, LOCALIZADO NA RUA QUARESMEIRA, EM FRENTE AO Nº 150, NO LOTEAMENTO UNIÃO._x000D_
 _x000D_
      JUSTIFICATIVA: SOLICITAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELO MENINO GABRIEL BRAUN GIUGNO FILHO DE SÉRGIO E MISLEINE._x000D_
 </t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DE TERRENO LOCALIZADO NA RUA DO PARQUE AO LADO DO Nº 588, BAIRRO BELA VISTA._x000D_
 _x000D_
                       JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DAQUELA LOCALIDADE QUE ESTÃO MUITO PREOCUPADOS COM FOCOS DO MOSQUITO DA DENGUE. SEGUE EM ANEXO FOTOS DO REFERIDO TERRENO._x000D_
 </t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.  CONSTRUÇÃO DE UMA ÁREA COBERTA, NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL ESTÂNCIA DAS CRIANÇAS, LOCALIZADA NA RUA CARLOS ANTÔNIO BENDER, N. 400, NO BAIRRO UNIÃO, EM ESTÂNCIA VELHA/RS, PELOS MOTIVOS E RAZÕES A SEGUIR:_x000D_
 _x000D_
 _x000D_
 A EMEI ESTÂNCIA DAS CRIANÇAS NÃO POSSUI UM ESPAÇO ADEQUADO PARA RECEBER OS PAIS EM REUNIÕES DO CONSELHO DE PAIS E MESTRES (CPM), REALIZAR EVENTOS FESTIVOS PARA AS CRIANÇAS, TRABALHOS CURRICULARES E EXTRACURRICULARES E TAMBÉM PARA RECREAÇÃO E ATIVIDADES PEDAGÓGICAS EM DIAS DE CHUVA._x000D_
 O PRÉDIO ONDE HOJE A ESCOLA ESTÁ INSTALADA NÃO TEM ESPAÇO ADEQUADO PARA TODAS ESSAS ATIVIDADES. AS SALAS DE AULA NÃO COMPORTAM UM NÚMERO ELEVADO DE PESSOAS, COMO É DE COSTUME EM SOLENIDADES (REUNIÕES) E CELEBRAÇÕES COMO UMA FESTA JUNINA, POR EXEMPLO._x000D_
 O PROPÓSITO DESTE PEDIDO DE PROVIDÊNCIAS É DAR À ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL ESTÂNCIA DAS CRIANÇAS UM LOCAL ADEQUADO PARA QUE SE POSSA FAZER TUDO ISSO. TOME-SE DE EXEMPLO A ÁREA COBERTA QUE POSSUI A EMEI AMIGUINHOS DO UNIÃO, NA RUA GERMANO DAUERNHEIMER, N. 235, NO BAIRRO UNIÃO. _x000D_
 OS PAIS, BEM COMO O CPM, A DIREÇÃO E OS PROFESSORES DA EMEI ESTÂNCIA DAS CRIANÇAS SOLICITAM ESSA BENFEITORIA A FIM DE DAR ÀS CRIANÇAS QUE ALI ESTUDAM CONDIÇÕES MAIS ADEQUADAS._x000D_
 DITO ISSO, O VEREADOR SUBSCRITOR SUGERE QUE A CONSTRUÇÃO DESSA ÁREA COBERTA NA EMEI ESTÂNCIA DAS CRIANÇAS SEJA REALIZADA DAS SEGUINTES FORMAS, ALTERNATIVAMENTE: _x000D_
 A) NA FORMA DE UM ANEXO AO PRÉDIO JÁ CONSTRUÍDO NOS LIMITES DO TERRENO DA ESCOLA E, EM RAZÃO DAS OBRAS, QUE SEJA AMPLIADO (ESTENDIDO) O TERRENO ONDE SE SITUA A ESCOLA NO SENTIDO DA ÁREA INSTITUCIONAL (ÁREA VERDE) QUE HÁ NOS FUNDOS; _x000D_
 B) QUE SEJA CONSTRUÍDA SOBRE UMA PARTE DA ÁREA INSTITUCIONAL QUE HÁ NOS FUNDOS DA ESCOLA, A QUAL DEVE SER INCORPORADA AO TERRENO QUE, HOJE, JÁ É PROPRIEDADE DA ESCOLA._x000D_
 ESSAS SÃO APENAS SUGESTÕES DO VEREADOR SUBSCRITOR, QUE ENTENDE QUE A DIREÇÃO, OS PROFESSORES, OS PAIS DE ALUNOS E O CPM DA ESCOLA SEJAM OUVIDOS PELA PREFEITURA MUNICIPAL (PODER EXECUTIVO) A RESPEITO DO TEMA PARA QUE, ENTÃO, POSSAM TAMBÉM DAR SUAS SUGESTÕES E CONTRIBUIÇÕES A RESPEITO DO ASSUNTO._x000D_
 </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 			         QUE SEJA FEITO UM ESTUDO NA REDE ELÉTRICA CONSTATANDO SE A CAPACIDADE DA REDE ELÉTRICA SUPRE A NECESSIDADE NAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL GERMANO DAUERHEIMER E PRESIDENTE KENNEDY PELAS  CONSTANTES QUEDAS DE LUZ_x000D_
 _x000D_
 			     JUSTIFICATIVA: SENDO ESTA UMA RECLAMAÇÃO DOS ALUNOS, PROFESSORES, POIS EM DIAS DE CALOR NÃO PODEM LIGAR AR CONDICIONADO NEM VENTILADOR._x000D_
 </t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	MELHORIAS E COLOCAÇÃO DE BRITA NA RUA CASTRO ALVES, BAIRRO CENTRO;_x000D_
 2.	MELHORIAS NA AV. PEDRO TORRES, BAIRRO RINCÃO DOS ILHÉUS;_x000D_
 3.	LIMPEZA E ROÇADA NA CALÇADA, E ARREDORES DO POSTO DE SAÚDE DO BAIRRO FLORESTA._x000D_
 </t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	PATROLAMENTO E ENSAIBRAMENTO EM TODA EXTENSÃO DA AVENIDA 14 DE JULHO, RUA PADRE LUIS WEBER E RUA OLAVO BILAC NO BAIRRO FLORESTA; JUSTIFICATIVA: TAL SOLICITAÇÃO VISA ATENDER REIVINDICAÇÕES DA COMUNIDADE, E TRAZER CONDIÇÕES DIGNAS DE TRAFEGABILIDADE DOS VEÍCULOS E DAS PESSOAS QUE NECESSITAM TRANSITAR POR ESSAS LOCALIDADES DIARIAMENTE, COM MUITAS RECLAMAÇÕES DOS DIVERSOS BURACOS QUE FORMAM VERDADEIRAS &amp;#8220;CRATERAS&amp;#8221; EXISTENTES NESTAS VIAS;_x000D_
 2.	ROÇADA E LIMPEZA EM TORNO DA PRACINHA E DO CAMPINHO DE FUTEBOL, LOCALIZADOS ENTRE AS RUAS LEOPOLDO A. HERMANN E OSVALDO CRUZ, NO B. BELA VISTA; JUSTIFICATIVA: O CAMPINHO ESTÁ SERVINDO DE LOCAL PARA DESCARTE DE RESÍDUOS DE PODAS DE JARDINS. _x000D_
 </t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PINTURA DE AMARELO DO MEIO FIO EM FRENTE AO Nº: 290 DA RUA THEODOMIRO PORTO DA FONSECA, EDIFÍCIO OSCAR BECKER. JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES VISANDO DISPONIBILIDADE DE PARADA PARA O EMBARQUE E DESEMBARQUE DE ESCOLARES NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                              QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 1.	MELHORIAS DO CALÇAMENTO NA ENTRADA E TODA EXTENSÃO DA RUA DOS CARDEAIS NO LOTEAMENTO RECANTO DOS SABIÁS, NO BAIRRO CAMPO GRANDE. JUSTIFICATIVA: RECLAMAÇÃO DOS MORADORES DEVIDO AO FATO QUE OS MESMOS TIVERAM PROBLEMAS E DANOS MATERIAIS EM SEUS CARROS._x000D_
 2.	REITERA PEDIDO, QUE SEJA REALIZADA A LIMPEZA E ROÇADA NA RUA 1º DE MAIO, BAIRRO COLINAS VERDES. JUSTIFICATIVA: COMUNIDADE RECLAMA DO AUMENTO DE INSETOS E DO MATO._x000D_
 3.	REITERA PEDIDO PARA COLOCAÇÃO DE BRITA E MELHORIAS NA RUA CASTRO ALVES, NO BAIRRO CENTRO._x000D_
 4.	ROÇADA E LIMPEZA NA ÁREA VERDE LOCALIZADA NA RUA INGLATERRA, NO BAIRRO LAGO AZUL._x000D_
 5.	MANUTENÇÃO E MELHORIAS NA PRACINHA DA PRAÇA WALTER JACOB BAUERMANN(PRAÇA DO HOLLYWOOD)JUSTIFICATIVA: COMUNIDADE RECLAMA DA ESTRUTURA,  E SEGURANÇA DAS CRIANÇAS NA PRACINHA, E SUGEREM UMA MANUTENÇÃO COMUM PARA RESOLVER O PROBLEMA._x000D_
 </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	CONSERTO DE UM BURACO LOCALIZADO NA RUA GREGÓRIO DE MATTOS EM FRENTE AO Nº 19, NO  BAIRRO CENTRO;_x000D_
 2.	MELHORIAS NO CALÇAMENTO DA RUA JOSÉ DE ALENCAR, NO BAIRRO CENTRO;_x000D_
 3.	MELHORIAS NA RUA PRESIDENTE LUCENA, NO BAIRRO DAS ROSAS. JUSTIFICATIVA: DEVIDO AO INTENSO TRÁFEGO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LÂMPADA DO POSTE DE LUZ NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 413 NO BAIRRO RINCÃO GAÚCHO. NO MESMO ENDEREÇO, TAMBÉM SEJA VERIFICADA SE A OBRA DA CORSAN NO LOCAL NÃO ROMPEU CANOS DE ESGOTO, POIS A NOITE HÁ UM FORTE ODOR NO LOCAL, QUE SEGUNDO OS MORADORES INICIOU APÓS A TROCA DO POSTE DE LUZ FEITA PELA AESSUL E NESSA TROCA FOI ROMPIDO UM CANO D&amp;#8217;AGUA E A PARTIR DO CONSERTO DESSE CANO COMEÇARAM OS FORTES CHEIROS. </t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.doc</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8226;	QUE SEJA ESTUDADO COM A MÁXIMA URGÊNCIA A ABERTURA DA RUA JOSÉ LINS DO REGO, ATÉ O ENCONTRO COM A RUA ADRIANO DE QUADROS BITTENCOURT, NO BAIRRO RINCÃO GAÚCHO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 ESTUDE A COLOCAÇÃO DE CALÇAMENTO OU A MANUTENÇÃO DA RUA BV 2/ 36 NO BAIRRO FLORESTA._x000D_
 JUSTIFICATIVA: A REFERIDA RUA ESTÁ INTRAFEGÁVEL E COM I INÍCIO DAS CHUVAS A SITUAÇÃO TENDE APIORAR. TAMBÉM SE TRATA DE UM CURTO TRECHO. _x000D_
 </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                               QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS: _x000D_
 1.	CONSTRUIR MAIS UM BLOCO COM CEM(100) GAVETAS NO CEMITÉRIO MUNICIPAL;_x000D_
 2.	COLOCAR MEIO FIO(CORDÃO) NA AV. TIRADENTES EM FRENTE AOS NºS 603 E 615 NO BAIRRO FLORESTA.JUSTIFICATIVA:OS PROPRIETÁRIOS DESEJAM CONSTRUIR A CALÇADA._x000D_
 3.	NA AV.14 DE JULHO NO BAIRRO FLORESTA, ROÇADA NA LATERAL DO ARROIO, LIMPEZA E CALÇAMENTO COM PEDRA IRREGULAR;_x000D_
 4.	CORTAR ÁRVORE LOCALIZADA NA RUA JACÓ BALDUINO DHEIN, 172 B FLORESTA, POIS CORRE O RISCO DE CAIR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                              QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	CONSERTO DE UM BURACO LOCALIZADO NA RUA GREGÓRIO DE MATTOS EM FRENTE AO Nº 19, NO  BAIRRO CENTRO;_x000D_
 2.	MELHORIAS NO CALÇAMENTO DA RUA JOSÉ DE ALENCAR, NO BAIRRO CENTRO;_x000D_
 3.	MELHORIAS NA RUA PRESIDENTE LUCENA, NO BAIRRO DAS ROSAS. JUSTIFICATIVA: DEVIDO AO INTENSO TRÁFEGO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.doc</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTAMENTO DA RUA GERALDO SCHALLEMBERGER, NO BAIRRO DAS ROSAS, POIS EM CONSEQUÊNCIA DO DECLIVE ACENTUADO NUM TRECHO, A REFERIDA RUA COM CALÇAMENTO DE PEDRAS IRREGULARES, ESTÁ INTRANSITÁVEL, COM PEDRAS SOLTAS, COM CRATERAS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MÁXIMA URGÊNCIA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AV. SETE DE SETEMBRO, TRECHO DA RUA EÇA DE QUEIRÓZ ATÉ ESQUINA DA RUA PRESIDENTE LUCENA, AMBOS OS LADOS._x000D_
 _x000D_
                      JUSTIFICATIVA: SOLICITAÇÃO DOS FREQÜENTADORES DA IGREJA UNIVERSAL, CENTRO MÉDICO E DEMAIS MUNÍCIPES PELA INSEGURANÇA QUE O LOCAL OFERECE PELO FATO DO PRÉDIO DO ANTIGO CALÇADOS MÊNFIS ESTAR EM SITUAÇÃO DE ABANDONO, O TRECHO É MUITO ESCURO, TRAZ MEDO E INSEGURANÇA._x000D_
 </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.doc</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                       QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	PINTURA DA FAIXA DE SEGURANÇA EM FRENTE A APAE_x000D_
 &amp;#8226;	TROCA DE LÂMPADA EM FRENTE AO Nº 476, NA RUA CASEMIRO MOREIRA, NA VILA RANGEL E LIMPEZA DO MESMO POSTE QUE ESTÁ TOMADO PELA VEGETAÇÃO._x000D_
 &amp;#8226;	INSTALAÇÃO DE UMA FAIXA DE SEGURANÇA EM FRENTE AO SUPERMERCADO HANSEN, NA RUA SÃO PAULO NO BAIRRO RINCÃO GAÚCHO_x000D_
 &amp;#8226;	CONSERTO DE CALÇAMENTO NA RUA ADÃO WALTER SCHUCK NO BAIRRO DAS ROSAS, EM TODA A SUA EXTENSÃO , PRINCIPALMENTE EM FRENTE AO Nº 144</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	TROCA DE LÂMPADA NA RUA RIO GRANDE DO SUL Nº 413;_x000D_
 &amp;#8226;	TROCA DE LÂMPADA NA ESQUINA DA RUA SÃO PAULO COM A BR 116_x000D_
 &amp;#8226;	TROCA DE LÂMPADA NA LATERAL DA BR 116 EM FRENTE À EMPRESA SELET;_x000D_
 &amp;#8226;	VERIFICAR O PORQUÊ A ILUMINAÇÃO DO POSTE LOCALIZADO NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 473 LIGA DIA SIM, DIA NÃO._x000D_
 </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM ENORME BURACO, LOCALIZADO NA RUA FORTALEZA ESQUINA COM A RUA PORTO ALEGRE, NO BAIRRO LAGO AZUL._x000D_
                              JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES AO VEREADOR QUE SUBSCREVE, POIS COM O TRAFEGO DE VEÍCULOS PESADOS COMO ÔNIBUS, E AS CHUVAS, O BURACO CRESCE A CADA DIA.                  _x000D_
 </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	CONSERTO DOS BURACOS E MELHORIAS NO CALÇAMENTO DA RUA ARTHUR LEOPOLDO RITTER ESQUINA COM A RUA VIDAL DE NEGREIROS._x000D_
 2.	CONSERTO DOS BURACOS E MELHORIAS NO ASFALTO DA RUA PRESIDENTE LUCENA, NO BAIRRO DAS ROSAS._x000D_
 3.	MELHORIAS E COLOCAÇÃO DE BRITAS NA RUA CASTRO ALVES NO BAIRRO CENTRO. JUSTIFICATIVA: MORADORES RECLAMAM QUE EM DIAS DE CHUVAS A REFERIDA RUA FICA ENLAMAÇADA COM BURACOS E POÇAS DÁGUA._x000D_
 </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	O FECHAMENTO DE EROSÃO NA RUA FORTALEZA, BAIRRO LAGO AZUL, CONFORME MOSTRA AS FOTOS 1, 2, 3 E 6, EM ANEXO A ESTE PEDIDO._x000D_
 &amp;#8226;	A COLOCAÇÃO DE MEIO FIO E FAÇA A MANUTENÇÃO DA CANALIZAÇÃO NA RUA FORTALEZA, BAIRRO LAGO AZUL, CONFORME MOSTRA AS FOTOS 4 E 9, EM ANEXO A ESTE PEDIDO._x000D_
 &amp;#8226;	O FECHAMENTO DE EROSÃO QUE ESTÁ NO MEIO DA RUA MANAUS, BAIRRO LAGO AZUL, CONFORME FOTO 5 EM ANEXO A ESTE PEDIDO._x000D_
 &amp;#8226;	O CONSERTO DO CALÇAMENTO DANIFICADO NA RUA OTTO BAUERMAN, BAIRRO LAGO AZUL, CONFORME AS IMAGENS 7 E 8, EM ANEXO A ESTE PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 			  A PINTURA DA FAIXA DE SEGURANÇA NA AV. WALTER KLEIN PRÓXIMO A AABB._x000D_
 			 O REFERIDO PEDIDO SE FAZ NECESSÁRIO PELO GRANDE FLUXO DE PEDESTRES._x000D_
                                                                           _x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.doc</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                               QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS: _x000D_
 _x000D_
 1.	ASFALTAMENTO EM TODA EXTENSÃO DA RUA AFRÂNIO PEIXOTO, NO BAIRRO UNIÃO, A PEDIDO DOS MORADORES, POIS A RUA ESTÁ INTRANSITÁVEL;_x000D_
 2.	PODA OU RETIRADA DE UMA ÁRVORE (MANGUEIRA) LOCALIZADA NA CALÇADA DO Nº: 66 DA AV.  DOS AÇORES, NO BAIRRO RINCÃO DOS ILHÉUS;_x000D_
 3.	PINTURA DO MEIO FIO DE AMARELO E SINALIZAR COM PLACA DE PROIBIDO ESTACIONAR, EM FRENTE MERCADO URSO, NA RUA EUCLIDES DA CUNHA, Nº309, BAIRRO FLORESTA. _x000D_
 </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                               QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DE UMA EROSÃO LOCALIZADA EM FRENTE DO Nº144 DA RUA ADÃO WALTER SCHUCK, NO BAIRRO DAS ROSAS._x000D_
 _x000D_
                      JUSTIFICATIVA: SOLICITAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELO MORADOR DO REFERIDO ENDEREÇO. RELATOU QUE A RUA EM TODA A SUA EXTENSÃO NECESSITA DE REPAROS URGENTES, MAS EM FRENTE A SUA RESIDÊNCIA, EXISTE UM BURACO QUE ESTÁ FAZENDO ANIVERSÁRIO DE UM ANO E O CAVALETE QUE SINALIZA O MENCIONADO BURACO ESTÁ PODRE.  _x000D_
 </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	TROCA DA TAMPA DO BUEIRO QUE SE ENCONTRA QUEBRADA, COM FERROS EXPOSTOS, LOCALIZADO NA RUA CASTRO ALVES, EM FRENTE AO Nº 264, BAIRRO CENTRO. JUSTIFICATIVA: MORADORES SE QUEIXAM QUE A TAMPA DO BUEIRO ESTÁ HÁ MAIS DE UM MÊS NESTE ESTADO._x000D_
 _x000D_
  2. MELHORIAS NO CALÇAMENTO E, CONSERTO DE UM BURACO NA AV. PRESIDENTE                    VARGAS, ESQUINA COM A RUA JOSÉ DE ALENCAR, BAIRRO CENTRO. JUSTIFICATIVA: MORADORES SE QUEIXAM QUE ATRAPALHA O TRÁFEGO, POR SE TRATAR DE UMA VIA NO CENTRO, COM INTENSO TRÂNSITO._x000D_
 _x000D_
  3. PROVIDÊNCIAS NECESSÁRIAS URGENTES QUANTO A TAMPA DE BUEIRO QUEBRADA E CALÇADA COM EROSÃO,  COM O MEIO FIO CAINDO, NA RUA THEODOMIRO PORTO DA FONSECA, ESQUINA COM RUA BALDUINO WEBER, BAIRRO CENTRO. _x000D_
 _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3033,67 +3033,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>