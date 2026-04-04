--- v0 (2026-02-06)
+++ v1 (2026-04-04)
@@ -54,5715 +54,5715 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante-Projeto</t>
   </si>
   <si>
     <t>Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMULGAR ESTE ANTEPROJETO DE LEI QUE VEM AO ENCONTRO DAS DEMANDAS DA POPULAÇÃO QUE NECESSITA DO FUNCIONAMENTO DAS ESCOLAS DE EDUCAÇÃO INFANTIL NOS DOZE MESES DO ANO NO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO PREVISTA EM LEI PARA RECOLHIMENTO DE ENTULHOS  NÃO   PREVISTOS PELA LEI MUNICIPAL N. 1656 DE 17 DE JANEIRO DE 2011.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; CONCEDE  AUMENTO AOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS &amp;#8220;  </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; DISPÕE SOBRE CASA DE PASSAGEM E ABRIGO AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.doc</t>
   </si>
   <si>
     <t>INSERIR NA ESTRUTURA ADMINISTRATIVA  BÁSICA DOS SERVIÇOS MUNICIPAIS A SECRETARIA MUNICIPAL DE  TURISMO , SEGURANÇA E TRÂNSITO , TRANSPORTE E HABITAÇÃO E POLÍTICAS PÚBLICAS  E DESPORTO ,  FAZENDO INTEGRAR ÓRGÃOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Neila Becker ( Mana )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTALAR RODA D&amp;#180;ÁGUA  NA PRAÇA DÁRIO HAUPENTHAL LOCALIZADA NA RUA ALMIRANTE TAMANDARÉ NO BAIRRO LIRA E DÁ  OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO, NAS VIAS E LOGRADOUROS PÚBLICOS, DENOMINADO &amp;#8220;ÁREA AZUL&amp;#8221; AUTORIZA A OUTORGA, MEDIANTE LICITAÇÃO, DA CONCESSÃO ONEROSA PARA EXPLORAÇÃO DE ESTACIONAMENTO ROTATIVO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A PROMULGAR ESTA LEI QUE VERSA SOBRE A LIBERAÇÃO E CRIAÇÃO DE LOTEAMENTOS NO MUNICÍPIO DE ESTÂNCIA VELHA, DE FORMA DESORDENADA E QUE CONTEMPLA APENAS O MERCADO IMOBILIÁRIO E AQUELES QUE ACUMULAM RENDA NESTE TIPO DE NEGÓCIO&amp;#8221;.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; AUTORIZA O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 A CONCESSÃO REAL DE USO DE ÁREA PÚBLICA PARA OS FINS QUE ESPECIFÍCA  E  DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>EAMS</t>
   </si>
   <si>
     <t>Emenda Aditiva/modificativa/supressiva</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO  PROJETO DE LEI Nº 040/2015</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> EMENDA ADITIVA  AO ANTE PROJETO DE LEI Nº 007/2015</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA_x000D_
 PL N. 035/2015 &amp;#8211; INSTITUI PLANO MUNICIPAL DE EDUCAÇÃO 2014-2024._x000D_
 OBJETO DA EMENDA : ALTERA REDAÇÃO DA ESTRATÉGIA  20.3 DO PROJETO ORIGINAL</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Cláudio Hansen, Carlito Borges, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Luciano Kroeff, Neila Becker ( Mana ), Samuel Jantsch ( Muga ), Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;EMENDA MODIFICATIVA  AO PROJETO DE LEI QUE &amp;#8220; ALTERA O ARTIGO 1&amp;#730; DA LEI 1536 DE 07 DE ABRIL DE 2010 , PARA POSSIBILITAR A REGULARIZAÇÃO  DE EDIFICAÇÕES  EM DESACORDO COM O PLANO DIRETOR E CÓDIGO DE OBRAS DO MUNICÍPIO DE ESTÂNCIA VELHA &amp;#8220;.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 120/2015 DISPÕE  SOBRE A PROTEÇÃO E CUIDADOS  DE ANIMAIS DOMÉSTICOS NO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Luciano Kroeff, Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL Nº 084/2015 &amp;#8220; AUTORIZA O PODER EXECUTIVO MUNICIPAL  A PROTESTAR  AS CERTIDÕES  DE DÍVIDA ATIVA CORRESPONDENTE AOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Neila Becker ( Mana ), Carlito Borges, Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PL Nº 015/2015 - CONCEDE  REVISÃO GERAL ANUAL  DOS VENCIMENTOS E SALÁRIOS  E DÁ OUTRAS  PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Sônia Brites, Carlito Borges, Euclides Tisian ( Gringo ), Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO E ACRESCENTA INCISOS AO ART.137 DA _x000D_
 				LEI ORGÂNICA DO MUNICÍPIO DE ESTÂNCIA VELHA RS. _x000D_
 </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>Carlito Borges, João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA REDAÇÃO DO ART. 14 DA LEI ORGÂNICA PARA FIXAR O MANDATO DO PRESIDENTE DA CÂMARA PELO PERÍODO DE UM (1) ANO, PROIBINDO A REELEIÇÃO PARA O CARGO DE PRESIDENTE NA MESMA LEGISLATURA&amp;#8221;.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PROFUNDO PESAR _x000D_
 _x000D_
 PELO FALECIMENTO DO EX-PREFEITO E SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE DE SÃO LEOPOLDO , HENRIQUE DA COSTA PRIETO, AOS 76 ANOS. </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO, AOS MUNICÍPIOS, HOSPITAIS FILANTRÓPICOS E SANTAS CASAS, REFERENTE AOS REPASSES NÃO FEITOS PELO GOVERNO ANTERIOR, EM 2014, NO VALOR DE R$ 580 MILHÕES DE REAIS, NA ÁREA DA SAÚDE. </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR _x000D_
 _x000D_
 _x000D_
 PELO  FALECIMENTO DE AIRTON LUIZ GRAHL  CONHECIDO COMO (CUÍCA), </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Neila Becker ( Mana ), Carlito Borges, Cláudio Hansen, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Luciano Kroeff, Samuel Jantsch ( Muga ), Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE BOAS VINDAS AO TENENTE CORONEL HAROLDO EDSON KNEBEL,  </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO  AOS  TRABALHOS PRESTADOS PELO  TENENTE CORONEL CARLOS  ARMINDO THOMÉ MARQUES NO COMANDO REGIONAL DE POLICIA OSTENSIVA DO VALE DO RIO DOS SINOS </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A CONSTRUÇÃO DO AEROPORTO 20 DE SETEMBRO NA REGIÃO METROPOLITANA DE PORTO ALEGRE ENTRES OS MUNICÍPIOS DE NOVA SANTA RITA E PORTÃO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE LOUVOR E APLAUSOS, EM COMEMORAÇÃO AOS 180 ANOS DA IECLB - IGREJA EVANGÉLICA DE CONFISSÃO LUTERANA NO BRASIL EM ESTÂNCIA VELHA._x000D_
 .                               _x000D_
 </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, A RÁDIO ESTÂNCIA FM 87,5 PELOS 17 ANOS DE INESTIMÁVEIS SERVIÇOS DE INFORMAÇÃO, DIVULGAÇÃO E ESCLARECIMENTOS, EM PROL DA CULTURA, DA EDUCAÇÃO, DO LAZER, DO ENTRETENIMENTO, DAS ATUALIDADES, DOS AVISOS OFICIAIS E PELO VALOR APRIMORADO DE SEUS SERVIÇOS E NOS DETALHES DA NOTÍCIA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS,_x000D_
 _x000D_
 DIA DO CURTIDOR, E PELOS 50 ANOS DE FUNDAÇÃO DA ESCOLA DE CURTIMENTO SENAI/CENTRO TECNOLÓGICO DO COURO DE ESTÂNCIA VELHA/RS. _x000D_
 </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E  DE PESAR,_x000D_
 PELO ANIVERSÁRIO DE 35 ANOS DE FUNDAÇÃO DA SOCIEDADE ESPORTIVA TIRADENTES E PELO FALECIMENTO, DE UM DOS FUNDADORES DESTE CLUBE, SENHOR JORGE SCHMITT.                                                                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luciano Kroeff, Carlito Borges, Cláudio Hansen, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Neila Becker ( Mana ), Samuel Jantsch ( Muga ), Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, PELA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DA DEPUTADA ANY ORTIZ, QUE &amp;#8221;ALTERA A LEI 7.285, DE 23 DE JULHO DE 1979, QUE DISPÕE SOBRE A CONCESSÃO DE SUBSÍDIOS A EX GOVERNADOR, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APOIO A UNIVERSIDADE FEDERAL DOS VALES - UNIVALES, NOS TERMOS QUE PASSAM A ADUZIR:</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Sônia Brites, Carlito Borges, Cláudio Hansen, Euclides Tisian ( Gringo ), João de Godoy ( Dudu ), Lotário Seevald ( Saci ), Luciano Kroeff, Neila Becker ( Mana ), Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO E PROTESTO CONTRA A REDUÇÃO DOS VALORES DOS  REPASSES  NA ÁREA DA SAÚDE  POR PARTE DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL E  UNIÃO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO PARABENIZANDO OS AGRICULTORES DE ESTÂNCIA  VELHA PELA PASSAGEM DO DIA DO AGRICULTOR_x000D_
 </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A EVENTUAL  PROPOSTA LEGISLATIVA DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL EM AUMENTAR TRIBUTOS</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO A EXTINÇÃO  DA FUNDAÇÃO  ZOOBOTÃNICA DO ESTADO DO RIO GRANDE DO SUL			</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO AO PROJETO DE LEI N. 1086/2011 DE AUTORIA DO DEPUTADO FEDERAL  RICARDO TRÍPOLI, QUE PREVÊ A EXTINÇÃO DAS PROVAS DE TIRO DE LAÇO E OUTRAS MODALIDADES PRATICADAS COM  ANIMAIS, NOS RODEIOS DE TODO O BRASIL.	</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS ALUNOS DO 9º E 8º ANO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ANITA GARIBALDI QUE CONQUISTARAM O TROFÉU DE  MELHOR SOM ORIGINAL NO 2º FESTIVAL  &amp;#8220;PRIMEIRO FILME&amp;#8221; ORGANIZADO PELA PRANA FILMES DE PORTO ALEGRE. A PREMIAÇÃO OCORREU NO SANTANDER CULTURAL EM PORTO ALEGRE NO DIA 22/08/15, O CURTA METRAGEM &amp;#8220;O MISTÉRIO DE ANITA&amp;#8221; CONCORREU EM 13 CATEGORIAS COM 46 FILMES PRÉ-SELECIONADOS. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO A INSEGURANÇA  NAS ESTAÇÕES E NO INTERIOR   DO TRENSURB. CONSIDERANDO OS VÁRIOS ATOS DE VIOLÊNCIA , ROUBOS , FURTOS E ATAQUES CONTRA A INTEGRIDADE FÍSICA DOS USUÁRIOS DO TRENSURB  , ESPECIALMENTE AOS  MORADORES , TRABALHADORES E  ESTUDANTES DE ESTÂNCIA VELHA E REGIÃO É QUE A CÂMARA DE VEREADORES  POSTULA PROVIDÊNCIAS JUNTO A DIRETORIA DO TRENSURB VISANDO PROPORCIONAR AO USUÁRIO   UM TRANSPORTE DE QUALIDADE E SEGURO.			</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, PARA O ATLETA DE TAEKWONDO EDUARDO COPATTI.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE RECONHECIMENTO E HOMENAGEM AO CORAL  DA SOCIEDADE CANTO  UNIÃO </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PARA ALUNAS DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ANITA GARIBALDI.  </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE RECONHECIMENTO E APLAUSOS, PARA ALUNOS DO COLÉGIO LUTERANO ARTHUR KONRATH. _x000D_
 </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CORPO DE BOMBEIROS DE ESTÂNCIA VELHA/RS A EMENDA REQUERIDA AO ORÇAMENTO DO ESTADO DO RIO GRANDE DO SUL, VISANDO A AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPIS).</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSOS  A ESCOLA  MUNICIPAL DE ENSINO FUNDAMENTAL WALTER JACOB BAUERMANN</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.doc</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSOS AO SENAI PELA INAUGURAÇÃO DO INSTITUTO TECNOLÓGICO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO DO PMAT &amp;#8211; PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS, DO BNDES JUNTO AO BANCO DO BRASIL S/A, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA JNK CALÇADOS LTDA - EPP, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE  CENA ENGENHARIA LTDA-ME E DE AMADOR DE OLIVEIRA CARDOSO -EPP, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>Luciano Kroeff, Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA T LOCALIZADA NO LOTEAMENTO BAIRRO ENCOSTA DO SOL DE RUA  ALDIVO KLAUS</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA Y  LOCALIZADA NO LOTEAMENTO BAIRRO  ENCOSTA DO SOL  DE  RUA  ELMA CECÍLIA KESSLER&amp;#8221;</t>
   </si>
   <si>
     <t>Luciano Kroeff, Carlito Borges, Carlito Borges1, Cláudio Hansen, Cláudio Hansen, Lotário Seevald ( Saci ), Lotário Seevald (Saci), Luciano Kroeff, Samuel Jantsch ( Muga ), Samuel Jantsch (Muga)</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DISPÕE  SOBRE AS SESSÕES DA CÂMARA MUNICIPAL  , E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>Neila Becker ( Mana ), Neila Becker (Mana)</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA § 2&amp;#730; AO ART. 3&amp;#730; DA LEI MUNICIPAL N. 1.724 DE 19 DE SETEMBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu ), João de Godoy (Dudu)</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO DE REPRESENTANTES DE ENTIDADES RELIGIOSAS NO HOSPITAL MUNICIPAL  GETULIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 2031- &amp;#8220;QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, PARA CRIAR DOTAÇÃO ORÇAMENTARIA PARA O FUNDO MUNICIPAL DE CULTURA, </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ANEXO V, DO QUADRO DAS FUNÇÕES GRATIFICADAS, DA LEI COMPLEMENTAR Nº 003/95, DE 07 DE AGOSTO DE 1995, QUE "RECLASSIFICA CARGOS DE PROVIMENTO EFETIVO, EM COMISSÃO, DE FUNÇÃO DE CONFIANÇA, DE FUNÇÃO GRATIFICADA ELENCADOS NA LEI MUNICIPAL Nº 1.042, DE 05.04.90, CRIA E EXTINGUE CARGOS, E DÁ OUTRAS PROVIDÊNCIAS, COM REDAÇÃO DADA PELA LEI COMPLEMENTAR Nº 041, DE 30 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; DENOMINA  DE FELIPE WENDT O  GINÁSIO POLIESPORTIVO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SELVINO RITTER E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; INSTITUI O BANCO DE REGISTRO DE MILHAGENS E DISPÕE SOBRE A UTILIZAÇÃO DE PASSAGENS E PRÊMIOS DE MILHAGENS AÉREAS ADVINDAS DE RECURSOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Sônia Brites, Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE NO ÂMBITO MUNICIPAL POLÍTICA DE CONSCIÊNCIA URBANA NA PRESERVAÇÃO DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A  LEI MUNICIPAL Nº 2054, DE 27 DE FEVEREIRO DE 2015, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO, COM ERNO JOÃO ALTENHOFFEN, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; PARA CORREÇÃO DE NOME, </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PARÁGRAFO ÚNICO DO ARTIGO 6º, DA LEI Nº 1.511, DE 17 DE DEZEMBRO DE 2009 QUE &amp;#8220;AUTORIZA O PODER EXECUIVO MUNICIPAL A PROMOVER A DESAFETAÇÃO DE USO DE ÁREAS DE TERRAS, APROVAR LOTEAMENTO DE INTERESSE SOCIAL, REVOGAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BENS INSERVÍVEIS PARA LEILÃO PARA A COMUNIDADE CATÓLICA SANTO ANTONIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO , VICE PREFEITO E VENCIMENTOS DOS SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE BIÓLOGO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 882, DE 26 DE DEZEMBRO DE 1986 QUE &amp;#8220;AUTORIZA O MUNICÍPIO A DOAR IMÓVEL À COMUNIDADE EVANGÉLICA LUTERANA CRISTO SALVADOR&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Carlito Borges1</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.doc</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A PROMULGAR ESTA LEI QUE VERSA SOBRE A DESOBRIGAÇÃO DO LOCATÁRIO ARCAR COM AS OBRIGAÇÕES DO LOCADOR E PROPRIETÁRIO DE IMÓVEIS &amp;#8211; IPTU E OUTROS IMPOSTOS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O ARTIGO 36, PARÁGRAFO 3º, DA LEI 1.174, DE 27 DE NOVEMBRO DE 2006, PARA INCLUIR NOVAS EXIGÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DENOMINA RUA 07 NO BAIRRO LAGO AZUL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$243.750,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A ASSOCIAÇÃO RECREATIVA CULTURAL E BENEFICENTE ACADÊMICOS DO SAMBA &amp;#8211; ARCBAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE &amp;#8220; DENOMINA A RUA B  NO LOTEAMENTO DOS PÁSSAROS NO BAIRRO CAMPO GRANDE DE RUA  LIANI FÁTIMA ZANOTELLI PADILHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;  DISPÕE SOBRE A PUBLICAÇÃO DOS SALÁRIOS E SUBSÍDIOS DOS SERVIDORES E AGENTES POLÍTICOS DOS PODERES LEGISLATIVO E EXECUTIVO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.000.000,00 E DÁ OUTRAS PROVIDÊNCIAS", </t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ESTÂNCIA VELHA, VISANDO O REPASSE DE RECURSOS FINANCEIROS PROVINDOS DO GOVERNO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO 2014 - 2024  E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE &amp;#8220; ALTERA DENOMINAÇÃO DA TRAVESSA  EDUARDO METZ , NO BAIRRO DAS ROSAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA SR DAS PEDRAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA, ATUALIZA E CONSOLIDA A LEI MUNICIPAL Nº 535, DE 20 DE DEZEMBRO DE 1973 QUE CRIA O CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE - AGE, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;,</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 880/2003, DE 31 DE DEZEMBRO DE 2003 QUE &amp;#8220;INSTITUI A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E AS SUAS ALTERAÇÕES DADAS PELAS LEIS Nº 917, DE 26-04-2004; N.º 1380, DE 29-12-2008; Nº 1697, DE 26-05-2011; Nº 1834, DE 23-01-2013; E Nº 1936 DE 23-09-2013, </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA LEI FEDERAL N. 12.461/2011 NAS UNIDADES DE SAÚDE  DO MUNICÍPIO DE ESTÂNCIA VELHA RS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;  OBRIGA AS EMPRESAS E AS CONCESSIONÁRIAS QUE FORNECEM ENERGIA ELÉTRICA , TELEFONIA FIXA , BANDA LARGA , TELEVISÃO A CABO OU OUTRO SERVIÇO POR MEIO DE REDE AÉREA A RETIRAR  POSTES E FIAÇÃO EXCEDENTE SEM USO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DENOMINA A TRAVESSA A , NO LOTEAMENTO FLACK NO BAIRRO FLORESTA DE RUA  MARCOLINA GARCIA DA SILVA</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 10 DA LEI 768, DE 27 DE DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO MUNICIPAL DE POLITICAS PÚBLICAS DE/PARA/COM AS JUVENTUDES E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA, ATUALIZA E CONSOLIDA A LEI QUE INSTITUI O GABINETE DE GESTÃO INTEGRADA MUNICIPAL - GGI-M E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE VISTA ALLEGRO IV- SPE-INCORPORAÇÕES LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE MÉDICO PSIQUIATRA, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 5º, DA LEI 2046, DE 05 DE FEVEREIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ANEXO I, DA LEI COMPLEMENTAR 003, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA ACRESCENTAR UM CARGO DE BIÓLOGO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI Nº 1494 QUE " DISPÕE SOBRE A INCORPORAÇÃO DE PARCELAS PROVISÓRIAS NOS VENCIMENTOS DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS", REVOGA LEI E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ART. 1º, O CAPUT DO ART. 5º E O § 1º, INCISO II DO ART. 13 DA LEI MUNICIPAL Nº 1937/2013 QUE DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER UM AUXÍLIO FINANCEIRO Á ASSOCIAÇÃO DOS MÚSICOS DA BANDA MUNICIPAL DE ESTÂNCIA VELHA, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE DE CANTO UNIÃO DE ESTÂNCIA VELHA, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE - AGE, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA AS AUDIÊNCIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA RS  E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM A ASSOCIAÇÃO BICHINHO CARENTE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE LEFAMA INCORPORADORA E CONSTRUTORA LTDA, MARCUS GOMES CORREA E L&amp;C PARTICIPAÇÕES LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO PROMOCIONAL DE ESTÂNCIA VELHA &amp;#8211; SEPEV, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM  A ASSOCIAÇÃO ESPORTIVA SOCIAL E CULTURAL KITALENTO- ESPORTES EM AÇÃO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM  A ASSOCIAÇÃO ESPORTIVA SOCIAL E CULTURAL KITALENTO- PROJETO ESPAÇO CULTURAL MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM  A ASSOCIAÇÃO ESPORTIVA SOCIAL E CULTURAL KITALENTO- PROJETO GIRASSOL, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER UM AUXÍLIO FINANCEIRO À LIGA FEMININA DE COMBATE AO CÂNCER &amp;#8211; NÚCLEO DE ESTÂNCIA VELHA/RS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO MENSAL AO CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA - CONSEPRO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.doc</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DO RIO GRANDE DO SUL - DETRAN/RS E DÁ OUTRAS PROVIDENCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA E CONSOLIDA A LEI Nº 1.743, DE 09 DE DEZEMBRO DE 2011, QUE &amp;#8220;REESTRUTURA O CONSELHO MUNICIPAL ANTIDROGAS DE ESTÂNCIA VELHA - COMAD-ED, REVOGA LEIS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA E CONSOLIDA A LEI MUNICIPAL Nº 937, DE 17 DE JUNHO DE 2004, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA -CMPD, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO MOTOCICLISTICA BIKER BOYS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA ESCOLA MUNICIPAL HELEODORO RODRIGUES DA SILVA A ESCOLA LOCALIZADA NO BAIRRO CAMPO GRANDE, ENDEREÇO RUA FELIZ N.85&amp;#8221;.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA REDUÇÃO DE ENCARGOS DOS CRÉDITOS TRIBUTÁRIOS, E NÃO TRIBUTÁRIOS, PARA PAGAMENTO A VISTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DENOMINA A  ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL , COM SEDE NO LOTEAMENTO VENEZA DE ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL VENEZA</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO MOTOCICLISTICA BIKER BOYS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;REVISA O VALOR VENAL DE CADASTRO IMOBILIÁRIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ATUALIZA A LEI Nº. 1821, DE 15 DE OUTUBRO DE 2012 QUE ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;RESERVA AOS NEGROS 15% (QUINZE POR CENTO) DAS VAGAS OFERECIDAS  NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O ARTIGO 1º, DA LEI 1536 DE 07 DE ABRIL DE 2010. PARA POSSIBILITAR A REGULARIZAÇÃO DE EDIFICAÇÕES EM DESACORDO COM O PLANO DIRETOR E CÓDIGO DE OBRAS DO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REVOGA LEI MUNICIPAL Nº 930, DE 26 DE MAIO DE 2004. QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A LIGA FEMININA DE COMBATE AO CÂNCER NÚCLEO DE ESTÂNCIA VELHA/RS, E DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1854, DE 26 DE DEZEMBRO DE 2012 QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A COMUNIDADE TERAPÊUTICA DÁDIVAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROTESTAR AS CERTIDÕES DE DÍVIDA ATIVA CORRESPONDENTE AOS CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.doc</t>
   </si>
   <si>
     <t>DO EXECUTIVO MUNICIPAL QUE, &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE LEFAMA INCORPORADORA E CONSTRUTORA LTDA &amp;#8211; EPP, MARCUS GOMES CORREA E L&amp;C PARTICIPAÇÕES LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DO EXECUTIVO MUNICIPAL QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE LEFAMA INCORPORADORA E CONSTRUTORA LTDA - EPP, RICARDO MATTES E LISETE CELITA MATTES, E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DO EXECUTIVO MUNICIPAL QUE, " ALTERA O ARTIGO 1º E O INCISO III, DO ARTIGO 2º DA LEI MUNICIPAL Nº 645, DE 21 DE DEZEMBRO DE 2001, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O CONSELHO MUNICIPAL DOS DIRETOS DAS MULHERES, E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A ASSOCIAÇÃO RECREATIVA CULTURAL E BENEFICENTE ACADÊMICOS DO SAMBA &amp;#8211; ARCBAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>DO EXECUTIVO MUNICIPAL QUE, &amp;#8220;ALTERA O ANEXO II, DA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, PARA ALTERAR A CARGA HORÁRIA DOS AGENTES DE CONTROLE INTERNO I, II E III, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DENOMINA GALERIA  DOS DIRETORES E PRESIDENTES DE CPM DA ESCOLA NICOLAU ANSELMO WECKER DE GALERIA ARLINDO BERFT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.doc</t>
   </si>
   <si>
     <t>DO LEGISLATIVO MUNICIPAL (VEREADOR CARLITO BORGES), QUE "DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAOUT DO ART.5º, INCISO II, DO §3º, DOART. 37 E §2º DO ART. 216 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DENOMINA A RUA 7( SETE) NO BAIRRO LAGO AZUL DE &amp;#8220; RUA  JOSÉ RUI SIQUEIRA DE CAMARGO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º, DA LEI MUNICIPAL Nº 2077, DE 28 DE MAIO DE 2014, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL PERMUTAR ÁREAS DE TERRAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.doc</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;RECLASSIFICA ATRIBUIÇÕES DO CARGO DE GUARDA MUNICIPAL E GUARDA MUNICIPAL DE TRÂNSITO E SEGURANÇA, NOS TERMOS DA LEI FEDERAL Nº 13.022, DE 08 DE AGOSTO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS &amp;#8220;</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA E CONSOLIDA A LEI Nº 1937, DE 23 DE SETEMBRO DE 2013 QUE &amp;#8216;DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS&amp;#8217;&amp;#8221;,  </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu ), Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA A RUA ENTRE A RUA WALTER KLEIN E RUA RECIFE NO BAIRRO LAGO AZUL  LOTEAMENTO  VALE DO SOL DE RUA PEDRO SOARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE , NO ÂMBITO DO MUNICÍPIO DE ESTÂNCIA VELHA RS  A INAUGURAÇÃO E ENTREGA DE OBRAS PÚBLICAS INCOMPLETAS OU QUE , CONCLUÍDAS , NÃO ATENDAM AO FIM QUE SE DESTINAM E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DISPÕE SOBRE A OBRIGATORIEDADE NOS CONCURSOS PÚBLICOS  NO ÂMBITO DO MUNICÍPIO  CONSTAR  QUESTÕES  DA HISTÓRIA E CULTURA AFRO-BRASILEIRA E INDÍGENA  E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE CENTRO MUNICIPAL CULTURAL  NOVISOL O LOCAL  DA ANTIGA SEDE DA EMPRESA NOVISOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2114, DE 11 DE SETEMBRO DE 2015, QUE &amp;#8220;AUTORIZA REDUÇÃO DE ENCARGOS DOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS PARA PAGAMENTO A VISTA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A CÂMARA DE DIRIGENTES LOJISTAS DE ESTÂNCIA VELHA/IVOTI - CDL E COM O MUNICÍPIO DE IVOTI, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CARGO EFETIVO DE MONITOR EDUCACIONAL, PASSANDO A INTEGRAR O ANEXO II, DA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO E ORGANIZAÇÃO DO CONSELHO ESCOLAR NAS ESCOLAS PÚBLICAS MUNICIPAIS DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO A _x000D_
                                             INCLUIR NA  PROGRAMAÇÃO OFICIAL DA SEMANA DO_x000D_
                                             MUNICÍPIO O &amp;#8221;ENCONTRO CULTURAL DE ETNIAS&amp;#8221; E DÁ  _x000D_
                                             OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA RUA 9 NO BAIRRO LAGO AZUL, LOTEAMENTO BEL POENTE  DE RUA  SANDRO HENRIQUE MÜLLER E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA RUA 8 NO BAIRRO LAGO AZUL, LOTEAMENTO BEL POENTE DE RUA  TERESINHA SUELI DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE DESCONTO PARA PAGAMENTO À VISTA, EM PARCELA ÚNICA DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU E DAS TAXAS MUNICIPAIS RELATIVAS AO EXERCÍCIO DE 2016&amp;#8221; </t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8221; ALTERA O INCISO I, DO ARTIGO 2º, DA LEI Nº 1904, DE 17 DE JUNHO DE 2013, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL PERMUTAR ÁREAS DE TERRAS DE PROPRIEDADE DO MUNICÍPIO, COM LEO AFONSO IMMIG E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 768/2002, DE 27 DE DEZEMBRO QUE "ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA O CARGO EFETIVO DE MONITOR EDUCACIONAL, PASSANDO A INTEGRAR O ANEXO II, DA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.doc</t>
   </si>
   <si>
     <t>PROCURADORIA ESPECIAL DA MULHER ÓRGÃO DE ASSESSORAMENTO  DA MESA DIRETORA EM ASSUNTOS RELACIONADOS AOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DOS ARTIGOS 154 E 164 DO REGIMENTO INTERNO DA CASA, PARA ACRESCENTAR NO PEDIDO DE ADIAMENTO DA DISCUSSÃO GERAL DOS PROJETOS &amp;#8211; PEDIDO DE VISTAS A JUSTIFICATIVA._x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA OS PEDIDOS DE PROVIDÊNCIAS E INFORMAÇÕES   E DÁ OUTRAS 	PROVIDENCIAS_x000D_
 </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA RELATÓRIO DA COMISSÃO PARLAMENTAR DE _x000D_
 				INQUÉRITO  , CONTRATAÇÃO REFERENTE A PRESTAÇÃO DE_x000D_
 				SERVIÇOS DE COLETA DE LIXO E LIMPEZA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA A DATA DA ELEIÇÃO DA MESA DIRETIVA DO_x000D_
 				PODER LEGISLATIVO PARA EXERCÍCIO DE 2016_x000D_
 				E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME SE ESTÁ PREVISTO NO ORÇAMENTO DE 2015:_x000D_
                                            _x000D_
 &amp;#8226;	O ASFALTAMENTO DA RUA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE, CONFORME INFORMADO NO VOSSO OF.Nº390/2014- GAB DE 16.06.2014 EM RESPOSTA AO PP Nº 070/2013; QUE NÃO EXISTE PREVISÃO PARA 2014 MAS PODERÁ SER INCLUSA NO ORÇAMENTO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME SE ESTÁ PREVISTO NO ORÇAMENTO DE 2015:_x000D_
 _x000D_
 &amp;#8226;	COLOCAÇÃO DE TRAVESSIA COM ELEVADA PLATÔ COM PINTURA PARA PEDESTRE, NOS DOIS SENTIDOS DA AV. BRASIL, EM FRENTE DA ESCOLA 08 DE SETEMBRO E DO COLÉGIO LUTERANO ARTHUR KONRATH; RUA RUI BARBOSA EM FRENTE A IGREJA CATÓLICA, RUA PORTÃO EM FRENTE A SCHNEIDERHAUS E NAS PROXIMIDADES DA KADU MOTOS, RUA RUI BARBOSA EM FRENTE A MAGRÃO MOTOS, CONFORME INFORMA NO VOSSO OF.690/2014-GAB. DE 14/11/2014 EM RESPOSTA AO PP Nº 214/2014 DE 26/09/2014, QUE A SOLICITAÇÃO FOI PASSADA PARA O SETOR DE TRÂNSITO E AOS POUCOS VAI SER FEITO O SERVIÇO, OU SEJA, AS DEVIDAS MARCAÇÕES._x000D_
 </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME SE ESTÁ PREVISTO NO ORÇAMENTO DE 2015:_x000D_
 &amp;#8226;	ASFALTAMENTO DA RUA GREGÓRIO DE MATOS EM TODA SUA EXTENSÃO, RUA JOSÉ DE ALENCAR ENTRE A RUA EÇA DE QUEIRÓS E AV. PRESIDENTE VARGAS, QUE FICAM EM FRENTE E AO LADO DA ESCOLA TÉCNICA SENAI , SOLICITADO NO PP Nº 172/2014 DE 26 DE JUNHO DE 2014;_x000D_
 _x000D_
 JUSTIFICATIVA: NO DIA 05 DE MAIO DE 2015 COMEMORAÇÃO DOS 50 ANOS DO SENAI EV E  EM AGOSTO DE 2015 CONGRESSO NA FENAC SOB A COORDENAÇÃO DA ABQTIC,  COM VISITA AO NOSSO MUNICÍPIO, MAIS PRECISAMENTE AO SENAI E NA ABQTIC._x000D_
 </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.doc</t>
   </si>
   <si>
     <t>SE EXISTE POSSIBILIDADE DO ENCAMINHAMENTO DO PROJETO DE LEI QUE &amp;#8220;DISPÕE SOBRE A CONCESSÃO DE RISCO DE VIDA AOS CONSELHEIROS TUTELARES NA FORMA SUGERIDA  NO ANTE PROJETO DE LEI APROVADO POR UNANIMIDADE NA SESSÃO ORDINÁRIA  DO DIA 09.07.2014  DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO AO PODER LEGISLATIVO  INFORMAÇÕES PELO JURÍDICO DO EXECUTIVO A RESPEITO DAS CASAS DO PROGRAMA PSH, PRINCIPALMENTE DA CASA MORADA DO CAMPO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADO AO PODER LEGISLATIVO  INFORMAÇÕES SOBRE QUEM FAZ A FISCALIZAÇÃO DAS CONSTRUÇÕES FEITAS NO MUNICÍPIO. EM ESPECIAL PARA SABER QUEM USA OS EQUIPAMENTOS DE EPI. </t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO AO PODER LEGISLATIVO INFORMAÇÕES SOBRE O NÚMERO DE AGENTES DE SAÚDE DO MUNICÍPIO E SEUS SALÁRIOS DE BONIFICAÇÕES.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADO AO PODER LEGISLATIVO, A PRESTAÇÃO DE CONTAS DO MÊS DE NOVEMBRO DE 2014 DO HOSPITAL MUNICIPAL GETULIO VARGAS. </t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O  PODER EXECUTIVO MUNICIPAL  INFORME SE FOI REALIZADO PROCESSO LICITATÓRIO , VISANDO A IMPLANTAÇÃO DE CENTRAL TELEFÔNICA NOS POSTOS DE SAÚDE DO MUNICÍPIO , EM CASO AFIRMATIVO ENCAMINHE COPIA DO PROCESSO LICITATÓRIO.  SE EXISTE CONTRATO COMA EMPRESA UNICOM , CASO AFIRMATIVO SEJA ENCAMINHADO COPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Cláudio Hansen</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                                                     QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O ENCAMINHAMENTO DA RELAÇÃO NOMINAL DOS SERVIDORES DO PODER EXECUTIVO QUE RECEBERAM HORAS EXTRAS , BEM COMO O  DIA E O VALOR PAGO  NO PERÍODO DE 01 DE JANEIRO DE 2014 A 31 DE DEZEMBRO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>NUMERAÇÃO NÃO UTILIZADA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Luciano Kroeff, Neila Becker ( Mana )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL INFORME SE PROMOVEU AÇÃO DE REINTEGRAÇÃO DE POSSE  DA ÁREA PÚBLICA  LOCALIZADA NA RUA  JACOB GUILHERME DIESTMANN  FUNDOS DA BRIGADA MILITAR,  BEM COMO SE EXISTE PROJETO DE REFORMA OU DEMOLIÇÃO DO PRÉDIO (RESIDÊNCIA) NA ÁREA, APROVADO PELO SETOR DE PLANEJAMENTO DA PREFEITURA. _x000D_
 					AS INFORMAÇÕES FORAM SOLICITADAS PELOS MORADORES DO RESIDENCIAL NOVA ESTÂNCIA E LOTEAMENTO UNIÃO, QUE ALEGAM QUE A REFERIDA ÁREA FOI INVADIDA A MUITOS ANOS._x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NOS ANOS DE 2012 E 2013, O MUNICÍPIO DE ESTÂNCIA VELHA TOMOU CONHECIMENTO DE UM SUPOSTO ESQUEMA DE COMPRA DE VOTOS, ONDE EM TESE, ENVOLVEU A ADMINISTRAÇÃO MUNICIPAL, MAIS EM ESPECIAL, O SETOR DE HABITAÇÃO DA PREFEITURA MUNICIPAL._x000D_
 _x000D_
  		TAL SITUAÇÃO FOI INVESTIGADA PELO MINISTÉRIO PÚBLICO ELEITORAL, QUE POR SUA VEZ, APONTOU IRREGULARIDADES NA GESTÃO DA ENTÃO CHEFE DO DEPARTAMENTO DE HABITAÇÃO. A CITADA INVESTIGAÇÃO TEVE COMO DESFECHO A PERDA DOS DIREITOS POLÍTICOS, ASSIM COMO A CASSAÇÃO DO DIPLOMA DE SUPLENTE DE VEREADOR QUE A EX CHEFE DAQUELE DEPARTAMENTO HAVIA CONSEGUIDO NO PLEITO DE 2012. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  		A SUPOSTA FRAUDE DA TROCA DE CASA DO PROGRAMA PSH POR VOTOS, TOMOU CONTA DO CENÁRIO NACIONAL QUANDO EM 2013 A POLÍCIA FEDERAL INSTALOU UMA OPERAÇÃO NO MUNICÍPIO._x000D_
 _x000D_
  		FOI INSTAURADO UMA SINDICÂNCIA PARA APURAR O SUPOSTO ESQUEMA DE TROCA DE CASAS DO PROGRAMA PSH POR VOTOS, E TAMBÉM, OS SUPOSTO ENVOLVIMENTO DE SERVIDORES NESSE ESQUEMA._x000D_
 _x000D_
  		DIANTE DO EXPOSTO, SOLICITO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A-	A REFERIDA SINDICÂNCIA FOI CONCLUÍDA?_x000D_
 B-	FOI CONSTATADO O ENVOLVIMENTO DE SERVIDORES DA PREFEITURA?_x000D_
 C-	QUAIS FORMAM OS ENCAMINHAMENTOS DA CONCLUSÃO DESSA SINDICÂNCIA?_x000D_
 _x000D_
  		SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ESTIMA E APREÇO._x000D_
 </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INFORME OS CRITÉRIOS USADOS PARA ESCOLHA DOS MEMBROS DO CONSELHO DE ADMINISTRAÇÃO DO FAP (CÓPIA DOS DOCUMENTOS REFERENTE ESCOLHA DOS MEMBROS DA ATUAL GESTÃO); PERÍODO DE VIGÊNCIA DA ATUAL GESTÃO; SE EXISTE MEMBRO(S) DO CONSELHO QUE RECEBE(M) FG ._x000D_
 _x000D_
 			QUE SEJA INFORMADO A RELAÇÃO NOMINAL DOS INTEGRANTES,  BEM COMO A ENTIDADE A QUE REPRESENTA, DATA EM QUE TOMOU POSSE NO CONSELHO, BEM COMO A RELAÇÃO NOMINAL DOS CONSELHEIROS SUBSTITUÍDOS DESDE 2011. _x000D_
 </t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA REITERADO O PEDIDO DE INFORMAÇÕES Nº. 08/2015 COM PROTOCOLO Nº. 1779 EM 26 DE FEVEREIRO DE 2015, NÃO RESPONDIDO NO PRAZO LEGAL PREVISTO NA LEI ORGÂNICA, SOB PENA DE NÃO ATENDER  O DISPOSTO NA LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO QUAIS AS ENTIDADES A ADMINISTRAÇÃO MUNICIPAL QUE REPASSARAM VALORES REFERENTE AOS CONVÊNIOS FIRMADOS EM 2015, OU SEJA, A IDENTIFICAÇÃO DA CONVENIADA E OS VALORES REPASSADOS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INFORME A DATA EM QUE SERÃO RETOMADA AS OBRAS DE CALÇAMENTO DA AVENIDA 13 DE MAIO, QUE ESTÃO PARADAS A QUASE 4 MESES. OS MORADORES DO LOCAL ESTÃO AFLITOS, POIS EM PERÍODOS DE CHUVA A RUA SE TORNA UM LAMAÇAL TORNANDO A VIA INTRANSITÁVEL, VISTO QUE, MESMO COM A PISTA SECA JÁ É DIFÍCIL DE TRAFEGAR PELO LOCAL. </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.doc</t>
   </si>
   <si>
     <t>SE EXISTE PREVISÃO DE DATA PARA ENCAMINHAR AÇÃO DE REINTEGRAÇÃO DE POSSE DA ÁREA PÚBLICA LOCALIZADA NA RUA JACOB GUILHERME DIESTMANN, FUNDOS DA BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                                    QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETÁRIA DE EDUCAÇÃO, INFORME QUAIS OS PROFISSIONAIS DA EDUCAÇÃO QUE RECEBEM 40 HORAS SEMANAIS E ONDE QUE EXERCEM SUAS FUNÇÕES, INFORMANDO INCLUSIVE O NOME DO PROFISSIONAL E SUAS ESCOLAS E ATIVIDADES.  </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE INFORME SOBRE A OBRA DE CONSTRUÇÃO DO GINÁSIO DE ESPORTES DA ESCOLA MUNICIPAL PRESIDENTE KENNEDY, NO BAIRRO LAGO AZUL_x000D_
 &amp;#8226;	VALOR TOTAL DA OBRA COM CÓPIA DO ORÇAMENTO;_x000D_
 &amp;#8226;	METRAGEM DA OBRA;_x000D_
 &amp;#8226;	VALOR QUE O MUNICÍPIO ENTRARÁ COMO CONTRAPARTIDA._x000D_
 </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NO QUE SE REFERE AO FUNDO DE APOSENTADORIA DOS SERVIDORES DO MUNICÍPIO DE ESTÂNCIA VELHA RS, REQUER SEJA INFORMADO O SALDO, ATUALIZADO DEPOSITADO NA CONTA DO FUNDO, BEM COMO A DATA DO ÚLTIMO RECOLHIMENTO E O RESPECTIVO VALOR, POR PARTE DO MUNICÍPIO E SERVIDORES.   </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA REALIZADO OS REPAROS NECESSÁRIOS, VISANDO DAR CONDIÇÕES SEGURAS DE PASSAGEM DE PESSOAS E VEÍCULOS NO ACESSO E NA PONTE LOCALIZADA NO BAIRRO FLORESTA, RUA 1 ESQUINA COM A RUA ZENO SCHMIEDEL.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 					1. COMO É CONTROLADO A EFETIVIDADE DOS SERVIDORES, ESPECIALMENTE OS AGENTE DE SAÚDE DA ÁREA DO POSTO DE SAÚDE DO BAIRRO CAMPO GRANDE, SE EXISTE FORMA DIFERENCIADA NO CONTROLE PARA SERVIDORES DO MESMO CARGO._x000D_
 _x000D_
 					2. SEJA INFORMADO O VALOR REPASSADO PELO GOVERNO FEDERAL A TÍTULO DE ADICIONAL 14 SALÁRIO AOS AGENTES DE SAÚDE E O VALOR CREDITADO AOS AGENTES, REFERENTE AO EXERCÍCIO DE 2014._x000D_
 _x000D_
 _x000D_
 					3. QUAL A MOTIVAÇÃO PARA O BLOQUEIO DO VALOR DE R$ 724,00 CREDITADO NAS CONTAS DOS AGENTES DE SAÚDE EM DATA DE 27.02.2015._x000D_
 _x000D_
 _x000D_
 _x000D_
 					_x000D_
 					4. SE FOI RETIDO ALGUM VALOR DO REPASSE DO GOVERNO FEDERAL PARA AQUISIÇÃO DE MATERIAL E/OU EQUIPAMENTO AOS AGENTES DE SAÚDE, EXERCÍCIO 2014, O VALOR RETIDO E A RELAÇÃO DOS MATERIAIS EVENTUALMENTE ADQUIRIDOS E RESPECTIVO VALOR GASTO._x000D_
 </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME A RESPEITO DAS CONDIÇÕES FÍSICAS DA KOMBI DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA (SEMEC), QUE FAZ O TRANSPORTE DE CRIANÇAS. CONFORME INFORMAÇÕES DE UM CIDADÃO, NO DIA 6 DE ABRIL, POR VOLTA DAS 13H, O VEÍCULO ESTAVA TRANSPORTANDO CRIANÇAS PARA A EMEF GERMANO DAUERNHEIMER, CONTANDO SOMENTE COM TRÊS BANCOS NA PARTE DE TRÁS E, APARENTEMENTE, AS CRIANÇAS ESTAVAM SEM CINTO DE SEGURANÇA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, RELATÓRIOS A RESPEITO DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB) PARA ACOMPANHAR A APLICAÇÃO DOS RECURSOS ENVIADOS PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME A PRESTAÇÃO DE CONTAS DETALHADA A RESPEITO DAS OBRAS EM ANDAMENTO NA CIDADE. CITO: ESCOLA MUNICIPAL GERMANO DAUERNHEIMER, ESCOLA MUNICIPAL ANITA GARIBALDI, CRECHE PRÓ-INFÂNCIA VENEZA E O GINÁSIO DA ESCOLA MUNICIPAL PRESIDENTE KENNEDY. GOSTARIA DE VERIFICAR, TAMBÉM, O PRAZO DE CONCLUSÃO DE TAIS MELHORIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME SE EXISTE UM PROJETO DE TEMPO DE ESPERA NOS BANCOS DA CIDADE? ACREDITO QUE SE TEM NÃO ESTÁ SENDO CUMPRIDO. PODERIA MODIFICAR OU ACRESCENTAR ALGUM ARTIGO, COMO: UMA CÓPIA DA LEI DEVE ESTAR FIXADA EM LUGAR VISÍVEL PARA TODOS VEREM.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO UMA CÓPIA DO LAUDO PERICIAL EM VIGOR,  O QUAL RECONHECEU O DIREITO A INSALUBRIDADE AOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                                    SE FOI DOADO AO MUNICÍPIO ÁREA DE TERRAS LOCALIZADA NO BAIRRO FLORESTA,  NA QUADRA DA RUA FRIDOLINO EDMUNDO BECKER  COM  A RUA  PADRE LUIZ WEBER, VISANDO INTEGRAR O SISTEMA VIÁRIO  DO MUNICÍPIO, CONFORME MAPA DE SITUAÇÃO E LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAL A RAZÃO PARA NÃO ESTAR SENDO USADO O EQUIPAMENTO DE ESCOVA DE AÇO, ACOPLADO AO TRATOR PARA FAZER A LIMPEZA DAS RUAS E AVENIDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc</t>
   </si>
   <si>
     <t>COM O INICIO DO PERÍODO DE PODA DAS ÁRVORES, QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE INFORME O DESTINO QUE A POPULAÇÃO DEVE DAR AOS GALHOS DESCARTADOS DE PODAS REALIZADAS NOS PÁTIOS DAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE INFORME:_x000D_
 &amp;#8226;	SOBRE A FORMA QUE FOI REGULAMENTADA A CONCESSÃO DO APARELHO DE ECOGRAFIA QUE ESTÁ SENDO USADO PELO ISEV NO HOSPITAL MUNICIPAL, TENDO EM VISTA QUE O APARELHO DE ECOGRAFIA FOI ADQUIRIDO COM RECURSO FEDERAL E PODERIA ESTAR À DISPOSIÇÃO NOS POSTOS DE SAÚDE._x000D_
 _x000D_
 &amp;#8226;	RECURSO FINANCEIRO QUE FOI ADQUIRIDO AS CENTRAIS ELETRÔNICAS EXISTENTES HOJE NOS POSTOS DE SAÚDE DO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 &amp;#8226;	QUAL O RECURSO FINANCEIRO QUE ESTÁ SENDO PAGO A REDE DE INTERNET DOS POSTOS DE SAÚDE,POIS OS FUNCIONÁRIOS SABEM QUE EXISTE ESSA REDE DE INTERNET, PORÉM NÃO POSSUEM ACESSO._x000D_
 _x000D_
 &amp;#8226;	ATÉ QUE PONTO FORAM CUMPRIDAS  AS PROMESSAS PARA TERCEIRIZAÇÃO DA ADMINISTRAÇÃO DO HOSPITAL MUNICIPAL COMO AMPLIAÇÃO E QUALIFICAÇÃO DOS SERVIÇOS NOS POSTOS DE SAÚDE, SENDO QUE TAIS MEDIDAS  NÃO SÃO  VISTAS  ATÉ AGORA?</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NO QUE SE REFERE AO FUNDO DE APOSENTADORIA DOS SERVIDORES DO MUNICÍPIO DE ESTÂNCIA VELHA RS, REQUER SEJA ENCAMINHADO  &amp;#8220;EXTRATO BANCÁRIO&amp;#8221; DO SALDO, ATUALIZADO DEPOSITADO NA CONTA DO FUNDO, BEM COMO A DATA DO ÚLTIMO RECOLHIMENTO E O RESPECTIVO VALOR, POR PARTE DO MUNICÍPIO E SERVIDORES.                                       </t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc</t>
   </si>
   <si>
     <t>SE EXISTE SERVIDOR E/OU RESPONSÁVEL PELA LIMPEZA DOS BANHEIROS NA PRAÇA DÁRIO HAUPENTHAL LOCALIZADA NA RUA ALMIRANTE TAMANDARÉ NO BAIRRO LIRA, BEM COMO SEJA INFORMADO QUAL SETOR E/OU SERVIDOR RESPONSÁVEL  PELA MANUTENÇÃO DA MENCIONADA PRAÇA.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAL SETOR OU SERVIDOR RESPONSÁVEL PELO ABASTECIMENTO DE ÁGUA NOS BANHEIROS DA PRAÇA DÁRIO HAUPENTHAL LOCALIZADA NA RUA ALMIRANTE TAMANDARÉ NO BAIRRO LIRA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAL O VALOR DOS REPASSES MENSAIS DO FUNDO NACIONAL DA SAÚDE , PARA O PROGRAMA DE SAÚDE BUCAL  E SAÚDE DA FAMÍLIA PARA O MUNICÍPIO DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUAL O MOTIVO  DA SAÍDA DA SEDE DA LIGA DE  COMBATE AO CÂNCER  DO PRÉDIO AO LADO DO HOSPITAL MUNICIPAL ._x000D_
 _x000D_
 				2.	SE FOI LOCADO PELO MUNICÍPIO O ANTIGO PRÉDIO DA PIZZARIA FLECK, EM CASO POSITIVO QUAL A SUA DESTINAÇÃO E O VALOR DA LOCAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.		SEJA ENCAMINHADO A ATA DE ELEIÇÃO  DOS REPRESENTANTES  DAS ENTIDADES QUE INTEGRAM O CONSELHO MUNICIPAL DE SAÚDE , COM IDENTIFICAÇÃO NOMINAL ._x000D_
 			2.		REQUER CÓPIA  DO PLANO MUNICIPAL DE SAÚDE._x000D_
 					_x000D_
 </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">- QUANTOS SERVIDORES EFETIVOS ESTÃO  EXERCENDO  AS  ATIVIDADES NO HOSPITAL MUNICIPAL  , BEM COMO O NÚMERO DE TRABALHADORES CONTRATADOS  PELO ISEV -  INSTITUTO  DE SAÚDE VIDA._x000D_
 					-  O VALOR ATUALIZADO MENSAL  DO REPASSE DO MUNICÍPIO AO ISEV, VISANDO PAGAMENTO DE FOLHA DE PAGAMENTO E/OU EVENTUAL OUTRAS DESPESAS._x000D_
 					-    A RELAÇÃO NOMINAL DOS SERVIDORES EFETIVOS E RESPECTIVOS CARGOS QUE SAÍRAM DO HOSPITAL MUNICIPAL PARA ATUAR EM OUTRAS UNIDADES DE SAÚDE , APÓS  O INÍCIO DA GESTÃO POR PARTE DO ISEV.- INSTITUTO DE SAÚDE VIDA._x000D_
 </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t xml:space="preserve">	- QUAL LOCALIZAÇÃO SERÁ A SEDE DA PREFEITURA MUNICIPAL, BOMBEIROS  E BIBLIOTECA MUNICIPAL  EM CASO DE VENDA DOS IMÓVEIS  ATÉ A CONSTRUÇÃO DO NOVO CENTRO ADMINISTRATIVO._x000D_
 					-   SEJA INFORMADO OS VALORES ATUALIZADOS, OBJETO DA VENDA AUTORIZADA POR LEI._x000D_
 </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL FORNEÇA AS SEGUINTES INFORMAÇÕES E CÓPIAS DOCUMENTOS: _x000D_
 _x000D_
 A- OS VALORES REPASSADOS, MÊS A MÊS, PARA A EMPRESA QUE ADMINISTRA O HOSPITAL GETULIO VARGAS;_x000D_
 B- A ORIGEM DETALHADA DO RECURSO, SE É DO ORÇAMENTO PRÓPRIO OU  REPASSE DE OUTRAS ESFERAS DE GOVERNOS;_x000D_
 C- CÓPIA DO CONTRATO ASSINADO COM A REFERIDA EMPRESA._x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL FORNEÇA AS SEGUINTES INFORMAÇÕES E CÓPIAS DOCUMENTOS: _x000D_
 A- O NOME DOS SECRETÁRIOS NOMEADOS PARA O EXERCÍCIO 2013/2016;_x000D_
 B- QUAL A ÁREA DE ATUAÇÃO DOS NOMEADOS;_x000D_
 C- CÓPIA DA PORTARIA DE NOMEAÇÃO DOS REFERIDOS;_x000D_
 D- CÓPIA DA DECLARAÇÃO DE BENS E RENDA INDIVIDUALIZADA DE CADA SECRETÁRIO NOMEADO.		            		  </t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc</t>
   </si>
   <si>
     <t>- QUAL AS RAZÕES DA SUSPENSÃO DAS OBRAS NO POSTO DE SAÚDE NO BAIRRO RINCÃO  DOS ILHÉUS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO CÓPIA DO OFÍCIO 012/2015, ONDE TRATA DA SUSPENSÃO  DOS SERVIÇOS DE NEUROLOGIA E DERMATOLOGIA OFERECIDOS À SECRETARIA DE SAÚDE, E CÓPIA DO OFICIO 027/2015, INFORMANDO QUE O ISEV ESTÁ CEDENDO À SECRETARIA DE SAÚDE 3 (TRÊS) ECOGRAFIAS POR DIA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc</t>
   </si>
   <si>
     <t>O QUE ESTÁ SENDO FEITO COM O ÔNIBUS QUE VEIO DO ESTADO PARA O TRANSPORTE DOS ALUNOS DA  ESCOLA DOM PEDRO I.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA FORNECIDO PARA ESTA VEREADORA CÓPIA DOS RECIBOS OU COMPROVANTES DAS CONTAS DE ÁGUA, LUZ &amp;#8220;PAGOS&amp;#8221; DO HOSPITAL MUNICIPAL GETULIO VARGAS DE ESTÂNCIA VELHA/RS DOS ÚLTIMOS SEIS (6) MESES.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA FORNECIDO PARA ESTA VEREADORA A O EXECUTIVO MUNICIPAL ESTÁ FAZENDO O PAGAMENTO DE ALUGUEL DA NOVA SEDE DA LIGA DE COMBATE AO CÂNCER SE POSITIVO SOLICITO CÓPIA DO CONTRATO E RECIBO DE PAGAMENTO. </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.doc</t>
   </si>
   <si>
     <t>COM BASE NA RESPOSTA DO PI 041/2015, ESTA VEREADORA SOLICITA CÓPIA DO CONTRATO DE ALUGUEL E RECIBO DE PAGAMENTO.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA FORNECIDO PARA ESTA VEREADORA CÓPIA DA ATA 12/2014 DA COMISSÃO DE AVALIAÇÃO QUE ACOMPANHA A EXECUÇÃO DO CONTROLE DE GESTÃO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SECRETARIA MUNICIPAL COMPETENTE ENCAMINHE AO VEREADOR QUE SUBSCREVE A QUANTIDADE, BEM COMO A DATA DA ÚLTIMA COLOCAÇÃO DE PLACAS COM NOMES DE RUAS COLOCADAS NA NOSSA CIDADE PELA EMPRESA SULPLACAS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA INFORMADA A DATA E O LOCAL ONDE SERÁ REALIZADO O FESTIVAL DO KERB DE ESTÂNCIA VELHA/RS NO ANO DE 2016.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.doc</t>
   </si>
   <si>
     <t>A QUEM PERTENCE  O TERRENO AO LADO DO POSTO 2 NO BAIRRO RINCÃO DOS ILHÉUS , NA RUA VICENTE JORGE DA SILVA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.doc</t>
   </si>
   <si>
     <t>SE FOI REPASSADO VALORES AO  CLUBE  ESPORTIVO E CULTURAL CHIMARRÃO , ORIGINÁRIO DO CONVÊNIO  AUTORIZADO PELA LEI MUNICIPAL N. 2.049 DE 05.02.2015..</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.doc</t>
   </si>
   <si>
     <t>SE FOI REALIZADO A COMPRA DE 500 CANOS DE 1,5M PARA A DRENAGEM DA RUA RINCÃO CONFORME FICOU ACERTADO COM O MUNICÍPIO DE NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Neila Becker ( Mana ), Carlito Borges, Luciano Kroeff, Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ABAIXO SUBSCREVEM , NOS TERMOS DO ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO, VEM ELEVADA PRESENÇA  DE V.EXCIA SOLICITAR AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 _x000D_
 	1.	SE O MUNICÍPIO CONTRATOU A EMPRESA  DJR CONSTRUÇÕES PARA REALIZAÇÃO DE OBRAS NO MUNICÍPIO PARA REFORMA OU CONSTRUÇÃO DE ESCOLA._x000D_
 _x000D_
 	2.   O VALOR CONTRATADO ORIGINAL E SEUS ADITIVOS, VALORES PAGOS A CONTRATADA PARA CADA CONTRATO E SE EXISTE VALORES PENDENTES DE  PAGAMENTO A EMPRESA  DJR CONSTRUÇÕES.._x000D_
 _x000D_
 	3.     SEJA ENCAMINHADO CÓPIA DOS BOLETINS DAS OBRAS, ASSINADO PELO SERVIDOR RESPONSÁVEL PELA FISCALIZAÇÃO DA EXECUÇÃO DOS SERVIÇOS CONTRATADOS._x000D_
 _x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 4.   SE FORAM REALIZADOS EMPENHOS SUPLEMENTARES REFERENTE AOS CONTRATOS._x000D_
       _x000D_
            5.         SE, EVENTUALMENTE OCORREU ERRO NA ELABORAÇÃO DOS PROJETOS EXECUTIVOS, ESTRUTURAL  OU OUTRAS FALHAS NOS PROJETOS REFERENTE AS OBRAS._x000D_
 </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                                    QUE O EXECUTIVO MUNICIPAL INFORME O MOTIVO PELOS QUAIS A ESCOLA MUNICIPAL ENSINO FUNDAMENTAL PRESIDENTE KENNEDY ESTÁ APRESENTANDO PROBLEMAS NA ESTRUTURA DO PRÉDIO. ALUNOS DA REFERIDA ESCOLA TEM SE QUEIXADO PARA OS PAIS QUE PRECISAM TROCAR DE SALA DEVIDO AS FALHAS NA ESTRUTURA DO PRÉDIO. TAMBÉM TEMOS A INFORMAÇÃO DAS VIGAS QUE DÃO SUSTENTAÇÃO DA CAIXA D&amp;#8217;ÁGUA ESTÃO COM RACHADURAS. </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                                    QUE O EXECUTIVO MUNICIPAL INFORME O MOTIVO PARA OS ALUNOS DO 1º E 2º ANO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ANITA GARIBALDI ESTÃO TENDO AULA NO PRÉDIO COMERCIAL.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO PELA BANCADA DO PT, NOS TERMOS QUE DISPÕE O ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO VEM,  REITERAR O PEDIDO DE INFORMAÇÃO  N.050/2015 PROTOCOLADO NA PREFEITURA MUNICIPAL SOB N. 272/2015  SOLICITANDO COPIA DOS RECIBOS OU COMPROVANTES  DAS CONTAS DE ÁGUA , LUZ , PAGOS DO HOSPITAL  MUNICIPAL GETÚLIO VARGAS DE ESTÂNCIA VELHA RS, DOS ÚLTIMOS SEIS MESES&amp;#8221;. 	</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO PELA BANCADA DO PT, NOS TERMOS QUE DISPÕE O ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO VEM,  REITERAR O PEDIDO DE INFORMAÇÃO  N.057/2015 PROTOCOLADO NA PREFEITURA MUNICIPAL SOB N. 311/2015,  SE FOI REPASSADO VALORES  AO CLUBE ESPORTIVO  CHIMARRÃO , ORIGINÁRIO DO CONVÊNIO AUTORIZADO PELA LEI MUNICIPAL  N. 2.049 DE 05.02.2015	</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA FORNECIDO PELO PODER EXECUTIVO MUNICIPAL  OS VALORES REPASSADOS NO EXERCÍCIO DE 2015, PELO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO  DA EDUCAÇÃO BÁSICA ( FUNDEB) , E PAGAMENTOS EFETUADOS DESCRIMINANDO VALORES COM PAGAMENTOS DE SALÁRIOS DE PROFESSORES , INVESTIMENTOS EM ESCOLAS E TODO E QUALQUER OUTRO PAGAMENTO  REFERENTE A REPASSE DO FUNDEB.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t xml:space="preserve">                                NEILA BECKER, VEREADORA COM ASSENTO NESTE LEGISLATIVO PELA BANCADA DO PT, NOS TERMOS QUE DISPÕE O ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO , VEM SOLICITAR AO ÓRGÃO AMBIENTAL DO MUNICÍPIO A JUSTIFICATIVA PARA CORTE DA ÁRVORE ( SERINGUEIRA) NA PRAÇA GETÚLIO VARGAS , BEM COMO SE HAVERÁ PLANTIO DE NOVAS ARVORES NO LOCAL._x000D_
                                            _x000D_
 </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 					QUAL O VALOR REPASSADO AO MUNICÍPIO NO EXERCÍCIO DE 2014  DO PROGRAMA NACIONAL DE PROMOÇÃO  DO ACESSO  AO MUNDO DO TRABALHO ( ACESSUAS TRABALHO), VALORES DEPOSITADOS PARA MUNICÍPIO E PROJETOS DESENVOLVIDOS _x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.doc</t>
   </si>
   <si>
     <t>CARLITO BORGES, VEREADOR COM ASSENTO NESTE LEGISLATIVO PELA BANCADA DO PC DO B, NOS TERMOS QUE DISPÕE O ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO VEM, REQUERER QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO CÓPIA DE EMPENHOS E NOTAS FISCAIS REFERENTE A AQUISIÇÃO PARA ESCOLAS MUNICIPAIS DE GELADEIRA , FOGÃO E OUTROS EQUIPAMENTOS DE COZINHA NO EXERCÍCIO 2015.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENCAMINHE CÓPIA DOS DOCUMENTOS QUE AUTORIZAM O PODER PÚBLICO MUNICIPAL A USAR O PRÉDIO DO NOVISOL.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENCAMINHE CÓPIA DO DOCUMENTO DO TRIBUNAL DE CONTAS DO RS, QUE QUESTIONA SOBRE FOLGAS PAGAS INDEVIDAMENTE AO SETOR DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME MATÉRIA DO JORNAL DE CIRCULAÇÃO REGIONAL O DIÁRIO  OS BOMBEIROS VOLUNTÁRIOS  PROTOCOLARAM  SOLICITAÇÃO DE EMENDA PARLAMENTAR VISANDO AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO DE INDIVIDUAL._x000D_
 _x000D_
 					POR ESSAS RAZÕES ,  SOLICITO INFORMAÇÕES QUANTO AO VALOR ATUALIZADO NA CONTA DOS RECURSOS FINANCEIROS  DO FUNREBON , BEM COMO O VALOR REPASSADO AOS BOMBEIROS  EXERCÍCIO 2014 E 2015 .               _x000D_
 </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MÁXIMA URGÊNCIA O CONSERTO DO PASSEIO PÚBLICO QUE DÁ ACESSO AO POSTO DE SAÚDE DA NOVA ESTÂNCIA, NA RUA EMERSON TEIXEIRA, NO BAIRRO NOVA ESTÂNCIA. _x000D_
 _x000D_
                              JUSTIFICATIVA: A PEDIDO DOS MORADORES, COM O SEGUINTE ARGUMENTO: &amp;#8220;A CALÇADA ESTÁ AFUNDANDO, DEVIDO A GRANDES INFILTRAÇÕES, SITUAÇÃO QUE ESTÁ SE AGRAVANDO A CADA DIA, COLOCANDO EM RISCO OS PEDESTRES PRINCIPALMENTE CRIANÇAS E IDOSOS.&amp;#8221;</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONCERTO E MANUTENÇÃO NAS PARADAS DE ÔNIBUS NA AVENIDA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE, OS MESMOS ESTÃO SENDO TOMADOS PELO MATO DIFICULTANDO ASSIM O ACESSO DOS USUÁRIOS DE ÔNIBUS NO DIA A DIA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONCERTO E MANUTENÇÃO DO CAMPO DE FUTEBOL EM FRENTE A CONSTRUÇÃO DA ESCOLA MUNICIPAL ANITA GARIBALDI, NA AVENIDA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA NA PRACINHA DE BRINQUEDOS NA AVENIDA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE, POIS ANIMAIS COMO CAVALOS TEM ACESSO AO LOCAL, OCASIONANDO DANOS AOS BRINQUEDOS, BEM COMO COSTUMAM POLUIR O LOCAL COM SUAS NECESSIDADES OCASIONANDO MAU CHEIRO, MOTIVO DE PROLIFERAÇÃO DE INSETOS PROPORCIONANDO UM AMBIENTE INSALUBRE AOS QUE FREQÜENTAM O LOCAL, PRINCIPALMENTE AS CRIANÇAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL OU DEPARTAMENTOS COMPETENTES(DAER OU DNIT) PROVIDENCIEM COM A MÁXIMA URGÊNCIA CONSERTOS/SUBSTITUIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA, NA ALÇA DE ACESSO À ESTÂNCIA VELHA VIA BR 116 JUNTO AO VIADUTO DA RS 239, QUE ESTÁ NA MAIS COMPLETA ESCURIDÃO, E TAMBÉM JUNTO AO VIADUTO DA RS 239 QUE A MAIORIA DAS LÂMPADAS ESTÁ DESLIGADA OU QUEIMADA._x000D_
                              _x000D_
                             JUSTIFICATIVA: ESTE PEDIDO SE FAZ NECESSÁRIO VISANDO MAIOR SEGURANÇA._x000D_
 </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t xml:space="preserve"> DEVIDO AS CONSTANTES  ENCHENTES NO CENTRO VENHO RENOVAR EM CARÁTER DE URGÊNCIA QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, A COLOCAÇÃO  DE UMA REDE  DE CANOS DE1500 MM DA AVENIDA BRASIL ATÉ O ARROIO 14 DE JULHO PELA RUA TOBIAS BARRETO._x000D_
                        AS CONSTANTES INUNDAÇÕES ESTÃO CAUSANDO PREJUÍZO AO COMÉRCIO LOCAL BEM COMO AOS MORADORES._x000D_
 ESTE PEDIDO JÁ HAVIA SIDO ENCAMINHADO NO DIA 10 DE MARÇO DE 2014 E AINDA NÃO FOI ATENDIDO._x000D_
 </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LÂMPADA NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 444.                                  </t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE BURACOS NO BAIRRO VENEZA, PRINCIPALMENTE NA ENTRADA DO BAIRRO, POIS AS VIAS ESTÃO EM PÉSSIMO ESTADO. NA ÚLTIMA SEMANA JÁ FOI REALIZADA UMA OPERAÇÃO TAPA BURACOS, MAS NÃO RESOLVEU NEM A METADE DO PROBLEMA._x000D_
 _x000D_
                                   ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA E ROÇADA NA PRACINHA E ÁREA VERDE ENTRE AS RUAS LEOPOLDO HERMANN E OSVALDO CRUZ NO BAIRRO BELA VISTA EM TODA EXTENSÃO DA ÁREA, PEDIDO FEITO PELOS MORADORES A ESTE VEREADOR, POIS NO LOCAL O MATO TOMOU CONTA E A POPULAÇÃO PEDE PROVIDENCIAS TENDO EM VISTA A PROLIFERAÇÃO DE RATOS COBRAS E OUTROS BICHOS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA E A LIMPEZA DA PRAÇA E DO CAMPO DE FUTEBOL LOCALIZADO NA RUA ALAGOAS NO BAIRRO RINCÃO GAÚCHO. O TERRENO ESTÁ TOMADO PELO MATO CRIANDO BICHOS._x000D_
 _x000D_
                                   ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL, VISTO QUE ESSE É UM DOS POUCOS ESPAÇOS PARA LAZER DO BAIRRO._x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MÁXIMA URGÊNCIA O CONSERTO DO CALÇAMENTO E LIMPEZA DA RUA DOS IPÊS, RUA JORGE BAUERMANN, RUA TIMBAÚVA E DEMAIS, NO BAIRRO UNIÃO._x000D_
                                       _x000D_
                                        JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES, QUE ESTÃO REVOLTADOS PELA FALTA DE ZELO POR PARTE DO EXECUTIVO MUNICIPAL COM O BAIRRO UNIÃO.                 _x000D_
 </t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE TRANSPORTE GRATUITO PARA LEVAR A TORCIDA DA GAROTA VERÃO ESTÂNCIA VELHA, CAROLINE NERBAS, PARA A FASE REGIONAL DO GAROTA VERÃO QUE OCORRERÁ DIA 7 DE FEVEREIRO, ÀS 22HS NO PARQUE DA  OKTOBERFEST, EM IGREJINHA. NA OCASIÃO SERÃO ESCOLHIDAS AS REPRESENTANTES DO VALE DO SINOS, PARANHANA  E CAÍ, DUAS CANDIDATAS PELOS JURADOS E UMA PELA MELHOR TORCIDA._x000D_
 			O PEDIDO SE FAZ NECESSÁRIO POR SE TRATAR DE UMA REPRESENTANTE DA NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LÂMPADAS NA LATERAL DA BR 116 NO BAIRRO RINCÃO GAÚCHO. TRÊS LÂMPADAS ENTRE AS CASAS DE Nº 4010 E 4086 ESTÃO QUEIMADAS A MAIS DE DOIS ANOS. O LOCAL É DE GRANDE MOVIMENTAÇÃO, POIS MOTORISTAS USAM ESSE TRAJETO PARA FUGIR DA BR 116 QUANDO HÁ LENTIDÃO, COLOCANDO EM RISCO AS PESSOAS QUE POR ALI CIRCULAM VISTO QUE FICA COMPLETAMENTE ESCURO À NOITE.                                  </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE  A ROÇADA E A PINTURA DOS CORDÕES EM TODAS AS RUAS DO MUNICÍPIO, SENDO ESTE UM TRABALHO QUE NÃO É REALIZADO A 5 ANOS, COM ISSO O CAPIM ESTÁ TOMANDO CONTA DIFICULTANDO A PASSAGEM DOS PEDESTRES E AUTOMÓVEIS. </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                          QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE O PROPRIETÁRIO DOS TERRENOS DA RUA ANITA GARIBALDI EM FRENTE AO Nº. 387, PARA QUE SEJA FEITA A ROÇADA, POIS O MATO JÁ AVANÇOU ATÉ A RUA DIFICULTANDO A PASSAGEM DOS PEDESTRES._x000D_
 _x000D_
 SENDO ESTA UMA SOLICITAÇÃO DO MORADOR CRISTIAN._x000D_
 </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CALÇAMENTO NA RUA LATERAL  DA  AV. PRESIDENTE VARGAS SENTIDO CENTRO- BAIRRO RINCÃO DA LOJA HARTZ TINTAS ATÉ A AV. TIRADENTES._x000D_
   _x000D_
 SENDO ESTA UMA SOLICITAÇÃO DO MORADOR DONATO FLAVIO COLLING, POIS EM DIAS DE CHUVA A ENTRADA DE SUA RESIDÊNCIA E A DOS VIZINHOS FICA COMPLETAMENTE TOMADA PELO LAMAÇAL._x000D_
 </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE RECAPEAMENTO DA PISTA DE CAMINHADA DO CAMINHÓDROMO DA AV. BRASIL, TRECHO ENTRE AV. 7 DE SETEMBRO E O POSTO DE COMBUSTÍVEIS KLAUS, ANTIGO LATINA.                         _x000D_
 _x000D_
 JUSTIFICATIVA: À PEDIDO DOS USUÁRIOS DO CAMINHÓDROMO,  QUE SOLICITAM MELHORES CONDIÇÕES PARA SUAS CAMINHADAS._x000D_
 </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COLOCAÇÃO DE ASFALTO NA RUA ILDEFONSO DE LONDRES,ANTIGA TRAVESSA NO BAIRRO CAMPO GRANDE._x000D_
                              _x000D_
 JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO DEVIDO AO FLUXO DE TODOS OS TIPOS DE VEÍCULOS COMO TAMBÉM ÔNIBUS E CAMINHÕES E POR SE TRATAR DE REIVINDICAÇÃO ANTIGA DOS MORADORES DAQUELA LOCALIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MÁXIMA URGÊNCIA NA RUA ADOLFO OTTO KOCH, NO BAIRRO DAS ROSAS._x000D_
 &amp;#8226;	LIMPEZA DO VALÃO NAS IMEDIAÇÕES DA EMEI RECANTO DAS ROSAS;_x000D_
 &amp;#8226;	LIMPEZA DA PRACINHA LOCALIZADA EM FRENTE AO POSTO DE COMBUSTÍVEIS VALE,_x000D_
 &amp;#8226;	APLICAÇÃO DE INSETICIDA NO VALÃO E NA PRACINHA._x000D_
 _x000D_
 _x000D_
                              JUSTIFICATIVA: É JUSTO E URGENTE O PEDIDO, TENDO EM VISTA O INICIO DO ANO LETIVO EM 18 DE FEVEREIRO, O VALÃO E A PRACINHA ENCONTRAM-SE TOMADOS PELO MATO COM ISSO OCASIONANDO A PROLIFERAÇÃO DE INSETOS, PRINCIPALMENTE BORRACHUDOS QUE ATACAM AS CRIANÇAS DA EMEI RECANTO DAS ROSAS, USUÁRIOS DA REFERIDA PRAÇA E MORADORES  LOCAIS._x000D_
 </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA RUA ALBINO KOCH,_x000D_
 &amp;#8226;	REPAROS OU OPERAÇÃO TAPA-BURACO;_x000D_
 &amp;#8226;	LIMPEZA DO MEIO FIO EM TODA A SUA EXTENSÃO._x000D_
                              _x000D_
                                    JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES POR SER UMA RUA IMPORTANTE DO CENTRO DA CIDADE QUE LIGA A RUA PORTÃO COM A AV. BRASIL E FAZ LATERAL COM O EXTRA-CLASSE LYRA. _x000D_
 </t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE DISPONIBILIZE BANHEIRO PÚBLICO NOS FINAIS DE SEMANA E FERIADOS PARA OS FREQÜENTADORES DA PRAÇA GETULIO VARGAS,LOCALIZADA EM FRENTE DA IGREJA CATÓLICA, NO CENTRO.                         _x000D_
                                    JUSTIFICATIVA:SOLICITAÇÃO DOS FREQÜENTADORES DA PRAÇA, MORADORES E COMERCIANTES DOS ARREDORES DA REFERIDA PRAÇA, DEVIDO A SITUAÇÕES DE CONSTRANGIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Carlito Borges, Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACOS EM TODO BAIRRO UNIÃO NOVA ESTÂNCIA, POIS AS RUAS DO REFERIDO BAIRRO ESTÃO INTRANSITÁVEIS, E TAMBÉM O CONCERTO E LIMPEZA DAS BOCAS DE LOBO, ESTÃO ENTUPIDOS E ALGUNS ESTÃO DANIFICADOS. PEDE TAMBÉM FISCALIZAÇÃO EM TERRENOS BALDIOS NO QUE TANGE AO MATO E ENTULHOS, POIS A PROLIFERAÇÃO DE INSETOS E EM ALGUNS CASOS MAU CHEIRO E INCOMODO E PREJUDICIAL À SAÚDE E PEDEM PROVIDENCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPOSIÇÃO URGENTE DA PARADA DE ÔNIBUS LOCALIZADA NA RUA PRESIDENTE LUCENA, EM FRENTE AO Nº 5612._x000D_
 _x000D_
                              JUSTIFICATIVA: A PARADA DE ÔNIBUS FOI RETIRADA DO LOCAL, APÓS SER DERRUBADA NUM ACIDENTE COM UM VEÍCULO. SOLICITAÇÃO FEITA POR MORADORES PRÓXIMO DO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                              QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE  NOTIFIQUE A CORSAN SOBRE UM VAZAMENTO DE ÁGUA NA RUA PLÍNIO POUSADA EM FRENTE AO Nº 65  LOTEAMENTO BOA VISTA,  B.UNIÃO._x000D_
 _x000D_
                              JUSTIFICATIVA:O VAZAMENTO ESTÁ VISÍVEL HÁ MAIS DE DUAS SEMANAS, SEM PROVIDÊNCIAS DA CORSAN._x000D_
 </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PODA DE UM PÉ DE PINHEIRO DA ÁREA VERDE LOCALIZADO NA RUA ADRIANO DE QUADROS BITTENCOURT, ESQUINA COM A RUA HERTA HILDA DA SILVA, NO BAIRRO RINCÃO DOS ILHÉUS. </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PODE DE UMA ÁRVORE LOCALIZADA NA RUA PEDRO LÍRIO FISCHER Nº 6239, BAIRRO CAMPO GRANDE. OS GALHOS ESTÃO ENCOSTANDO-SE À REDE ELÉTRICA. JÁ FORAM PROTOCOLADOS PEDIDOS NA PREFEITURA, PORÉM ATÉ O MOMENTO SEM SUCESSO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA ILUMINAÇÃO PÚBLICA DA RUA PADRE LUIZ WEBER, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA VILA SCHUCK: ROÇADA E LIMPEZA NA ÁREA VERDE E PATROLAMENTO DAS LATERAIS DAS RUAS._x000D_
                              _x000D_
 JUSTIFICATIVA:O PEDIDO ESTÁ SENDO APRESENTADO POR SOLICITAÇÃO DOS MORADORES DA VILA SCHUCK, POIS AS RUAS SÃO ESTREITAS, E A VEGETAÇÃO DAS LATERAIS ESTÁ AVANÇANDO TORNANDO AINDA MAIS DIFÍCIL O TRAFEGO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACOS EM TODO EXTENSÃO DA AV. PRESIDENTE LUCENA ATÉ A DIVISA DE IVOTI, ESPECIALMENTE EM FRENTE AO MERCADO TUTI FRUTI E NA CURVA DA PEDREIRA, SOLICITA TAMBÉM ILUMINAÇÃO PÚBLICA._x000D_
 SENDO ESTE UM PEDIDO DA COMUNIDADE, POIS NESTES LOCAIS MUITOS VEÍCULOS JÁ TIVERAM DANOS, PODENDO CAUSAR ACIDENTES._x000D_
                       _x000D_
 </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA NAS BOCAS DE LOBO, TAPA BURACOS E LIMPEZA NAS RUAS VITAL BRASIL, JOSÉ ATALIBA TORRES, AV. DOS AÇORES E DEMAIS RUAS QUE NECESSITAM, NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
 SENDO ESTE UM PEDIDO DA COMUNIDADE, POIS ESTAS RUAS ENCONTRAM-SE TOMADOS PELO MATO COM ISSO OCASIONANDO A PROLIFERAÇÃO DE INSETOS, E ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DAS TELAS QUE FICAM ATRÁS DAS GOLEIRAS NO CAMPINHO DE FUTEBOL LOCALIZADO NA PRAÇA DO BAIRRO LAGO AZUL, ESTE ESPAÇO É USADO POR ALUNOS DA ESCOLA QUE FICA JUNTO AO LOCAL, COMO TAMBÉM DE MORADORES DESTE BAIRRO._x000D_
  			OFERECENDO PERIGO EMINENTE DE ACIDENTE QUANDO A BOLA VAI PARAR NA RUA, SENDO ESTA DE TRAFICO INTENSO DE VEÍCULOS PODENDO ASSIM CAUSAR UM ACIDENTE DE PROPORÇÕES GRAVES.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE CANALIZAÇÃO E REPOR CALÇADA NA RUA ARNALDO SANDER NO BAIRRO NOVA ESTÂNCIA. O CONSERTO SE FAZ NECESSÁRIO POR SER UMA VIA  DE GRANDE CIRCULAÇÃO DE PESSOAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DETERMINE A DEFESA CIVIL FAZER UM ESTUDO DOS POSTES DA CIDADE, PARA QUE ASSIM POSSAMOS COBRAR DA AES SUL A SUBSTITUIÇÃO GRADATIVA DESSES POSTES.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO NO CALÇAMENTO E LIMPEZA DO PASSEIO PÚBLICO DAS RUAS BELÉM E SÃO PAULO E DEMAIS RUAS NO LOTEAMENTO BOM JARDIM, BAIRRO LAGO AZUL. </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO NO CALÇAMENTO DA RUA AMANTINO FERRAZ DE ABREU, NA ENTRADA DO LOTEAMENTO BOM JARDIM, BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O FECHAMENTO DE UMA BOCA DE LOBO, LOCALIZADA RUA ZEZELFREDO MATTES, ESQUINA COM A RUA HULDA DIENSTMANN, BAIRRO BELA VISTA. _x000D_
           			COM O INICIO DAS AULAS, AS CRIANÇAS CIRCULAM DIARIAMENTE POR ESSE LOCAL, COLOCANDO-SE EM RISCO, SEM CONTAR O RISCO DE BICHOS E DO MAU CHEIRO A CÉU ABERTO. _x000D_
 </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE O PROPRIETÁRIO DA RESIDÊNCIA LOCALIZADA NA RUA PORTÃO Nº 590, POIS A SUA RESIDÊNCIA ENCONTRA-SE TOMADA PELO MATO, TRAZENDO PERIGO PARA OS MORADORES A VOLTA. USUÁRIOS DE DROGAS USAM O LOCAL PARA SE DROGAR, CORRE TAMBÉM RISCO DE INCÊNDIO. </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CALÇAMENTO DA AVENIDA PIRATINI ESQUINA COM A RUA GERMANO DAUERHEIMER, NO BAIRRO UNIÃO._x000D_
                              _x000D_
                             JUSTIFICATIVA:SOLICITAÇÃO DOS MORADORES DO PRÉDIO DE APARTAMENTOS DO SENHOR PEDRO FISCHER._x000D_
 </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO DE CANALIZAÇÃO NA ESQUINA DA AVENIDA DOS MUNICÍPIOS COM A RUA CANELA NO BAIRRO CAMPO GRANDE. ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LOCAL DA CAIXA DE ESGOTO LOCALIZADA NA RUA IVOTI, EM FRENTE AO Nº 447 NO BAIRRO CAMPO GRANDE. A MENCIONADA CAIXA ESTÁ ATRAPALHANDO O MORADOR DO LOCAL QUE DESEJA FAZER SUAS CALÇADA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA PRAÇA DO BAIRRO LYRA. O LOCAL É MUITO UTILIZADO PELOS MORADORES DO LOCAL, PRINCIPALMENTE POR CRIANÇAS. A LIMPEZA É IMPORTANTE PARA QUE NÃO SE CRIEM BICHOS, ALÉM DO LOCAL FICAR MAIS HARMONIOSO E BEM VISTO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DO TERRENO EM FRENTE AO NOVO PRÉDIO DA ESCOLA ANITA GARIBALDI, LOCALIZADA NA AVENIDA DOS MUNICÍPIOS, ESQUINA COM A RUA ANA HECK, NO BAIRRO CAMPO GRANDE.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DOS BURACOS DA RUA OSVALDO CRUZ, BAIRRO BELA VISTA, TENDO EM VISTA  QUE HÁ  CALÇAMENTO SOLTO E PONTOS DE DESNÍVEL COM AFUNDAMENTO DA PAVIMENTAÇÃO._x000D_
 _x000D_
 			AS CONDIÇÕES QUE A VIA SE ENCONTRA PODERÁ OCASIONAR ACIDENTES ENVOLVENDO VEÍCULOS E PEDESTRES, EIS QUE ESTÁ TORNANDO-SE INVIÁVEL O TRÁFEGO DE VEÍCULOS.	 _x000D_
 </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA CALÇADA DA RUA FORTALEZA, NO BAIRRO LAGO AZUL. _x000D_
 A ÁREA JÁ ESTÁ ISOLADA E AGUARDA OS DEVIDOS REPAROS PARA QUE OS TRANSEUNTES NÃO PRECISEM MAIS USAR A RUA PARA TRANSITAR E OS PAIS FIQUEM MAIS TRANQÜILOS EM RELAÇÃO AS CRIANÇAS QUE PASSAM PELO LOCAL.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA RUA ARLINDO SCHEIREINER  ATRÁS DO GINÁSIO DA ESCOLA VALTER JOCOB BAUERMANN, POIS DEVIDO A ENXURRADA DA ÚLTIMA QUARTA FEIRA, (04/03/2015) MUITA SUJEIRA SE ACUMULOU NA VIA, TRAZENDO TRANSTORNO PARA QUEM PASSA PELO LOCAL.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ESTUDO DE PASSEIO PÚBLICO NA AVENIDA WALTER KLEIN, POIS DEVIDO AO VOLTA AS AULAS MUITAS CRIANÇAS ACABAM TRANSITANDO PELA VIA NO DESLOCAMENTO DE SUAS CASAS ATÉ A ESCOLA. ESSE ESTUDO É MUITO IMPORTANTE PARA QUE POSSAMOS EVITAR UMA TRAGÉDIA FUTURA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE UM ESTUDO DA CANALIZAÇÃO DO CENTRO DA CIDADE, POIS QUANDO FORTES CHUVAS, COMO AS DA ÚLTIMA QUARTA FEIRA (04/03/2015), DEIXAM NOSSA CIDADE COM MUITA ÁGUA PELAS RUAS, PRINCIPALMENTE NO CENTRO DA CIDADE. _x000D_
 QUE ESSE ESTUDO POSSA NOS MOSTRAR O REAL PROBLEMA, PARA QUE POSSAMOS RESOLVÊ-LO E ASSIM DEIXAR A VIDA DA COMUNIDADE ESTANCIENSE MENOS CONTURBADA EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA PONTE PRÓXIMA A RUA PADRE LUIS WEBER E O CONSERTO DAS EROSÕES DA MESMA RUA, POIS DEVIDO A ÚLTIMA ENXURRADA (04/03/2015) A RUA E A PONTE FICAM COM MUITOS PROBLEMAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS DEVIDAS PROVIDÊNCIAS SOBRE CAÇA DE PÁSSAROS QUE ESTÁ OCORRENDO NA AV 1º DE MAIO, TRECHO PONTE DA TREZE DE MAIO ATÉ A RUA CAMPO GRANDE._x000D_
 _x000D_
                              JUSTIFICATIVA:OS CAÇADORES FORAM VISTOS NAS IMEDIAÇÕES DA RUA HENRIQUE KONRATH ATÉ FUNDOS DO ANTIGO PAQUETÁ._x000D_
 </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ASFALTO OU REMENDOS DA AV. DOS MUNICÍPIOS, NO LOTEAMENTO INDUSTRIAL._x000D_
 _x000D_
                              JUSTIFICATIVA:OS MOTORISTAS JÁ ESTÃO MANOBRANDO NA RUA DO LOTEAMENTO GIRASOL QUE DESEMBOCA JUNTO A CONSTRUÇÃO DO COLÉGIO NOVO, DO INDUSTRIAL._x000D_
 </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DE UM BURACO NA ESQUINA DA RUA DO PARQUE COM A RUA PORTÃO, EM FRENTE DA ACADEMIA E TAMBÉM PROVIDÊNCIAS QUANTO AO PRÉDIO EM ESTADO DE ABANDONO JUNTO AO LOCAL_x000D_
 _x000D_
                              JUSTIFICATIVA:GRANDE PERIGO, POIS O REFERIDO BURACO É ENORME E O PRÉDIO IGUALMENTE OFERECE PERIGO POR PROPORCIONAR REFUGIO PARA DELINQÜENTES._x000D_
 </t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE AUTORIZE A COLOCAÇÃO DE CADEIRAS NO CALÇADÃO EMILIO CRISTIANO WINTER JUNTO A BANCA DE REVISTAS E ASSEMELHADOS._x000D_
 _x000D_
                              JUSTIFICATIVA: DAR AOS CIDADÃOS OPORTUNIDADE PARA USUFRUIR AO MESMO TEMPO DO BEM PÚBLICO OPORTUNIZANDO A LEITURA, O CONVÍVIO,LAZER E DAR MAIS VIDA AO ESPAÇO COMO JÁ ACONTECE EM MUNICÍPIOS VIZINHOS. _x000D_
 </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O REPLANTIO DE MUDAS JUNTO A AV. BRASIL, PRESIDENTE VARGAS E RUA PORTÃO._x000D_
 _x000D_
                              JUSTIFICATIVA: COMO RESTAM POUCAS OU QUASE NENHUMA MUDA OU ÁRVORE NESTAS VIAS, E PELA PROXIMIDADE DA ÉPOCA DO PLANTIO, FAZ-SE NECESSÁRIO PLANEJAR ESTA PROVIDÊNCIA. OUTROSSIM: HOUVE UMA IRRESPONSABILIDADE COM AS MUDAS PLANTADAS NA AV. BRASIL E AV. PRESIDENTE VARGAS, TANTO QUE DEVERIAM SER RESPONSABILIZADOS OS QUE DESCUIDARAM DAS MESMAS, POIS A PREFEITURA PAGOU POR ELAS. SUGIRO PROTEGER AS PRÓXIMAS COM UMA ARGOLINHA DE PVC OU TELA. _x000D_
 </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O LIMPEZA E ALARGAMENTO DOS ARROIOS DO MUNICÍPIO, BEM COMO PROVIDENCIE O RECOLHIMENTO DE ENTULHOS, GALHOS E DEMAIS VEGETAÇÃO QUE  DIFICULTAM  O ESCOAMENTO DAS ÁGUAS,  PROVOCANDO  ALAGAMENTOS E PREJUÍZOS  AS EMPRESAS E MORADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA O PEDIDO PROTOCOLADO SOB Nº. 1059 DE 04 DE FEVEREIRO DE 2015 SOLICITANDO CÓPIA NA ÍNTEGRA DO RELATÓRIO FINAL DA SINDICÂNCIA INSTAURADO PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, VISANDO APURAÇÃO DOS FATOS ENVOLVENDO A DIREÇÃO DA ESCOLA MUNICIPAL MARECHAL CÂNDIDO RONDON, ANO 2014, FORMALIZADO PELO VEREADOR LOTÁRIO LEOPOLDO SEEVALD._x000D_
 _x000D_
 			CABE, RESSALTAR QUE O NÃO ATENDIMENTO DOS PEDIDOS JÁ FORMALIZADOS E NÃO RESPONDIDOS PODERÁ ACARRETAR CRIME DE RESPONSABILIDADE PREVISTO NA LEGISLAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RECOLOCAÇÃO DA PARADA DE ÔNIBUS LOCALIZADA NA RUA PORTÃO EM FRENTE AO ESTACIONAMENTO DA NANA  FESTAS, NO BAIRRO DAS QUINTAS.                          _x000D_
                                    JUSTIFICATIVA:O ABRIGO DA PARADA DE ÔNIBUS FOI RETIRADO, CAUSANDO TRANSTORNOS AOS MORADORES DO BAIRRO PRINCIPALMENTE TRABALHADORES E ESTUDANTES, QUE USAM O TRANSPORTE PÚBLICO. RECLAMAM QUE OS ÔNIBUS NÃO ESTÃO PARANDO PARA PEGAR PASSAGEIROS E SOLICITAM NA IMPOSSIBILIDADE DA MESMA SER INSTALADA NO MESMO LOCAL, QUE SEJA EM OUTRO BEM PRÓXIMO._x000D_
 </t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RECOLOCAÇÃO DO ABRIGO DA PARADA DE ÔNIBUS LOCALIZADO NA RUA ANTONIO BENDER NO LOTEAMENTO NOVA ESTÂNCIA, EM FRENTE DA EMEI ESTÂNCIA DAS CRIANÇAS E DA PISTA DE SKATE.                        _x000D_
                                    JUSTIFICATIVA:REIVINDICAÇÃO ANTIGA DOS MORADORES. RELATAM QUE O ABRIGO FOI RETIRADO ANOS ATRÁS POR TER SIDO DESTRUÍDO EM UM ACIDENTE DE TRÂNSITO. TAL PROVIDÊNCIA SE FAZ NECESSÁRIA, POIS COM A CHEGADA DO INVERNO AS CHUVAS SÃO MAIS FREQÜENTES, OS USUÁRIOS DO TRANSPORTE PÚBLICO FICAM SEM ABRIGO._x000D_
 </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENCAMINHE A CÂMARA DE VEREADORES, ORÇAMENTO DOS GASTOS PARA  EFETUAR A LIMPEZA DO ARROIO LOCALIZADO NO BAIRRO DAS ROSAS (POPULAR) ARROIO PRETO, VISANDO À POSSIBILIDADE  DE SER RESTITUÍDO VALORES DO ORÇAMENTO DO PODER LEGISLATIVO  PARA PROPORCIONAR A LIMPEZA, TENDO POR OBJETIVO  REDUZIR OS ALAGAMENTOS NA LOCALIDADE.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DO TERRENO DA PREFEITURA, LOCALIZADO NA RUA FREI CANECA Nº 50, NO BAIRRO LYRA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL  ATRAVÉS DO SETOR COMPETENTE PROVIDENCIE A DESIGNAÇÃO DE UM GUARDA DE TRÂNSITO  PARA O PATRULHAMENTO  ININTERRUPTO DURANTE O HORÁRIO DE FUNCIONAMENTO DA ESCOLA  MUNICIPAL  DE ENSINO FUNDAMENTAL PRESIDENTE KENNEDY .  A DEMANDA VISA ATENDER A REIVINDICAÇÃO DA COMUNIDADE ESCOLAR  ,  PRINCIPALMENTE DO CIRCULO DE PAIS E MESTRES DA ESCOLA,  TENDO EM VISTA  AS INFRAÇÕES DE TRÂNSITO DE CONDUTORES NO LOCAL  TRAFEGANDO EM ALTA VELOCIDADE, NÃO RESPEITANDO A FAIXA DE SEGURANÇA  E OUTRAS INFRAÇÕES  COLOCANDO EM RISCO A INTEGRIDADE FÍSICA DAS CRIANÇAS, PAIS E PROFESSORES.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL  PROVIDENCIE O CONSERTO DO AR-CONDICIONADO DA SALA DO 1º ANO ONDE SÃO MINISTRADAS AS AULAS DE INFORMÁTICA NA ESCOLA PEDRO DE QUADROS BITTENCOURT , TENDO EM VISTA DIFICULDADE DA PERMANÊNCIA DOS ALUNOS NA SALA DE AULA EM DIAS DE TEMPERATURA ALTA._x000D_
 _x000D_
 			ADEMAIS , REQUER   SEJA  DESIGNADO PELO SETOR COMPETENTE UM GUARDA MUNICIPAL DE TRÂNSITO NOS HORÁRIOS DE SAÍDA E ENTRADA DOS ALUNOS , VISANDO A SEGURANÇA DAS CRIANÇAS , PAIS E PROFESSORES  E DEMAIS PEDESTRES QUE NO LOCAL TRANSITAM.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.doc</t>
   </si>
   <si>
     <t>VISANDO IMPEDIR QUE SEJA ATINGIDO A REDE ELÉTRICA EM FRENTE AO PRÉDIO DA CÂMARA DE VEREADORES  REQUER AO PODER EXECUTIVO   PROVIDENCIAS   PARA A PODA DAS ÁRVORES EM FRENTE AO PRÉDIO DA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO  COM URGÊNCIA A COLOCAÇÃO DE SAIBRO NA RUA PORTO ALEGRE  E  O CONSERTO DOS BURACOS  COM A RESTAURAÇÃO DA PAVIMENTAÇÃO DOS DANOS OCASIONADOS PELA CORSAN  NA RUA  ARACAJU BOM JARDIM</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA BOCA DE LOBO LOCALIZADA NA AV. VALTER KLEIN ESQUINA COM LEOPOLDO HERMANN._x000D_
                              _x000D_
 JUSTIFICATIVA: A ÁGUA QUE DESCE PELA RUA INVADE A RUA DO PARQUE ESQUINA COM DUQUE DE CAXIAS, POIS EM CONSEQÜÊNCIA CAIU UM MURO NO NÚMERO 110._x000D_
 </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO COM ASFALTO DOS BURACOS LOCALIZADOS NA RUA ILDEFONSO DE LONDRES.                            _x000D_
 _x000D_
 JUSTIFICATIVA:REIVINDICAÇÃO DOS MORADORES, QUE INDIGNADOS E COM O INTUITO DE  AMENIZAR A SITUAÇÃO, FECHARAM AS CRATERAS COM TERRA._x000D_
 </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA, RECOLHIMENTO DE ENTULHO E TROCA DE UMA LÂMPADA EM FRENTE AO Nº 59 NA RUA PROJETADA, NO LOTEAMENTO VENEZA. </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ESTUDO PARA QUE SEJA FEITA UMA PRACINHA E UM CAMPINHO DE FUTEBOL ENTRE A RUA PROJETADA E A RUA JOÃO QUARESMA DA SILVA NO LOTEAMENTO VENEZA. NO LOCAL HÁ MUITAS CRIANÇAS UTILIZANDO A ÁREA VERDE E UMA PRAÇA SERIA DE SUMA IMPORTÂNCIA. </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 &amp;#8226;	A RETIRADA DO BARRO VERMELHO(LAMAÇAL) NA RUA CURITIBA, ESQUINA RUA CAMPO GRANDE, BAIRRO LAGO AZUL, ACUMULADO DEVIDO OBRAS DO LOTEAMENTO.A RUA ESTÁ INTRANSITÁVEL E COM OS BUEIROS OBSTRUÍDOS DEVIDO TAL SITUAÇÃO;_x000D_
 &amp;#8226;	A LIMPEZA DA ÁREA VERDE LOCALIZADA NA RUA CAMPO GRANDE TAMBÉM NO BAIRRO LAGO AZUL, QUE ESTÁ VIRANDO DEPÓSITO DE LIXO.            _x000D_
                                    JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA LAURO NORMELHO KONRATH, ESQUINA COM A RUA RENATO ROBINSON, Nº 142 BAIRRO NOVA ESTÂNCIA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA ARLINDO SCHEREINER Nº 404 BAIRRO NOVA ESTÂNCIA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NA CALÇADA DA RUA TEODOMIRO PORTO DA FONSECA ESQUINA COM A RUA HUGO METZ, EM FRENTE AO Nº 121 NO CENTRO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NA CALÇADA NA RUA JACOB BALDOINO DHEIN Nº 185, BAIRRO FLORESTA. ESSE PEDIDO É FEITO PELA MORADORA MARIA DE LURDES SILVA, QUE JÁ SOLICITOU PROVIDENCIAS NA SECRETÁRIA DE OBRAS E AINDA NÃO FOI ATENDIDA.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE ENTULHOS NA ESCOLA ERVINO ARTUR RITTER, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE ENTULHOS NA ÁREA VERDE NA RUA PORTO ALEGRE ESQUINA COM A RUA JOSÉ FRANCISCO DA COSTA, BAIRRO ENCOSTA DO SOL.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O A TROCA DE CANOS DANIFICADOS NA RUA JOCOB BALDOINO DHEIN Nº 185 BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DA TELA DO CAMPINHO AO LADO DA ASSOCIAÇÃO DO BAIRRO LAGO AZUL, POIS A MESMA SE ENCONTRA COM MUITOS BURACOS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DAS BOCAS DE LOBO DA RUA PORTÃO, NO TRECHO DO SUPER MERCADO ÁVILA ATÉ A DIVISA COM A CIDADE DE PORTÃO. TAMBÉM QUE SEJAM REVISADOS TODAS AS TAMPAS, POIS MUITAS ESTÃO QUEBRADAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NA RUA PORTO ALEGRE, ESQUINA COM A RUA PORTÃO, BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO NO CALÇAMENTO NA RUA CIRO FERNANDES DE MATTOS, EM FRENTE AO Nº 104 NO BAIRRO DAS ROSAS. SENDO QUE JÁ FOI SOLICITADO POR ESSE VEREADOR EM 18 DE FEVEREIRO DE 2014, CONFORME O PEDIDO DE PROVIDENCIA Nº 026/2014, MAS ATÉ MOMENTO O DEVIDO CONSERTO NÃO FOI REALIZADO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACO NA AVENIDA PRESIDENTE LUCENA, DO TREVO DO ENGENHO ATÉ A DIVISA COM IVOTI. A DEVIDA PROVIDENCIA SE FAZ NECESSÁRIA PELA PRECARIEDADE DA VIA, QUE É UTILIZADA COMO PORTA DE ENTRADA DE NOSSA CIDADE PARA QUEM VEM DA SERRA._x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE UMA TAMPA NA BOCA DE LOBO NA AVENIDA PRESIDENTE LUCENA, ESQUINA COM A RUA SIQUEIRA CAMPOS, NO BAIRRO DAS ROSAS._x000D_
 _x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PODA DOS PLÁTANOS NA PRAÇA DO ENGENHO NO BAIRRO DAS ROSAS. A MEDIDA SE FAZ NECESSÁRIA, POIS OS GALHOS ESTÃO ENCOSTANDO-SE AOS FIOS DE ALTA TENSÃO._x000D_
 _x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PAVIMENTAÇÃO NO CANTEIRO CENTRAL DA AVENIDA BRASIL, EM FRENTE À BORRACHARIA KM ZERO, POIS EM DIAS DE CHUVAS SE ACUMULA LAMA NO CANTEIRO CENTRAL. POR ESSE MOTIVO SE SOLICITA QUE SEJA PROVIDENCIADO ALGUM TIPO DE PAVIMENTAÇÃO, PARA QUE OS PEDESTRES POSSAM INCLUSIVE UTILIZAR A FAIXA DE SEGURANÇA PARA ATRAVESSAR A AVENIDA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA EM FRENTE DAS BOCAS DE LOBO LOCALIZADAS NA AV. BRASIL, ESQUINA COM A RUA JOSÉ DE ALENCAR(B.CENTRO) E AV. BRASIL ESQUINA COM A RUA OSVALDO CRUZ, NO BAIRRO DAS QUINTAS.  _x000D_
                              _x000D_
 JUSTIFICATIVA: ACUMULO DE TERRA, PEDRAS E ENTULHOS ESTÃO OBSTRUINDO A ENTRADA DAS BOCAS DE LOBO, OCASIONANDO ALAGAMENTOS EM DIAS DE CHUVAS._x000D_
 </t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE DISPONIBILIZE PELO MENOS UM GUARDA FIXO, NO PORTÃO DE ENTRADA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ERVINO ARTHUR RITTER, EM HORÁRIO LETIVO.  _x000D_
                   _x000D_
                                    JUSTIFICATIVA:REIVINDICAÇÃO FEITA POR EMAIL PARA O VEREADOR QUE SUBSCREVE, DOS PAIS DE ALUNOS DA REFERIDA ESCOLA QUE ESTÃO PREOCUPADOS COM A EDUCAÇÃO, E A SEGURANÇA PRESTADA PELOS ÓRGÃOS PÚBLICOS, EM PROL DOS ALUNOS, POIS A INCIDÊNCIA DE VENDAS DE PRODUTOS ILÍCITOS EM HORÁRIO LETIVO É AGRAVANTE,DEIXANDO OS PAIS DE ALUNOS EXTREMAMENTE PREOCUPADOS._x000D_
                                    SEGUE EM ANEXO: CÓPIA DO EMAIL E DO ABAIXO ASSINADO(ASSINATURA DE PAIS DE ALUNOS, ALUNOS E MORADORES PRÓXIMO DA ESCOLA)_x000D_
 </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NA AVENIDA SETE DE SETEMBRO, ESQUINA COM A RUA EÇA DE QUEIROZ, EM FRENTE AO CENTRO MÉDICO. _x000D_
 _x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA E CALÇAMENTO DE TODAS AS RUAS DA COOPERATIVA FLAMBORIAM NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A EMPRESA CORSAN PROVIDENCIE A CANALIZAÇÃO DA ÁGUA EM TODAS AS RUAS DA COOPERATIVA FLAMBORIAM, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPOSIÇÃO DE CALÇADA NA RUA ÁLVARES DE AZEVEDO Nº 93 BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DE DUAS EROSÕES NA RUA EÇA DE QUEIROZ, ESQUINA COM A RUA ANTONIO GONZAGA Nº 320 BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPOSIÇÃO DA CALÇADA NA RUA OSVALDO ARANHA Nº 268 BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA NA RUA GUILHERME BLAUTH FILHO Nº 71 BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PODA DE ÁRVORES E ROÇADA NA RUA OSCAR DIFENDER, PRÓXIMO AO MERCADO SÃO JOÃO, ANTIGO MERCADO RIMEDA, BAIRRO NOVA ESTÂNCIA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 &amp;#8226;	REPINTURA DAS FAIXAS DE SEGURANÇA LOCALIZADAS NA RUA PORTÃO, UMA QUE LIGA O BAIRRO DAS QUINTAS AO BAIRRO LAGO AZUL E OUTRA PRÓXIMA AO MERCADO ÁVILA SENTIDO BAIRRO LAGO AZUL NO INDUSTRIAL, BAIRRO CAMPO GRANDE. _x000D_
 &amp;#8226;	COLOCAÇÃO DE PLACAS INDICANDO ACESSO AOS BAIRROS CAMPO GRANDE E INDUSTRIAL, E ACESSOS PARA A CIDADE DE PORTÃO E  RS 240.    _x000D_
                         _x000D_
                                JUSTIFICATIVA: PEDIDO FEITO A ESTE VEREADOR PELO SENHOR NELSON MULLER, MORADOR NO REFERIDO LOCAL, RELATOU QUE O SEU COMÉRCIO VIROU PONTO DE INFORMAÇÕES PARA AS REFERIDAS ROTAS, CIDADE DE PORTÃO E RS 240  E TEME ACIDENTE FATAL DEVIDO AO DESGASTE DA PINTURA DAS FAIXAS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE CAMADA ASFÁLTICA NA AVENIDA PRESIDENTE LUCENA, EM FRENTE AO Nº 1175, POIS NO LOCAL HÁ UM ENORME ESPAÇO ONDE NÃO FOI COLOCADO O ASFALTO, GERANDO ASSIM UM BURACO QUE ESTÁ ATRAPALHANDO O DESLOCAMENTO DE VEÍCULOS PELO LOCAL.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE PLACAS INDICATIVAS INFORMANDO ACESSO AOS BAIRROS, BEM COMO INFORMANDO ENTRADA E SAÍDA PARA AS CIDADES VIZINHAS, QUE O EXECUTIVO TAMBÉM INFORME PREVISÃO, DATA PARA TAL PROVIDÊNCIA.  _x000D_
                             JUSTIFICATIVA: REITERA PEDIDO DE PROVIDÊNCIAS Nº183/2014 DE 18/08/2014, QUE SE FAZ NECESSÁRIO, DEVIDO AS FREQÜENTES RECLAMAÇÕES FEITAS A ESTE VEREADOR PELA INEXISTÊNCIA DE PLACAS INFORMANDO A LOCALIZAÇÃO E COMO ACESSAR AOS BAIRROS, ENTRADA E SAÍDA DA CIDADE E QUAIS SÃO AS CIDADES VIZINHAS, CAUSANDO TRANSTORNOS ÀS PESSOAS DE FORA QUE NOS VISITAM, POIS SIMPLESMENTE NÃO TEM COMO IR A UM DETERMINADO BAIRRO OU CIDADE VIZINHA. _x000D_
 </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTOS NA PAVIMENTAÇÃO DA RUA AFRÂNIO PEIXOTO COM A RUA BENO RUDI CRUZE.  _x000D_
 _x000D_
 JUSTIFICATIVA:TAL PEDIDO DE FAZ NECESSÁRIO DEVIDO AOS  ENORMES BURACOS NO CALÇAMENTO, TORNANDO A VIA INTRANSITÁVEL.  _x000D_
 </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE CANALIZAÇÃO NA RUA JAPÃO, EM FRENTE AO Nº 50 NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA DUQUE DE CAXIAS, ESQUINA COM A RUA MANOEL A STRICKER NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA AVENIDA PRESIDENTE VARGAS, DO PÓRTICO DE ENTRADA DA CIDADE ATÉ A PRAÇA HOLLYWOOD, PARA AS FESTIVIDADES DE KERB.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA CRATERA NA RUA ARNALDO SANDER ESQUINA COM A RUA CARLOS ANTONIO BENDER, BAIRRO NOVA ESTÂNCIA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE ILUMINAÇÃO NA RUA CAMPO GRANDE, ALGUNS METROS ANTES A ENTRADA DA RUA DOS MUNICÍPIOS, POIS A ESCURIDÃO ACABA TRAZENDO INÚMEROS PROBLEMAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE QUATRO LÂMPADAS NA RUA NORMA WINTER, NO BAIRRO CAMPO GRANDE, RUA ESSA ONDE FICAVA A EMPRESA SERTEC. ESSE PEDIDO É FEITO PELOS UNIVERSITÁRIOS QUE MORAM NO LOCAL E FAZEM A TRAVESSIA A PÉ ATÉ AS SUAS CASAS, MUITAS VEZES OS ESTUDANTES PRECISAM UTILIZAR A LANTERNA DO PRÓPRIO CELULAR PARA ILUMINAR A VIA, POR ISSO ESSE PEDIDO É NECESSÁRIO UMA ATENÇÃO ESPECIAL E SEJA DADO UMA CERTA URGÊNCIA.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA NA RUA JOÃO INÁCIO LAMINIUS NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA NA RUA RENATO ROBINSON NO BAIRRO NOVA ESTÂNCIA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS PARALELEPÍPEDOS LEVANTADOS EM FRENTE AO PORTÃO DA ESCOLA ÉRICO VERÍSSIMO, POIS ESTÁ DIFICULTANDO O TRANSITO NA VIA, PRINCIPALMENTE DE PAIS, ALUNOS E PROFESSORES.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE  QUE SEJA FEITA UMA BOCA DE LOBO NA RUA GOIÁS, EM FRENTE AO Nº 162, NO BAIRRO RINCÃO GAÚCHO. POIS EM DIAS DE CHUVA A ÁGUA INVADE O PÁTIO DESSA RESIDÊNCIA E POR SE TRATAR DE UM LOCAL ALTO, ACABA PASSANDO A ÁGUA DESSE PÁTIO PARA OS VIZINHOS QUE MORAM ABAIXO, NA OUTRA RUA. INÚMEROS TRANSTORNOS JÁ FORAM GERADOS POR ESSES MOTIVOS, INCLUSIVE MUROS QUE CAÍRAM, ÁGUA DENTRO DE CASAS DE VIZINHOS, ENFIM. ESSE PEDIDO SE PEDE, TAMBÉM UMA ATENÇÃO ESPECIAL E TAMBÉM UMA CERTA URGÊNCIA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA ÁREA VERDE LOCALIZADA NOS FUNDOS DA RUA JULIO DE CASTILHOS, ATRÁS DO MERCADO SUPER BOM, E QUE SEJA ESTUDADO A POSSIBILIDADE  DA REFERIDA ÁREA VERDE SER DESTINADA PARA O LAZER, COMO UM CAMPINHO DE FUTEBOL PARA A CRIANÇADA._x000D_
                             _x000D_
                              JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DAQUELA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O PODER EXECUTIVO PROVIDENCIE A LIMPEZA DA RUA 14 DE JULHO COM ROÇADA , BEM COMO A SUA PAVIMENTAÇÃO._x000D_
 _x000D_
                                   JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO POIS, TENDO EM VISTA A REIVINDICAÇÃO DOS MORADORES DA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA PROVIDENCIADO COM URGÊNCIA PELA SECRETARIA COMPETENTE  DO MUNICÍPIO  A ABERTURA DE CANALIZAÇÃO E OU OUTROS SERVIÇOS NECESSÁRIOS , VISANDO  EVITAR OS CONSTANTES ALAGAMENTOS  NA TRAVESSA DA RUA JOSÉ FRANCISCO DA COSTA , LOCALIDADE DENOMINADA CANTÃO._x000D_
 _x000D_
 			  ESSA REIVINDICAÇÃO DOS MORADORES DO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COM URGÊNCIA A RECONSTRUÇÃO DA PONTE DA RUA EDMUNDO FRIDOLINO BECKER NO BAIRRO FLORESTA, SITUADA NAS IMEDIAÇÕES DA ESCOLA SELVINO RITTER E QUE DÁ ACESSO AO LOTEAMENTO FLACH._x000D_
 _x000D_
 JUSTIFICA-SE TAL PEDIDO JÁ FOI SOLICITADO EM MAIO DE 2013, DEVIDO A PRECARIEDADE EM QUE SE ENCONTRA A REFERIDA PONTE, SENDO QUE UM LADO DA PONTE ESTÁ INTERDITADA E A PASSAGEM DOS PEDESTRES NÃO EXISTE. _x000D_
 SENDO NECESSÁRIO A CONSTRUÇÃO DE UMA PONTE NOVA DE CONCRETO._x000D_
 </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JUSTIFICATIVA: SENDO ESTE UMA SOLICITAÇÃO FEITA EM OS REFERIDOS PRANCHÕES SOLTOS FORAM RETIRADOS MAS NÃO FOI FEITO O CONSERTO, IMPOSSIBILITANDO A PASSAGEM DE CAMINHÕES TENDO ESTES QUE FAZER UM PERCURSO MAIOR PASSANDO PELO CURTUME PARTNER, ANTIGO GENUÍNO PARA CHEGAR NA REFERIDA AVENIDA. PREJUDICANDO TAMBÉM OS VEÍCULOS E PRINCIPALMENTE AS CRIANÇAS QUE USAM A REFERIDA PONTE COMO PASSAGEM PARA IR ATÉ A ESCOLA. </t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SCRETARIA COMPETENTE, PROVIDENCIE A TROCA DAS LÂMPADAS DA RUA COPO DE LEITE, NO BAIRRO ENCOSTA DO SOL. AS LÂMPADAS ESTÃO QUEIMADAS OU COM MAU CONTATO, DEIXANDO  RUA ESCURA, O QUE ACABA FACILITANDO ASSALTOS NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A TROCA DE FOTOCÉLULAS NAS RUAS PORTO ALEGRE, AMOR PERFEITO E A VIA QUE DÁ ACESSO AO LOTEAMENTO HORIZON. SEGUNDO RELATOS, AS LÂMPADAS FICAM ACESAS DURANTE TODO O DIA E, À NOITE, POUCAS FUNCIONAM.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE REDUTORES DE VELOCIDADE E PLACAS DE IDENTIFICAÇÃO DE VELOCIDADE NA RUA PORTO ALEGRE, NO BAIRRO ENCOSTA DO SOL. QUE SEJA COLOCADO SAIBRO OU ESTUDO PARA COLOCAÇÃO DE CALÇAMENTO, SENDO QUE SÃO POUCOS METROS ENTRE O LOTEAMENTO ENCOSTA DO SOL E LAGO AZUL, OS MOTORISTAS PASSAM EM ALTA VELOCIDADE, PODENDO CAUSAR GRAVES ACIDENTES COM CRIANÇAS BRINCANDO NAS RUAS OU CARROS SAINDO DE OUTRAS VIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A RETIRADA DE FIOS SOLTOS NA VIA E NA CALÇADA NA RUA GRACILIANO RAMOS, EM FRENTE AO NÚMERO 139.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A PINTURA DA SINALIZAÇÃO DA RUA PRESIDENTE LUCENA, ONDE FOI FEITA A NOVA RECAPEAÇÃO ASFÁLTICA.  </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM LIXEIRA EM FRENTE AO NECROTÉRIO MUNICIPAL, LOCALIZADO NA AVENIDA PRESIDENTE LUCENA. JÁ FORAM COLOCADAS DUAS LIXEIRAS, PORÉM ELAS SOMEM E O LIXO ACABA SE ESPALHANDO PELA AVENIDA, PÁTIOS VISINHOS, CALÇADAS DE COMÉRCIO, POR ISSO SE PEDE UMA ATENÇÃO ESPECIAL PARA QUE AS PESSOAS QUE VÊEM VELAR SEUS ENTES QUERIDOS NÃO SOFRAM TAMBÉM O LIXO ALI JOGADO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A VACINAÇÃO DE TODOS OS PROFESSORES DA REDE MUNICIPAL. POIS OS PROFISSIONAIS DA EDUCAÇÃO ESTÃO EM CONTATO COM MUITAS PESSOAS, PAIS, ALUNOS, COLEGAS, E ACABAM FICANDO VULNERÁVEIS AO VÍRUS DA GRIPE.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO BURACO (SINALIZADO COM UM TRONCO SECO DE ÁRVORE), NO CAMINHDROMO DA AV BRASIL PRÓXIMO DA ESCOLA LUTERANA ARTHUR KONRATH . _x000D_
 _x000D_
 JUSTIFICATIVA: COM O INTUITO DE EVITAR ACIDENTES O LOCAL FOI SINALIZADO COM UM TRONCO SECO DE ÁRVORE, PROVAVELMENTE POR FREQÜENTADOR(ES) DO CAMINHÓDROMO._x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO E OU MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AVENIDA BRASIL NO TRECHO ENTRE O CTG SERIGOTE E A RUA PORTÃO, POIS A NOITE TORNA-SE PERIGOSO O TRAFEGAR NESTE TRECHO DA AVENIDA PORQUE OS DOIS LADOS ESTÃO PRATICAMENTE NO ESCURO, ESTE PEDIDO É FEITO PELOS MORADORES LOCAIS E REFORÇADO POR ESTE VEREADOR .</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO EM FRENTE AO Nº 326 DA RUA JULIO DE CASTILHOS. _x000D_
 JUSTIFICATIVA: O BURACO FOI ABERTO PROVAVELMENTE POR VAZAMENTOS NOS CANOS DE ESGOTO CAUSANDO AFUNDAMENTO DA GRAMA E DO CORDÃO. O MORADOR DO REFERIDO NÚMERO SOLICITA O CONSERTO COM A MÁXIMA URGÊNCIA, POIS PRETENDE CONSTRUIR A CALÇADA DO PASSEIO PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A SUBSTITUIÇÃO DE DUAS LÂMPADAS DA ILUMINAÇÃO PÚBLICA NA AV. TIRADENTES EM FRENTE AO Nº 485 NO BAIRRO FLORESTA. _x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NO PASSEIO PÚBLICO DA RUA PETRÓPOLIS, 155 B.CAMPO GRANDE. _x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NO PASSEIO PÚBLICO, NA AV. BRASIL EM FRENTE AO Nº 994 B.CENTRO. _x000D_
                         _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MELHORIAS NA ESQUINA DA RUA DOS ALPES COM A RUA MIMO DE VÊNUS, NO LOTEAMENTO UNIÃO._x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DOS TERRENOS LOCALIZADOS NA RUA LEANDRO TRESPACH, LOTEAMENTO 3, BAIRRO ENCOSTA DO SOL, UM AO LADO E OUTRO EM FRENTE AO Nº 91. O PEDIDO SE FAZ NECESSÁRIO POIS O MATO ESTA INVADINDO A RUA, ALÉM DE LEVAR PERIGO AOS MORADORES PELA PRESENÇA DE BICHOS QUE SE CRIAM NO MATO. SEGUEM FOTOS DOS LOTES EM ANEXO.                             </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE PAVIMENTAÇÃO COM ASFALTO NA RUA DOS MUNICÍPIOS, TRAVESSA CAMPO GRANDE &amp;#8211; RECANTO DO SABIÁ._x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DOS ARROIOS DA CIDADE, EM ESPECIAL NO BAIRRO DAS ROSAS._x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DA MORADORA IVANETE BARBOSA._x000D_
 </t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE  O PLANTIO DE ÁRVORES QUE DÃO SOBRA, NO ENTORNO DAS ESCOLAS._x000D_
 _x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DA PROFESSORA PAULETE CYKMAN, POR ESTAR CHEGANDO A ÉPOCA DO PLANTIO DE ÁRVORES._x000D_
 </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ESTUDO TÉCNICO PARA TRÂNSITO DE VEÍCULOS MAIS SEGURO NA ENTRADA DA RUA CARLOS ANTONIO BENDER , QUE FAZ CONEXÃO COM A RUA PRESIDENTE LUCENA._x000D_
 _x000D_
                         _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DA MORADORA ÁUREA BAUER  DEVIDO A FREQUENTES ACIDENTES ENVOLVENDO VEÍCULOS E PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ROÇADA EM TODA EXTENSÃO DA AV. BRASIL E NA AV. PRESIDENTE VARGAS, PRÓXIMO AO VIADUTO DO RINCÃO DOS ILHÉUS._x000D_
                         _x000D_
                              JUSTIFICATIVA: REIVINDICAÇÃO DOS MUNÍCIPES. _x000D_
 </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA EM FRENTE DA PADARIA ARTE E SABOR, NA AV. PRESIDENTE VARGAS._x000D_
                         _x000D_
                              JUSTIFICATIVA:O CONSERTO DA CALÇADA VISA OFERECER MAIS SEGURANÇA AOS PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE SINALIZAR COM TACHÕES NO EIXO CENTRAL EM TODA A EXTENSÃO DA AV CAMPO GRANDE, VISTO QUE A REFERIDA AV É DE MÃO DUPLA E TEM INTENSO TRÁFEGO, POIS COM A MUDANÇA DE ESTAÇÃO DIFICULTA A VISIBILIDADE DOS TRANSEUNTES E MOTORISTAS QUE USAM A VIA PARA DESLOCAREM-SE A SUAS EMPRESAS, ESCOLAS, RESIDÊNCIAS E COMÉRCIO. _x000D_
 SENDO ESTE UM PEDIDO DA COMUNIDADE LOCAL.  _x000D_
 </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RECONSTRUÇÃO DA CALÇADA LOCALIZADA NA RUA CARLOS ANTONIO  BENDER,  EM FRENTE AOS NÚMEROS 249 E 259._x000D_
                             _x000D_
 JUSTIFICATIVA: OS MORADORES REIVINDICAM, POIS JÁ FAZ DOIS ANOS QUE A PREFEITURA CONSERTOU OS CANOS E A CALÇADA AINDA NÃO FOI RECONSTRUÍDA ._x000D_
 </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA CALÇADA LOCALIZADA NA RUA RENATO ROBINSON AO LADO DO Nº 506,  NA NOVA ESTÂNCIA._x000D_
                         _x000D_
                              JUSTIFICATIVA:O CONSERTO DA CALÇADA VISA OFERECER MAIS SEGURANÇA AOS PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COLOCAÇÃO DE CANOS NA AV. DOS AÇORES NO RINCÃO DOS ILHÉUS E  NA RUA LUIZ GAMA NO BAIRRO LIRA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DOS GALHOS PROVENIENTE DE PODAS NA ESCOLA ERVINO ARTHUR RITTER.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DE ÁRVORES QUE SE ENCONTRAM NO PÁTIO DA ESCOLA WALTER JACOB BAUERMANN._x000D_
 _x000D_
                              JUSTIFICATIVA:AS RAÍZES DAS ÁRVORES ESTÃO PREJUDICANDO A CANALIZAÇÃO DO ESGOTO E TAMBÉM LEVANTANDO A CALÇADA INTERNA DA ESCOLA. O CORTE JÁ ESTÁ AUTORIZADO PELA SECRETARIA DO MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE BANCOS NAS PARADAS DE ÔNIBUS NO BAIRRO CAMPO GRANDE. ADEMAIS REQUER QUE SEJA INFORMANDO QUAIS MOTIVOS PARA RETIRADA DOS BANCOS NAS PARADAS NA RUA DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE PARADAS DE ÔNIBUS  NA RUA PORTÃO, PRÓXIMO A SOCIEDADE CANTO LYRA, TENDO EM VISTA  QUE A VISIBILIDADE FICA PREJUDICADA POR UMA LEVE CURVA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ADOTE MEDIDAS VISANDO REVISÃO DA REDE DE ILUMINAÇÃO PÚBLICA, BEM COMO A SUBSTITUIÇÃO DE LÂMPADAS, NO BAIRRO RINCÃO DOS ILHÉUS.         </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE A CORSAN PELA ABERTURA DE UM BURACO NA AV. PRESIDENTE LUCENA Nº. 5393 BAIRRO DAS ROSAS, PARA UM RAMAL DE ÁGUA, QUE ATÉ O MOMENTO NÃO FOI CONSERTADO DIFICULTANDO A PASSAGEM DE ÔNIBUS, CARROS E CAMINHÕES, PODENDO CAUSAR ACIDENTE PELA PROFUNDIDADE.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO NO CALÇAMENTO NA RUA 1º DE MAIO BAIRRO CAMPO GRANDE EM FRENTE A EMPRESA QUIMICOUROS. A REFERIDA RUA FOI CALÇADA A MENOS DE UMA ANO E JÁ ESTÁ COM UMA PARTE DANIFICADA, DIFICULTANDO A PASSAGEM DE VEÍCULOS _x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPOSIÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA RUA PORTÃO, ESQUINA COM THEODOMIRO PORTO DA FONSECA EM FRENTE A KINEI CONFECÇÕES._x000D_
 			JUSTIFICATIVA: CIRCULAÇÃO DIÁRIA DE MUITAS PESSOAS PODENDO OCASIONAR ACIDENTES._x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE REDUTORES DE VELOCIDADE COMO TACHÕES, TARTARUGAS NA RUA OSVALDO ARANHA, IMEDIAÇÕES DA AV. 14 DE JULHO NO BAIRRO FLORESTA._x000D_
                         _x000D_
                                JUSTIFICATIVA: PEDIDO FEITO A ESTE VEREADOR POR VÁRIOS MORADORES DAQUELA LOCALIDADE QUE PRESENCIARAM ACIDENTES LEVES E PREOCUPADOS NA POSSIBILIDADE DE ACIDENTES DE PROPORÇÃO MAIS GRAVE EM RAZÃO DO AUMENTO CONSIDERÁVEL DO TRÁFEGO DE VEÍCULOS NOS HORÁRIOS DE PICO E POR MUITOS MOTORISTAS ABUSAR DA VELOCIDADE COLOCANDO EM RISCO PRINCIPALMENTE CRIANÇAS, ALUNOS DA ESCOLA SELVINO RITTTER E ESCOLA OTÁVIO ROCHA QUE USAM A REFERIDA VIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO CALÇAMENTO NA RUA CARAMURU ESQUINA RUA ARTHUR RODEMBUSCH PRÓXIMO A PADARIA MOSMANN, NO BAIRRO BELA VISTA._x000D_
 _x000D_
 JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO DEVIDO A UM BURACO(CRATERA) NO REFERIDO LOCAL DA VIA QUE TEM CAUSADO TRANSTORNO E RISCOS DE ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A LIMPEZA DOS GALHOS E FOLHAS DE ÁRVORES E DOS CANTEIROS DA PRAÇA DÁRIO HAUPENTHAL LOCALIZADA NA RUA ALMIRANTE TAMANDARÉ NO BAIRRO LIRA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A  TROCA DE LÂMPADAS NA RUA FREDERICO DIENSTMANN, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA AV. WALTER KLEIN Nº 1452 B. BELA VISTA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE CANOS DE ESGOTO NA RUA LUIZ GAMA, NO BAIRRO LIRA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA LUIS DE CAMÕES, NO BAIRRO UNIÃO PRÓXIMO AO POSTO LATINA._x000D_
                              PEDIDO DO MORADOR JOÃO EDSON._x000D_
 </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE FISCALIZAÇÃO URGENTE NA PRAÇA GERALDO MACHADO, NO BAIRRO FLORESTA._x000D_
                              JUSTIFICATIVA: RECLAMAÇÕES DOS MORADORES, DA PRAÇA ESTAR SENDO USADA COMO PONTO PARA TRÁFICO DE DROGAS DURANTE O DIA E A NOITE COM ENVOLVIMENTO DE ADOLESCENTES E ADULTOS._x000D_
 </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE FISCALIZAÇÃO URGENTE NA PRAÇA CENTRAL DE ESTÂNCIA VELHA._x000D_
                              JUSTIFICATIVA: DEVIDO A CONSTANTES VISUALIZAÇÕES DE MENORES INGERINDO BEBIDA ALCOÓLICA E O SOM EM VOLUME MUITO ALTO._x000D_
 </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA NA RUA LEANDRO TRESPACH, PRÓXIMO AO NÚMERO 104, NO BAIRRO ENCOSTA DO SOL. ._x000D_
                              JUSTIFICATIVA:DEVIDO PROLIFERAÇÃO DE INSETOS, ANIMAIS PEÇONHENTOS E PESSOAS DE ÍNDOLE DUVIDOSA QUE USAM O LOCAL COMO ESCONDERIJO._x000D_
 </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A LIMPEZA DO ESPAÇO DA ANTIGA ESCOLA DOM PEDRO  , NO BAIRRO LIRA, TENDO EM VISTA  A SEGURANÇA DAS CRIANÇAS QUE FREQÜENTAM A ESCOLA INFANTIL LIRA DAS CRIANÇAS PRÉDIO AO LADO , BEM COMO AFASTAR O RISCO A SAÚDE DOS MORADORES COM  PROLIFERAÇÃO DE INSETOS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE FISCALIZE A QUANTIDADE DE CACHORROS SOLTOS NA RUA ANTONIO SELIVIO ERMEL, NO BAIRRO DAS QUINTAS. _x000D_
                              JUSTIFICATIVA: SOLICITAÇÃO FEITA PELA MORADORA REJANE RIBEIRO, QUE O NÚMERO DE CÃES SOLTOS TEM AUMENTADO CADA VEZ MAIS, DIFICULTANDO O TRABALHO DOS CARTEIROS, QUE JÁ NÃO QUEREM MAIS ENTREGAR AS CORRESPONDÊNCIAS NESTE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CALÇAMENTO DA RUA JULIO DE CASTILHOS, NO BAIRRO DAS QUINTAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA PASSARELA MARANHÃO, NO BAIRRO RINCÃO GAÚCHO._x000D_
                           _x000D_
                              JUSTIFICATIVA: DEVIDO TOTAL ESCURIDÃO, O LOCAL OFERECE PERIGO AOS TRANSEUNTES _x000D_
 </t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA RUA ARCILDA TREIN, NO BAIRRO DAS QUINTAS;_x000D_
 &amp;#8226;	PODA DE ÁRVORES EM TODA A SUA EXTENSÃO;_x000D_
 &amp;#8226;	COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA FINAL DA REFERIDA RUA. _x000D_
 </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NO BAIRRO UNIÃO A PINTURA NO CALÇAMENTO OU PLACAS DE SINALIZAÇÃO PARE NAS ESQUINAS EM QUE OS MOTORISTAS PRECISAM PARAR PARA DAR A PREFERÊNCIA A VEÍCULOS QUE VENHAM NA OUTRA RUA.                        _x000D_
                                JUSTIFICATIVA:TAL PEDIDO SE FAZ NECESSÁRIO PELA FALTA DE SINALIZAÇÃO DE TRÂNSITO EM TODO O BAIRRO UNIÃO E RESIDENCIAL NOVA ESTÂNCIA E MUITO PELA PREOCUPAÇÃO DOS MORADORES DAS RUAS RENATO ROBINSON E ALCEU WAMOSY, PRESENCIARAM ACIDENTES DE TRÂNSITO QUE PODERIAM SER EVITADOS, E TAMBÉM PELA IRRESPONSABILIDADE DE MOTORISTAS QUE TRAFEGAM COM VELOCIDADE ACIMA DO PERMITIDO, SEM PREOCUPAÇÃO COM A INTEGRIDADE FÍSICA DE TERCEIROS.   _x000D_
 </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA LOCALIZADA NA RUA JOSÉ DE ALENCAR Nº 274 NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA LOCALIZADA NA RUA PORTÃO, ESQUINA COM A RUA 13 DE MAIO NO BAIRRO LYRA, EM FRENTE AO BAR DO MACAU.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS DIVERSOS BURACOS DA RUA RIO GRANDE DO SUL NO BAIRRO RINCÃO GAÚCHO. A MEDIDA SE FAZ NECESSÁRIA DEVIDO AO GRANDE FLUXO DE VEÍCULOS NO LOCAL.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO OU SUBSTITUIÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA AV. TIRADENTES, ESQUINA COM A RUA NEREU RAMOS, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A SUBSTITUIÇÃO DE DUAS LÂMPADAS QUEIMADAS NA REDE DE ILUMINAÇÃO PÚBLICA,  LOCALIZADAS NA AV. TIRADENTES, NO BAIRRO FLORESTA._x000D_
                                JUSTIFICATIVA: TAL SITUAÇÃO PREJUDICA A ILUMINAÇÃO DA VIA O QUE PROVOCA INSEGURANÇA AOS MORADORES E TRANSEUNTES, ALÉM DA FAVORECER  A AÇÃO DE DESOCUPADOS. ASSIM SENDO, É IMPORTANTE A TROCA DESTAS LÂMPADAS PARA TRAZER MAIS SEGURANÇA AOS MUNÍCIPES QUE PASSAM PELA RUA, TENDO EM VISTA QUE A MESMA É BASTANTE MOVIMENTADA NO PERÍODO NOTURNO._x000D_
 </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE VERIFIQUE DUAS LÂMPADAS QUE FICAM LIGADAS  DIA E NOITE. UMA NA RUA DONA AMÉLIA , E A OUTRA NA LATERAL DA BR 116 KM 232 NO BAIRRO RINCÃO GAÚCHO._x000D_
                                JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO PORQUE FAZ UM MÊS QUE ELAS ESTÃO LIGADAS ACARRETANDO GASTOS PARA OS COFRES PÚBLICOS.CABE DESTACAR QUE O SETOR DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO JÁ FOI ALERTADO ATRAVÉS DE LIGAÇÃO  TELEFÔNICA,  POR DIVERSAS VEZES.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE FAÇA A SUBSTITUIÇÃO DOS CANOS DA REDE ATUAL DE ESGOTO LOCALIZADA NA RUA PORTÃO   TRECHO ENTRE AS RUAS 13 DE MAIO E 20 DE SETEMBRO, NO BAIRRO LIRA.  </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CALÇAMENTO NA VIA PÚBLICA DAS PRAÇAS MUNICIPAIS, DO LOTEAMENTO VENEZA, E DA  RUA ESPÍRITO SANTO NO BAIRRO RINCÃO GAÚCHO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA O CONSERTO DA PONTE LOCALIZADA NA RUA 1º DE MAIO, NA VILA SCHUCK. _x000D_
                               JUSTIFICATIVA: COM AS ULTIMAS CHUVAS A SITUAÇÃO PIOROU E AS TÁBUAS ESTÃO SOLTAS E QUEBRADAS, COLOCANDO EM RISCO OS TRANSEUNTES PRINCIPALMENTE CRIANÇAS, QUE TRAFEGAM NAQUELA LOCAL._x000D_
                               PEDIDO DA MORADORA MARY MARTINS._x000D_
 </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE IMPLANTE NA ZONA CENTRAL DO MUNICÍPIO, SISTEMA DE ESTACIONAMENTO ROTATIVO COM PARQUÍMETROS, LIMITANDO O TEMPO DOS MOTORISTAS NAS VAGAS DAS VIAS PÚBLICAS.             _x000D_
                                JUSTIFICATIVA:SOLICITAÇÃO DOS COMERCIANTES DA CIDADE PELOS TRANSTORNOS QUE OCORREM DIARIAMENTE PARA QUEM DESEJA ESTACIONAR NAS VIAS PÚBLICAS, ESPECIALMENTE NO HORÁRIO COMERCIAL, REGULAMENTANDO ASSIM O ESTACIONAMENTO DE VEÍCULOS NA ZONA CENTRAL DO MUNICÍPIO, OBRIGANDO A ROTATIVIDADE DE VAGAS._x000D_
 </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MAIOR BREVIDADE POSSÍVEL SERVIÇO DE PATROLAMENTO, COLOCAÇÃO DE SAIBRO E BRITA, NA RUA CASTRO ALVES., BAIRRO LIRA._x000D_
                         _x000D_
                              JUSTIFICATIVA SOLICITAÇÃO DA MORADORA FRANCIANE LAPASINE EM NOME DOS DEMAIS MORADORES DAQUELA LOCALIDADE, CONSIDERANDO O ESTADO INTRANSITÁVEL QUE A REFERIDA RUA SE ENCONTRA,DEVIDO A PASSAGEM DIÁRIA DE CAMINHÕES DA PREFEITURA TRANSPORTANDO MATERIAIS DE CONSTRUÇÃO DO DEPÓSITO A CÉU ABERTO LOCALIZADO PRÓXIMO DALI, PEDIMOS PRIORIDADE NA REALIZAÇÃO DESTA BENFEITORIA. _x000D_
 </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DE ÁRVORE E LIMPEZA DE TERRENO LOCALIZADO NA RUA LEANDRO TRESPACH NO LOTEAMENTO VENEZA. A MEDIDA SE FAZ NECESSÁRIA DEVIDO OS GALHOS ESTAREM PREJUDICANDO A REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MÁXIMA URGÊNCIA A ROÇADA E LIMPEZA DA PRAÇA LOCALIZADA EM FRENTE DA  ESCOLA WALTER JACOB BAUERMANN, NA NOVA ESTÂNCIA._x000D_
                         _x000D_
                   JUSTIFICATIVA SOLICITAÇÃO DA MORADORA CINTIA SOARES EM NOME DOS DEMAIS MORADORES DAQUELA LOCALIDADE, CONSIDERANDO O ESTADO PRECÁRIO QUE A REFERIDA PRAÇA SE ENCONTRA._x000D_
 </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA A FISCALIZAÇÃO PELO USO E COMÉRCIO DE DROGAS POR JOVENS E ADULTOS NA PRAÇA EM FRENTE DA ESCOLA WALTER JACOB BAUERMANN._x000D_
                         _x000D_
                   JUSTIFICATIVA: SÃO INÚMERAS AS QUEIXAS DE MORADORES QUE LEVAM SEUS FILHOS PARA BRINCAR, QUE A SITUAÇÃO É GRAVE, POIS USAM E COMERCIALIZAM LIVREMENTE ENTRE OS FREQÜENTADORES DA PRAÇA, OBRIGANDO OS PAIS A RETORNAR COM OS FILHOS PARA CASA. _x000D_
 </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA CONSERTO DE UMA PONTE LOCALIZADA PRÓXIMO A ESCOLA SELVINO RITTER,  NO BAIRRO FLORESTA._x000D_
                         _x000D_
                   JUSTIFICATIVA:SOLICITAÇÃO DA MORADORA ELIANA GARCIA DEVIDO A SITUAÇÃO DE PRECARIEDADE QUE A PONTE SE ENCONTRA COLOCANDO EM RISCO MUITOS JOVENS E CRIANÇAS ESTUDANTES DA ESCOLA SELVINO RITTER E DEMAIS PEDESTRES E CARROS._x000D_
 </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE PODA DE ÁRVORES EM FRENTE AO NÚMERO 300, NA RUA GERMANO DAUERHEIMER, NO BAIRRO UNIÃO._x000D_
                         _x000D_
                   JUSTIFICATIVA:SOLICITAÇÃO DA MORADORA AIDA BENDER, QUE POSSUI ALVARÁ DE LICENÇA PARA A REFERIDA  PODA.           _x000D_
 </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 	1.		 SEJA PROVIDENCIADO COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE &amp;#8220;CARGA E DESCARGA&amp;#8221;  E PINTURA NO MEIO FIO DE AMARELO NA RUA  JOÃO XXIII, ESQUINA COM A RUA RINCÃO, PEDIDO JÁ SOLICITADO NO DIA 22 DE MAIO DE 2015 ÀS 08H12MIN, VIA E-MAIL DA EMPRESA COMÉRCIO DE MÓVEIS RINCÃO PARA O DEPARTAMENTO DE TRÂNSITO, CONFORME DOCUMENTO ACOSTADO._x000D_
 _x000D_
 	2.		 SEJA PROVIDENCIADO A PINTURA DA FAIXA DE SEGURANÇA, NA RUA JOÃO XXIII, ESQUINA COM A RUA RINCÃO._x000D_
 </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A PODA DE UMA ÁRVORE NA RUA ARNOLDO SANDER Nº. 171 BAIRRO NOVA ESTÂNCIA._x000D_
 			     O PEDIDO SE FAZ NECESSÁRIO, POIS OS FIOS ESTÃO ENCOSTANDO NOS GALHOS E COM ISSO TEM QUEDA DE LUZ.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A PODA DE UMA ARVORE NA RUA LÍRIO PEDRO FISCHER Nº. 6239 BAIRRO CAMPO GRANDE NA RUA DO CTG._x000D_
 			     O PEDIDO SE FAZ NECESSÁRIO, POIS OS FIOS ESTÃO ENCOSTANDO NOS GALHOS PODENDO CAUSAR ACIDENTE._x000D_
 </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS LOCALIZADO AO LADO DA SAÍDA DA ESCOLA 8 DE SETEMBRO NA RUA BARÃO DO RIO BRANCO._x000D_
                         _x000D_
                   JUSTIFICATIVA: CONSIDERANDO QUE UM NÚMERO GRANDE DE ALUNOS DA ESCOLA 8 DE SETEMBRO, EM TORNO DE DUZENTOS, AGUARDAM O ÔNIBUS NO CITADO PONTO DE ÔNIBUS SEM PROTEÇÃO DAS AÇÕES DO TEMPO A MERCÊ DO FRIO, CHUVA E SOL._x000D_
                   SUGESTÃO:PARA CONTENÇÃO DE DESPESAS, QUE O ABRIGO ECOLÓGICO EM DESUSO, LOCALIZADO NA PRAÇA EM FRENTE DA PREFEITURA SEJA REALOCADO PARA O CITADO PONTO DE ÔNIBUS, A FIM DE BENEFICIAR OS ESTUDANTES E TODOS AQUELES QUE USAM AQUELE PONTO DE ÔNIBUS, OU QUE SEJA DISPONIBILIZADO OUTRO ABRIGO, COM A MAIOR BREVIDADE POSSÍVEL.         _x000D_
 </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO CALÇAMENTO DA RUA JOSÉ ATALIBA TORRES, NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
                         _x000D_
                   JUSTIFICATIVA: A MEDIDA SOLICITADA TRARÁ GRANDES BENEFÍCIOS , POIS EXISTEM BURACOS TRAZENDO PERIGO PARA OS CONDUTORES DE VEÍCULOS E PARA OS MORADORES, EM FIM A TODOS QUE NELA TRANSITAM._x000D_
 </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA RUA CAMPO GRANDE PRÓXIMO AO Nº 1991,  ROÇADA E LIMPEZA DAS BOCAS DE LOBO. _x000D_
                         _x000D_
                   JUSTIFICATIVA: MELHORIA DA QUALIDADE DE VIDA DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DA TAMPA NA BOCA DE LOBO EM FRENTE A RESIDÊNCIA DE Nº 111 NA RUA ARLINDO ALMIR FRANCK, NO BAIRRO VENEZA._x000D_
 _x000D_
                                     A MEDIDA SE FAZ NECESSÁRIA POIS A BOCA DE LOBO ESTÁ ABERTA, COLOCANDO COM RISCO AS PESSOAS QUE CIRCULAM PELO LOCAL, PRINCIPALMENTE CRIANÇAS E IDOSOS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DAS BOCAS DE LOBO E BUEIROS DA RUA ARLINDO ERNESTO CASSEL, NO BAIRRO DAS QUINTAS._x000D_
                         _x000D_
                   JUSTIFICATIVA:A MEDIDA SE FAZ NECESSÁRIA E URGENTE CONSIDERANDO BOCAS DE LOBO OBSTRUÍDAS PELO LIXO IMPEDINDO QUE ÁGUA DA CHUVA ESCOE PARA DENTRO DO BUEIRO E HÁ TAMBÉM DE TOTAL ENTUPIMENTO DOS BUEIROS PELA FALTA DE MANUTENÇÃO PREVENTIVA, CAUSANDO ALAGAMENTOS EM DIAS CHUVOSOS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA RUA RUDI BENO CRUZE, NO BAIRRO UNIÃO A RETIRADA DA LAMA QUE ESTÁ OBSTRUINDO A RUA EM CONSEQÜÊNCIA DE UM DESLIZAMENTO DE TERRA._x000D_
                         _x000D_
                   JUSTIFICATIVA:A MEDIDA SE FAZ NECESSÁRIO PARA EVITAR ACIDENTES, CAUSANDO TRANSTORNOS E RISCOS A POPULAÇÃO, COMO ALAGAMENTOS CONSTANTES._x000D_
 </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO TELHADO, REPOSIÇÃO DE TELHAS QUEBRADAS, NO ABRIGO DA PARADA DE ÔNIBUS,LOCALIZADA NA RUA PORTÃO, EM FRENTE À AGROPECUÁRIA PORTEIRA, NO BAIRRO  BELA VISTA._x000D_
 _x000D_
                              JUSTIFICATIVA: PEDIDO FEITO PELOS USUÁRIOS DA REFERIDA PARADA QUE ESTÃO SE MOLHANDO NA ESPERA DOS ÔNIBUS, PRINCIPALMENTE MÃES COM CRIANÇAS DE COLO E CRIANÇAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA RUA TREZE DE MAIO NO TRECHO DA PONTE ATÉ A RUA RK LADO ESQUERDO E LADO DIREITO ATÉ A ENTRADA DA TOCA DOS BUGRES, A TROCA DAS LÂMPADAS QUEIMADAS NA REDE DE ILUMINAÇÃO PÚBLICA._x000D_
                         _x000D_
                   JUSTIFICATIVA: A ILUMINAÇÃO PÚBLICA É ESSENCIAL PARA O BEM ESTAR E SEGURANÇA DA COMUNIDADE, UMA VEZ QUE A LUMINOSIDADE CONTRIBUI PARA A SEGURANÇA DOS TRABALHADORES E ESTUDANTES QUE USAM A VIA NO PERÍODO NOTURNO._x000D_
 </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE UM POSTE DE TELEFONIA, NA RUA PRESIDENTE LUCENA Nº. 4826_x000D_
 _x000D_
                  SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ELEVADA ESTIMA E CONSIDERAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NO ASFALTO NA RUA PRESIDENTE LUCENA EM FRENTE AO ENGENHO NO BAIRRO DAS ROSAS, BEM COMO OPERAÇÃO TAPA BURACO EM TODO BAIRRO_x000D_
 </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA DOS CRAVOS ESQUINA COM A RUA DAS PRIMAVERAS,  EM FRENTE AO Nº 174, NO LOTEAMENTO VENEZA.  </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE TRÊS EROSÕES NA RUA DAS PRIMAVERAS, APÓS O Nº 174 , NO LOTEAMENTO VENEZA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE ENCAMINHAR PROJETO DE LEI PARA DECLARAR ÁREA INSTITUCIONAL A RUA PROJETADA DENOMINADA  GUARANY, BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PINTURA DAS FAIXAS DE SEGURANÇA NA RUA PRESIDENTE LUCENA PRÓXIMO AO N. 3378, BEM COMO NA AV. BRASIL, ALTURA 1666 NOS DOIS SENTIDOS . A SOLICITAÇÃO VISA FACILITAR E ASSEGURAR A SEGURANÇA DOS PEDESTRES DAS PESSOAS QUE ACESSAM O CAMINHÓDROMO E ATRAVESSAM A AVENIDA._x000D_
 			    SOLICITA AINDA O REFORÇO DA SINALIZAÇÃO PARA ESTACIONAMENTO DOS PAIS EM FRENTE À ESCOLA DE EDUCAÇÃO INFANTIL, NA MENCIONADA AVENIDA._x000D_
 </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE ENORMES BURACOS EM PLENO CENTRO DA CIDADE, NA RUA TOBIAS BARRETO, EM FRENTE AO Nº 53. _x000D_
 _x000D_
                               JUSTIFICATIVA: O MORADOR WALTER GRAEBBIM PEDIU AGILIDADE, POIS ESTÁ DIFICULTANDO BOA PARTE DA ENTRADA DE SUA GARAGEM. _x000D_
 </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA TUBULAÇÃO, BEM COMO O CALÇAMENTO DA RUA ALBINO C. DIETRICH, ESQUINA COM A AVENIDA PRESIDENTE LUCENA NO BAIRRO DAS ROSAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O PATROLAMENTO E COLOCAÇÃO DE SAIBRO NA AVENIDA 1º DE MAIO, NAS PROXIMIDADES DA SETA ATÉ A ANTIGA GELITA._x000D_
 _x000D_
                                   JUSTIFICATIVA: O GRANDE MOVIMENTO DE VEÍCULOS QUE USAM ESTA RUA PARA DESVIAR DO TRÂNSITO DA RUA PORTÃO E OUTRAS RUAS DO CENTRO, MAS DEVIDO AS CHUVAS ELA ESTÁ INTRANSITÁVEL. _x000D_
 </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE  MELHORAMENTO DE VIA PÚBLICA, COM PATROLA OU RETRO, EM DECORRÊNCIA DAS CHUVAS DOS ÚLTIMOS DIAS, EM FRENTE AO Nº. 139        NA RUA ALBINO C. DIETRICH NO BAIRRO DAS ROSAS. _x000D_
  _x000D_
 O MORADOR CRISTIAN PEDE MELHORIAS, POIS ESTÁ DIFÍCIL CHEGAR EM SUA PROPRIEDADE. _x000D_
                         _x000D_
 </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O PATROLAMENTO NA RUA SÃO GERALDO DO LOTEAMENTO SCHALEMBERGER, A REFERIDA RUA ENCONTRA-SE INTRANSITÁVEL EM DECORRÊNCIA DAS CHUVAS DOS ÚLTIMOS DIAS._x000D_
                         _x000D_
                     CERTO DE PODER CONTAR COM SUA HABITUAL ATENÇÃO, DESDE JÁ AGRADEÇO._x000D_
 </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE COMO SUGESTÃO INSTALE UMA CÂMERA DE MONITORAMENTO NO CRUZAMENTO DA RUA PORTÃO COM AV BRASIL, NO LIMITE DOS BAIRROS BELA VISTA E LYRA AFIM DE  PROPORCIONAR AOS EMPRESÁRIOS, COMERCIANTES E POPULAÇÃO EM GERAL,  MAIOR SEGURANÇA.           _x000D_
                     JUSTIFICATIVA:TENDO EM VISTA A MATÉRIA VEICULADA NA IMPRENSA SOBRE A COLOCAÇÃO DE MAIS QUATRO CÂMERAS DE MONITORAMENTO NA NOSSA CIDADE, O SENHOR GERALDO WILBORN(PROPRIETÁRIO DO MERCADO WILBORN) REPRESENTANDO EMPRESÁRIOS E COMERCIANTES DO REFERIDO LOCAL SOLICITOU AO  VEREADOR QUE SUBSCREVE QUE ENVIASSE AO EXECUTIVO TAL SUGESTÃO._x000D_
 </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DE VÁRIOS BURACOS NAS RUAS QUARESMEIRA E PEDRO LOREDO DA COSTA, COM ATENÇÃO ESPECIAL AO BURACO DE GRANDES PROPORÇÕES E FALHAS NO CALÇAMENTO NA RUA QUARESMEIRA PRÓXIMO A ESQUINA DA RUA PEDRO LOREDO DA COSTA,  NO LOTEAMENTO UNIÃO, BAIRRO SOL NASCENTE.          _x000D_
                     JUSTIFICATIVA:SOLICITAÇÃO DO PRESIDENTE DA ASSOCIAÇÃO DOS TRANSPORTES ESCOLARES DE ESTÂNCIA VELHA SENHOR CARLOS PEITER AO VEREADOR QUE SUBSCREVE TENDO EM VISTA O NÃO ATENDIMENTO DO REFERIDO PEDIDO FEITO PELOS MORADORES LOCAIS AO SECRETÁRIO DE OBRAS. _x000D_
 </t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NA RUA PORTO ALEGRE O PATROLAMENTO E CASCALHAMENTO DO TRECHO QUE NÃO TEM CALÇAMENTO, BEM COMO ROÇADA E LIMPEZA NAS LATERAIS DA RUA.                         _x000D_
                             JUSTIFICATIVA: CONSIDERANDO QUE NO TRECHO SEM CALÇAMENTO DA REFERIDA RUA O MATO E OS BURACOS ESTÃO TOMANDO CONTA, VENHO SOLICITAR PRIORIDADE NA REALIZAÇÃO DESTA BENFEITORIA, ATENDENDO REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DO CALÇAMENTO LOCALIZADO NA RUA RECIFE CRUZAMENTO COM A RUA PORTO ALEGRE, NO LAGO AZUL._x000D_
                             _x000D_
 JUSTIFICATIVA:ATENDENDO AS REIVINDICAÇÕES DOS MORADORES, DEVIDO HÁ MUITOS BURACOS COM PEDRAS SOLTAS, VENHO SOLICITAR PRIORIDADE NA REALIZAÇÃO DESTA BENFEITORIA._x000D_
 </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A AES SUL PROVIDENCIE A CONCLUSÃO DO SERVIÇO DE SUBSTITUIÇÃO DO POSTE DE MADEIRA PELO POSTE DE CONCRETO, NA RUA OLAVO BILAC, NO BAIRRO FLORESTA._x000D_
 JUSTIFICATIVA: O SERVIÇO NÃO FOI CONCLUÍDO, POIS A FIAÇÃO ELÉTRICA CONTINUA INSTALADA NO POSTE DE MADEIRA E ESTE ESTÁ FIXADO NO POSTE DE CONCRETO, POR TANTO SOLICITO PROVIDÊNCIAS URGENTES QUANTO A CONCLUSÃO DESTA OBRA, ATENDENDO REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A SINALIZAÇÃO DA PARADA DE ÔNIBUS COM INSTALAÇÃO DE ABRIGO NOS DOIS SENTIDOS DA RUA PEDRO LOREDO DA COSTA,ESQUINA COM A RUA JACOB GUILHERME DIENSTMANN.        _x000D_
                                JUSTIFICATIVA:SOLICITAÇÃO FEITA PELOS USUÁRIOS DO TRANSPORTE PÚBLICO DO LOTEAMENTO UNIÃO, BAIRRO SOL NASCENTE._x000D_
 </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
     1. A INSTALAÇÃO DE ILUMINAÇÃO NO INTERIOR DO PARADÃO EM FRENTE Á LOJA KNEY , TENDO EM VISTA QUE ESTÃO OCORRENDO ASSALTOS. SOLICITAÇÃO ENCAMINHADA PELA INDICAÇÃO DA CIDADANIA DA CÂMARA DE VEREADORES._x000D_
      2. SEJA FISCALIZADO E APLICADA AS PENALIDADES PREVISTAS NO CÓDIGO DE POSTURAS PARA QUEM CAUSA POLUIÇÃO COM MATERIAL DE DIVULGAÇÃO DE PROPAGANDA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 			 A PAVIMENTAÇÃO COM ASFALTO EM TODA EXTENSÃO  DA RUA  JOSÉ ATALIBA TORRES , BAIRRO RINCÃO DOS ILHÉUS  ENTRE AS RUAS  SÃO CRISTÓVÃO  E PRESIDENTE VARGAS , CONFORME REIVINDICAÇÃO DOS MORADORES , NOS TERMOS DO ABAIXO ASSINADO EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 			     CORTE DE ÁRVORES E INSTALAÇÃO  DE MAIS  POSTES DE ILUMINAÇÃO NOS DOIS LADOS DA AV. SETE DE SETEMBRO, ALTURA DO N. 522._x000D_
 </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A AES SUL PROVIDENCIE A TROCA URGENTE DO POSTE DE LUZ DE MADEIRA, LOCALIZADO NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 413, NO BAIRRO RINCÃO GAÚCHO. O REFERIDO POSTE ESTÁ COMPLEMENTE PODRE NA SUA BASE, ESTANDO EM RISCO DE CAIR EM CIMA DAS CASAS. </t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE PLACAS DE ADVERTÊNCIA  &amp;#8220;PROIBIDO COLOCAR LIXO&amp;#8221;, EM TODA A EXTENSÃO DAS MARGENS, NOS DOIS LADOS,  DO ARROIO LOCALIZADO NA AV. 14 DE JULHO..             _x000D_
                                JUSTIFICATIVA: PEDIDO FEITO POR MORADORES AO VEREADOR QUE SUBSCREVE DEVIDO AO ACÚMULO DE LIXO NAS MARGENS DO ARROIO PRINCIPALMENTE MÓVEIS COMO SOFÁS ENTRE OUTROS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COM MÁXIMA URGÊNCIA A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA LATERAL DA BR 116 NO BAIRRO RINCÃO GAÚCHO, NO TRECHO ENTRE AS RUAS PERNAMBUCO E RIO DE JANEIRO. VISTO QUE OS MOTORISTAS USAM ESSE TRECHO PARA DESVIAR DOS CONGESTIONAMENTOS DA BR 116, PORÉM ABUSAM DA VELOCIDADE, COLOCANDO ASSIM EM RISCO OS MORADORES E PEDESTRES QUE UTILIZAM A VIA. A PREOCUPAÇÃO MAIOR É COM AS CRIANÇAS QUE USAM ESSA VIA PARA SE DESLOCAR ATÉ A ESCOLA, ESPERAM ALI TAMBÉM O ÔNIBUS DO TRANSPORTE MUNICIPAL PARA IREM ATÉ A ESCOLA CÂNDIDO RONDON. SE POSSÍVEL, SERIA IMPORTANTE COLOCAR REDUTORES AO LONGO DA VIA, PARA INIBIR A VELOCIDADE DESSES MOTORISTAS. ESSE É UM PEDIDO DOS MORADORES DO LOCAL, QUE ESTÃO MUITO PREOCUPADOS COM A SITUAÇÃO, COM MEDO DE SEREM ATROPELADOS E ESPERAM UMA ATITUDE DO EXECUTIVO ANTES QUE ALGO DE PIOR ACONTEÇA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME A DEVIDA PROVIDÊNCIA, COM URGÊNCIA, REFERENTE UMA PLACA DE SINALIZAÇÃO &amp;#8220;RODOVIA CONTROLADA POR RADAR&amp;#8221;,LOCALIZADA NA AVENIDA BRASIL PRÓXIMO AO Nº 2954, QUE ESTÁ SOLTA._x000D_
                                JUSTIFICATIVA:SOLICITAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELA MORADORA JOICE WILBORN, POIS A REFERIDA PLACA ESTÁ SOLTA, CORRE O RISCO DE CAIR SOBRE OS FIOS DE ENERGIA ELÉTRICA , VEÍCULOS E PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE SABONETE NOS BANHEIROS DA PRAÇA EM FRENTE DA PREFEITURA MUNICIPAL.            _x000D_
                                JUSTIFICATIVA: RECLAMAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELO SENHOR FÁBIO SCHERER(FONE)85705045,RELATOU QUE DEVIDO A INEXISTÊNCIA DO MENCIONADO MATERIAL DE HIGIENE NO BANHEIRO MASCULINO LOCALIZADO NA PRAÇA 1º DE MAIO DIRIGIU-SE ATÉ A PREFEITURA MUNICIPAL PARA FAZER TAL REIVINDICAÇÃO E QUE LÁ FOI MUITO MAL ATENDIDO MANDARAM DIRIGIR-SE ATÉ A SECRETARIA DE OBRAS PARA RECLAMAR._x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO NO CALÇAMENTO NA RUA MACHADO DE ASSIS, DA AV. PRESIDENTE VARGAS ATÉ A AV BRASIL, SENDO ESTE UM PEDIDO DOS MORADORES, POIS OS BURACOS ESTÃO  DIFICULTANDO A PASSAGEM DE VEÍCULOS. </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE A CORSAN PELA ABERTURA DE DOIS BURACO NA AV. PRESIDENTE LUCENA EM FRENTE A CASA DE SAÚDE DO BAIRRO DAS ROSAS, PARA UM RAMAL DE ÁGUA, QUE ATÉ O MOMENTO NÃO FOI CONSERTADO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE QUE PROCEDA O CONSERTO DE EROSÃO NA RUA ADÃO WALTER SCHUCK EM FRENTE AO Nº. 144._x000D_
 		      MOTORISTAS E TRANSEUNTES PROCURARAM ESTE VEREADOR SOLICITANDO ESTA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE SOLICITA A MANUTENÇÃO DA PINTURA DOS QUEBRA-MOLAS E FAIXA DE SEGURANÇA EM FRENTE A ESCOLA MARECHAL CÂNDIDO RONDON NO BAIRRO RINCÃO GAÚCHO. _x000D_
          TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS MOTORISTAS E MOTOCICLISTAS ACABAM PASSANDO EM ALTA VELOCIDADE, COLOCANDO EM RISCO A VIDA DOS ESTUDANTES E DEMAIS PESSOAS PELA FALTA DE SINALIZAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE PLACAS COM A DENOMINAÇÃO ENTRE AS RUAS  PRESIDENTE LUCENA  E ADOLFO OTTO KOCK, NOS DOIS SENTIDOS IVOTI &amp;#8211;ESTÂNCIA VELHA E ESTÂNCIA VELHA- IVOTI.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE BRITA EM FRENTE AO Nº487 NA AV. ADOLFO OTT KOCH NO BAIRRO DAS ROSAS._x000D_
                         _x000D_
                              JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO, POIS COM A LIMPEZA DO ARROIO FICOU BARRO ACUMULADO NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE BANCO DE MADEIRA EM TODAS AS PARADAS DE ÔNIBUS._x000D_
 _x000D_
                               JUSTIFICATIVA: PEDIDO DA COMUNIDADE, USUÁRIOS DO TRANSPORTE PÚBLICO PARA DESCANSO ENQUANTO AGUARDAM O TRANSPORTE PÚBLICO, POIS NA MAIORIA DAS PARADAS DE ÔNIBUS NÃO TEM ASSENTO,BANCO._x000D_
 </t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 			     A LIMPEZA DA ÁREA VERDE LOCALIZADA NA RUA HUGO BRAND Nº.1002 LOTEAMENTO UNIÃO BAIRRO NOVA ESTÂNCIA. </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA TAMPA DA BOCA DE LOBO, LOCALIZADA NA RUA ARLINDO ALMIR FRANCK, Nº 111 BAIRRO ENCOSTA DO SOL. A MEDIDA SE FAZ NECESSÁRIA, POIS COLOCA EM RISCO A VIDA DOS MORADORES E TRANSEUNTES DO LOCAL, PRINCIPALMENTE IDOSOS E CRIANÇAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA BOCA DE LOBO QUE AFUNDOU E CAUSOU EROSÕES NA SUA VOLTA, NA RUA OTTO BAUERMANN COM A RUA MANAUS NO BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O MELHORAMENTO DE VIA PÚBLICA, COM PATROLA OU RETRO, EM DECORRÊNCIA DAS CHUVAS, HOJE MUITOS BURACOS SE ENCONTRAM NA VIA E POÇAS D&amp;#8217;AGUA.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DO TERRENO DA ANTIGA ASSOCIAÇÃO DO BELA VISTA PERTENCENTE A PREFEITURA MUNICIPAL, LOCALIZADO EM FRENTE DA ESCOLA ERVINO ARTHUR  RITTER, NO BAIRRO BELA VISTA.             _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELOS MORADORES RESIDENTES PRÓXIMO AO MENCIONADO LOCAL DEVIDO AOS TRANSTORNOS CAUSADOS EM SUAS RESIDÊNCIAS PELA INVASÃO DE ANIMAIS PEÇONHENTOS E ROEDORES E NA  ESCOLA ERVINO EM FRENTE AO REFERIDO TERRENO._x000D_
 </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A SUBSTITUIÇÃO OU CONSERTO DA TAMPA DO BUEIRO QUE ESTÁ QUEBRADA,  NA RUA GARIBALDI  ESQUINA RUA RUI BARBOSA, BAIRRO CAMPO GRANDE._x000D_
 _x000D_
                               JUSTIFICATIVA:PEDIDO DOS MORADORES QUE ESTÃO PREOCUPADOS COM  RISCOS DE ACIDENTES NO LOCAL.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA DOS CRAVOS, NO BAIRRO ENCOSTA DO SOL._x000D_
 _x000D_
                               JUSTIFICATIVA: PEDIDO DE MORADORES.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DA VEREADORA MIRIM: CAROLINE PHELS &amp;#8211; ESTUDANTE DA ESCOLA MUNICIPAL DO ENSINO FUNDAMENTAL SELVINO RITTER &amp;#8211; PROJETO ADMINISTRANDO NOSSO MUNICÍPIO POR UM DIA_x000D_
 _x000D_
 1 QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O FECHAMENTO DAS LATERAIS COM TIJOLOS DA QUADRA POLIESPORTIVA  DA ESCOLA MUNICIPAL SILVINO RITTER NO BAIRRO FLORESTA, TENDO EM VISTA A SEGURANÇA DOS ALUNOS E TAMBÉM EM DIAS DE CHUVA A QUADRA FICA MOLHADA, PODENDO CAUSAR ACIDENTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">D VEREADOR MIRIM GUSTAVO CARDOSO:&amp;#8211; ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PEDRO DE QUADROS BITTENCOURT &amp;#8211; PROJETO ADMINISTRANDO NOSSO MUNICÍPIO POR UM DIA_x000D_
 _x000D_
 QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA PROVIDENCIE A COLOCAÇÃO DE REDES NAS GOLEIRAS DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PEDRO DE QUADROS BITTENCOURT._x000D_
 SOLICITAÇÃO DO VEREADOR GUSTAVO CARDOSO ADMINISTRANDO POR UM DIA,_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MAIOR FISCALIZAÇÃO POR PARTE DO DEPARTAMENTO DE TRÂNSITO TUDO A EXTENSÃO DA RUA GERMANO LEUCK, SENDO ESTA UMA RUA DE TRÂNSITO INTENSO E OS CARROS ANDAM EM ALTA VELOCIDADE.  _x000D_
 SOLICITAÇÃO DO VEREADOR GABRIEL BOUFLER ADMINISTRANDO POR UM DIA,_x000D_
 </t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE O PROPRIETÁRIO DO TERRENO LOCALIZADO NO FINAL DA RUA HULDA DIENSTMANN, NO BAIRRO  BELA VISTA._x000D_
                                  JUSTIFICATIVA: PEDIDO FEITO PELOS MORADORES DO LOCAL, REPRESENTADOS PELAS SENHORAS SIRLEI LEANE DONRIEICH E CECÍLIA ÂNGELA DOS SANTOS, MORADORAS DA REFERIDA RUA NOS NºS 259 E 273 , POIS O TERRENO ESTÁ COM MATO ALTO, ENTULHOS ESPALHADOS PELO LOCAL E COM ESGOTO A CÉU ABERTO, COLOCANDO EM RISCO  MORADORES PRÓXIMO AO MENCIONADO LOCAL, VISTO QUE MUITOS BICHOS SE CRIAM ALI, COMO MOSQUITOS, ARANHAS, SAPOS, COBRAS, ENTRE OUTROS. RESSALTO NOVAMENTE, QUE O ESGOTO ESTÁ A CÉU ABERTO E O MAU CHEIRO TOMA CONTA DO LOCAL. SEGUEM FOTOS EM ANEXO EM CD  E IMPRESSAS.                             _x000D_
 </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA CONSERTOS NA PAVIMENTAÇÃO DA RUA AFRÂNIO PEIXOTO COM A RUA BENO RUDI CRUZE.  _x000D_
                             JUSTIFICATIVA:TAL PEDIDO DE FAZ NECESSÁRIO DEVIDO AOS  ENORMES BURACOS NO CALÇAMENTO, TORNANDO A VIA INTRANSITÁVEL._x000D_
 </t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA O CONSERTO DO CALÇAMENTO NA RUA CARAMURU ESQUINA RUA ARTHUR RODEMBUSCH, PRÓXIMO A PADARIA MOSMANN, NO BAIRRO BELA VISTA.                _x000D_
                               JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO DEVIDO A UM BURACO(CRATERA) NO REFERIDO LOCAL DA VIA QUE TEM CAUSADO TRANSTORNO E RISCOS DE ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM CANO E DA CALÇADA NA RUA OSWALDO ARANHA, Nº 289, BAIRRO FLORESTA. O DEVIDO PEDIDO SE FAZ NECESSÁRIO POIS ESTÁ PREJUDICANDO O TRAFEGO DE PEDESTRES NO LOCAL, PRINCIPALMENTE CRIANÇAS E IDOSOS QUE UTILIZAM A VIA DIARIAMENTE E POR SER UMA VIA MUITO MOVIMENTADA COLOCA A VIDA DESSAS PESSOAS EM RISCO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DOS PRANCHÕES DE MADEIRA, DA PONTE NA AV 1º DE MAIO NAS PROXIMIDADES DA VILA SCHUCK, O REFERIDO PEDIDO SE FAZ NECESSÁRIO, POIS ESTÃO EM PÉSSIMO ESTADO. </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA CALÇADA NA RUA ZENO SCHIMMIDEL Nº. 561. O MORADOR ANDRÉ SOLICITOU ESTE PEDIDO, POIS  A MAIS DE UM ANO ESTÁ PEDINDO PARA FECHAREM O REFERIDO BURACO, INCLUSIVE PESSOAS JÁ CAÍRAM E SE MACHUCARAM, MAS ATÉ O MOMENTO NADA FOI FEITO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MELHORIAS NAS SEGUINTES RUAS DO BAIRRO CAMPO GRANDE:_x000D_
 1.	RUA DOS MUNICÍPIOS_x000D_
 2.	RUA URUGUAIANA_x000D_
 3.	TRAVESSA CAMPO GRANDE_x000D_
 _x000D_
                               JUSTIFICATIVA: SENDO ESTE, UM PEDIDO DE MORADORES.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MELHORIAS NA RUA LUIS GAMA NO BAIRRO LYRA_x000D_
 _x000D_
                               JUSTIFICATIVA: SENDO ESTE, UM PEDIDO DE MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O PATROLAMENTO E ENSAIBRAMENTO NA RUA CASTRO ALVES BAIRRO LYRA._x000D_
 _x000D_
                               JUSTIFICATIVA: EM DIAS DE CHUVA A RUA FICA INTRANSITÁVEL._x000D_
 </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DA LÂMPADA DO POSTE DE LUZ NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 105 NO BAIRRO RINCÃO GAÚCHO. O PEDIDO SE FAZ NECESSÁRIO PELA ESCURIDÃO QUE FICA NO LOCAL E PELAS SEGUIDAS TENTATIVAS DE ASSALTOS QUE OCORREM NO LOCAL, POIS OS MARGINAIS SE APROVEITAM DA ESCURIDÃO E FAZEM SUAS AÇÕES. _x000D_
 _x000D_
                                    PEDIDO FEITO PELOS MORADORES DO LOCAL, QUE PEDEM URGÊNCIA NA TROCA DA REFERIDA LÂMPADA. _x000D_
 </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO SUPORTE DA LÂMPADA DO POSTE DE LUZ, LOCALIZADO NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 473 NO BAIRRO RINCÃO GAÚCHO. O PEDIDO SE FAZ NECESSÁRIO, POIS A LÂMPADA ACENDE DIA SIM, DIA NÃO E ASSIM FICA MUITO ESCURO NO LOCAL E PREJUDICA O DESLOCAMENTO DE PEDESTRES E VEÍCULOS NA VIA._x000D_
   _x000D_
                                    PEDIDO FEITO PELOS MORADORES DO LOCAL, QUE PEDEM URGÊNCIA NA TROCA DA REFERIDA LÂMPADA. _x000D_
 </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO LOCALIZADA NA RUA EGON SCHMITZHAUS, ESQUINA COM A RUA AMANDA IMMICH, EM FRENTE AO Nº 25, NO BAIRRO DAS QUINTAS. _x000D_
 .            _x000D_
                                    JUSTIFICATIVA: SOLICITAÇÃO FEITA A ESTE VEREADOR PELOS MORADORES,  UMA VEZ QUE O MORADOR DO Nº 25 ESTÁ COM O ACESSO PARA ENTRADA DO PÁTIO DA SUA RESIDÊNCIA INTERDITADO COM PEDRAS DO CALÇAMENTO, PEDAÇOS DE MEIO FIO, CANOS) E PELOS ESTRAGOS CAUSADOS PELA EROSÃO, CONFORME MOSTRAM AS FOTOS EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE VENENO PARA MINIMIZAR A GRANDE QUANTIDADE DE BORRACHUDOS NA AVENIDA PERIMETRAL, NO BAIRRO DAS ROSAS, NA DIVISA COM O MUNICÍPIO DE IVOTI. A VIA É MUITO UTILIZADA POR CRIANÇAS E IDOSOS QUE AO UTILIZAR A VIA ACABAM SENDO PICADAS PELOS INSETOS._x000D_
 _x000D_
                                 POR SER UMA VIA UTILIZADA PRINCIPALMENTE POR CRIANÇAS PARA IREM A ESCOLA SE PEDE UMA ATENÇÃO ESPECIAL, POIS O NÚMERO DE INSETOS NO LOCAL É REALMENTE MUITO GRANDE. _x000D_
 </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE DIVERSOS BURACOS E REPAROS NA RUA MACHADO DE ASSIS, NO BAIRRO FLORESTA.. _x000D_
 .            _x000D_
                                    JUSTIFICATIVA:SOLICITAÇÃO FEITA A ESTE VEREADOR PELOS MORADORES DO EDIFÍCIO LEO RUGARDO BENDER, Nº 340, QUE SOLICITAM UMA ATENÇÃO ESPECIAL, PELO FATO DA EXISTÊNCIA DE UM BURACO DE GRANDE PROPORÇÕES EM FRENTE AO PRÉDIO DO REFERIDO  EDIFÍCIO._x000D_
 </t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIA COM URGÊNCIA O CONSERTO DOS BURACOS NA RUA JOÃO LOURENÇO, TERCHO DA RUA RINCÃO ATÉ A PADARIA ALIANÇA, BAIRRO RINCÃO DOS ILHÉUS.                                              _x000D_
                             JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO DEVIDO AOS INÚMEROS BURACOS NO ASFALTO, CAUSANDO TRANSTORNOS AOS MOTORISTAS PARA UM BOM DESEMPENHO DO TRÂNSITO._x000D_
 </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS DEVIDAS PROVIDÊNCIAS QUANTO AO DESMORONAMENTO, DEVIDO A EROSÃO,  DO BARRANCO LOCALIZADO NA AV. TIRADENTES PRÓXIMO DA ESCADARIA. _x000D_
                             JUSTIFICATIVA: HÁ DOIS MESES FOI COLOCADO CAVALETES SINALIZANDO O LOCAL, E ESTA SEMANA (05/10), ESTA VEREADORA OBSERVOU QUE O DESMORONAMENTO AVANÇOU AINDA MAIS, PORTANTO SOLICITO PROVIDÊNCIAS COM A MÁXIMA URGÊNCIA, AFIM DE SOLUCIONAR O PROCESSO EROSIVO DO REFERIDO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA SÃO GERALDO, NO BAIRRO DAS ROSAS._x000D_
                             JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE A CORSAN PARA QUE PROVIDENCIE COM URGÊNCIA NA RUA ÁLVARES DE AZEVEDO, NO BAIRRO FLORESTA, O FECHAMENTO COM OS DEVIDOS REPAROS DAS VALAS ABERTAS POR ESTA COMPANHIA DE SANEAMENTO.   _x000D_
                                               _x000D_
                             JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO DEVIDO AO TEMPO TRANSCORRIDO DAS OBRAS, CAUSANDO MUITOS TRANSTORNOS AOS MOTORISTAS.  _x000D_
 </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA NA ESQUINA DA RUA PORTÃO COM A RUA FREDERICO DIENSTMANN, PRÓXIMO AO COMERCIAL SCHNEIDERHAUS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE CALÇAMENTO EM TODA A RUA LUIS GAMA. NESSA RUA FICA LOCALIZADA A ESCOLA SÓ ALEGRIA, NO Nº 117, E PAIS, PROFESSORES E ALUNOS TÊM DIFICULDADES DE CHEGAR E SAIR DA ESCOLA PELO PÉSSIMO ESTADO DA VIA. </t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA EM FRENTE AO Nº 97 NA RUA BAHIA, BAIRRO RINCÃO GAÚCHO. O PEDIDO SE FAZ NECESSÁRIO DEVIDO A ESCURIDÃO QUE FICA NO LOCAL E PELA FREQÜÊNCIA DE ASSALTOS QUE O BAIRRO VEM ENFRENTANDO SE PEDE UMA ATENÇÃO ESPECIAL A ESSE PEDIDO, POIS A VIA É BASTANTE UTILIZADA POR TRABALHADORES E ESTUDANTES.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE VENENO OU OUTRA MEDIDA PARA INIBIR A PROPAGAÇÃO DOS RATOS DA RECICLAGEM LOCALIZADA NA RUA EDVINO RODRIGUES DA SILVA Nº 230, BAIRRO BELA VISTA, PARA AS CASAS VIZINHAS. ESSE PEDIDO É FEITO PELOS MORADORES DO LOCAL QUE NÃO AGÜENTAM MAIS CONVIVER COM RATOS VINDO DA RECICLAGEM PARA AS SUAS CASAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE CALÇAMENTO, BOCA DE LOBO E GALERIAS DAS RUAS LUIS PASTEUR E SANTOS DUMONT, POIS AS RUAS CITADAS ESTÃO COM INÚMEROS BURACOS, PEDRAS SOLTAS E GALERIAS DESABANDO, COMPROMETENDO ASSIM OS MUROS DAS RESIDÊNCIAS. PEDE-SE TAMBÉM, QUE SEJA REPARADO AS DEMAIS RUAS DO LOTEAMENTO BELA VISTA._x000D_
                                 ESSA SOLICITAÇÃO É FEITA PELOS MORADORES DO LOCAL, QUE PEDEM TAMBÉM O RECOLHIMENTO DE RESTOS DE ENTULHOS E LIXOS NO FINAL DA RUA SANTOS DUMONT.  _x000D_
 </t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL NOTIFIQUE A CORSAN PARA QUE REALIZE REPAROS NA CALÇADA LOCALIZADA NA AV. SETE DE SETEMBRO, EM FRENTE AO Nº 420 - SALA 01. _x000D_
 .            _x000D_
                                    JUSTIFICATIVA: SOLICITAÇÃO FEITA A ESTE VEREADOR PELO PROPRIETÁRIO DO ESTABELECIMENTO COMERCIAL NO REFERIDO ENDEREÇO QUE HÁ MAIS DE QUATRO MESES SOLICITOU JUNTO A CORSAN PROVIDÊNCIAS URGENTES POR SE TRATAR DE UMA LOJA EM PLENO CENTRO DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPINTURA DA SINALIZAÇÃO DO CORDÃO NA ENTRADA E SAÍDA DA GARAGEM DO CONDOMÍNIO J. P. OSCAR BECKER, NA RUA THEODOMIRO PORTO DA FONSECA, 290 CENTRO._x000D_
 _x000D_
                               JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DO PRÉDIO.  _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO BURACO JUNTO AO QUEBRA-MOLAS LOCALIZADO NA RUA PRESIDENTE LUCENA EM FRENTE A ESCOLA GERMANO DAUERHEIMER._x000D_
                       _x000D_
                                    JUSTIFICATIVA:REIVINDICAÇÃO FEITA POR MORADORES E USUÁRIOS DA VIA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA EROSÃO NA AV. PRESIDENTE LUCENA EM FRENTE AO Nº 5843._x000D_
                       _x000D_
                                    JUSTIFICATIVA:REIVINDICAÇÃO FEITA POR MORADORES E USUÁRIOS DA VIA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                             QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACOS EM PRATICAMENTE TODAS AS VIAS DE ESTÂNCIA VELHA, PRINCIPALMENTE NA AV. PRESIDENTE LUCENA, PRESIDENTE VARGAS, AV. BRASIL, SETE DE SETEMBRO, WALTER KLEIN, EM TODA A EXTENSÃO (DE PONTA A PONTA).                     _x000D_
                                    _x000D_
                             JUSTIFICATIVA:REIVINDICAÇÃO DOS MORADORES DE ESTÂNCIA VELHA._x000D_
 </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NO CANTEIRO CENTRAL DA AV. TIRADENTES, EM FRENTE AO NÚMERO, 558 NO BAIRRO FLORESTA_x000D_
                              _x000D_
                              JUSTIFICATIVA: OS MORADORES ESTÃO PREOCUPADOS COM O TAMANHO DO BURACO QUE AVANÇA A CADA DIA. _x000D_
 </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA BELÉM, ESQUINA DA LOJA DLUPI, NO BAIRRO LAGO AZUL. _x000D_
                              _x000D_
                              JUSTIFICATIVA: OS MORADORES ESTÃO PREOCUPADOS COM ACIDENTES QUE POSSAM OCORRER E A CADA DIA O BURACO SE ABRE MAIS. _x000D_
 </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A SUBSTITUIÇÃO DA TAMPA DO BUEIRO LOCALIZADO NO CANTEIRO CENTRAL DA AVENIDA TIRADENTES, ESQUINA RUA NEREU RAMOS, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DOS BURACOS EM TODA A EXTENSÃO DA RUA CARLOS ANTONIO BENDER, NO BAIRRO NOVA ESTÂNCIA. _x000D_
 _x000D_
                              JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DE UM BURACO LOCALIZADO NA AV. BRASIL CRUZAMENTO/RÓTULA DA AV. PRESIDENTE VARGAS EM FRENTE DA PRAÇA HOLLYWOOD. _x000D_
 _x000D_
                              JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REVISÃO NA REDE DE ESGOTO DA RUA EDVINO RODRIGUES DA SILVA NO BAIRRO BELA VISTA_x000D_
 ._x000D_
                                 ESSA SOLICITAÇÃO É FEITA PELOS MORADORES DO LOCAL REPRESENTADOS PELO SENHOR FRANCISCO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE AS ENTREGAS DAS CORRESPONDÊNCIAS NO LOTEAMENTO RECANTO DO SABIA NO BAIRRO CAMPO GRANDE, A PARTIR DA RUA DAS GAIVOTAS.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE LÂMPADA NA RUA DAS PERDIZES, EM FRENTE AO Nº 275 NO LOTEAMENTO RECANTO DO SABIA NO BAIRRO CAMPO GRANDE. PEDE-SE TAMBÉM PARA SE REVISAR A ILUMINAÇÃO DAS DEMAIS RUAS. </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE ENTULHO NA RUA ALEXANDRE FLEMIG, RUA QUE DÁ ACESSO A AV. BRASIL E AV. WALTER KLEIN</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A INSTALAÇÃO DE UMA BOCA DE LOBO AO LADO DO Nº 331 NA RUA DOS ALPES, NO BAIRRO UNIÃO._x000D_
                                JUSTIFICATIVA:REIVINDICAÇÃO FEITA AO VEREADOR QUE SUBSCREVE PELOS MORADORES DO Nº 331, CASAL ADEMIR M. DOS SANTOS E CLENI DOS SANTOS(FONE:98475331).RELATARAM QUE AS ÁGUAS DESCEM DA RUA ARAÇÁ LOCALIZADA NUMA LOMBA, EM DIREÇÃO A RUA DOS ALPES E POR NÃO EXISTIR UMA BOCA DE LOBO PARA ACOLHER A ÁGUA NA DESCIDA, SEGUE EM DIREÇÃO AO IMÓVEL DE Nº 331 DE PROPRIEDADE DO CASAL ACIMA MENCIONADO, CAUSANDO UMA CORREDEIRA DE ÁGUA COM PREJUÍZOS E TRANSTORNOS INCALCULÁVEIS.(SEGUE EM ANEXO CD COM GRAVAÇÃO DA SITUAÇÃO E MAPA DO LOCAL). _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                               QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DE UMA ÁRVORE LOCALIZADA NO INICIO DA RUA BAHIA , NO BAIRRO RINCÃO GAÚCHO._x000D_
 _x000D_
                               JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO, POIS A ÁRVORE AMEAÇA CAIR E TRAZ RISCOS PARA UM IMÓVEL E SEUS MORADORES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DE UMA ÁRVORE LOCALIZADA NA RUA JANUÁRIO DA SILVA SOBRINHO, EM FRENTE AO Nº 125, NO BAIRRO  BELA VISTA._x000D_
 _x000D_
                               JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO, POIS A ÁRVORE ESTÁ COMPROMETIDA, INCLINADA, PODENDO CAIR A QUALQUER MOMENTO, TIRANDO A TRANQÜILIDADE DOS MORADORES. _x000D_
 </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REPOSIÇÃO DE UMA TAMPA DE BUEIRO QUE SE ENCONTRA RACHADA E COM FERROS EXPOSTOS,NA RUA OLAVO BILAC ESQUINA COM RUA EÇA DE QUEIROZ, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE SAIBRO/BRITA NA RUA CASTRO ALVES, NO BAIRRO LYRA._x000D_
                              _x000D_
                             JUSTIFICATIVA: CONFORME RELATO DOS MORADORES, COMO A RUA É DE CHÃO BATIDO, EM DIAS CHUVOSOS E O TRAFEGO DE VEÍCULOS FORMAM BURACOS E LAMAÇAL DIFICULTANDO O TRAFEGO DE PEDESTRES. JÁ EM DIAS SECOS A POEIRA PREDOMINA ADENTRANDO NAS RESIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO QUE JÁ COMPROMETEU O BUEIRO,  LOCALIZADA NA CALÇADA DA RUA ANTONIO GONZAGA, ESQUINA COM A RUA EÇA DE QUEIRÓZ, NO BAIRRO FLORESTA._x000D_
                              _x000D_
                             JUSTIFICATIVA: A SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS O BURACO ESTÁ AUMENTANDO COM A INSTABILIDADE DO TEMPO, COM CHUVAS INTENSAS. TAMBÉM É NECESSÁRIA A COLOCAÇÃO DE CAVALETES E FAIXAS DE SEGURANÇA, AFIM DE ALERTAR QUEM TRAFEGA PELO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO NA RUA FAGUNDES VARELA, ESQUINA COM A RUA EÇA DE QUEIRÓZ, NO BAIRRO FLORESTA.                            _x000D_
                             JUSTIFICATIVA: A SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS A EROSÃO ESTA PROGREDINDO A CADA DIA. SE AS PROVIDÊNCIAS NECESSÁRIAS NÃO FOREM TOMADAS LOGO,EM BREVE O BURACO AVANÇARÁ NO PASSEIO PÚBLICO DE UMA RESIDÊNCIA NA REFERIDA RUA. O LOCAL JÁ ESTA SINALIZADO HÁ ALGUM TEMPO, PORÉM O CONSERTO SE FAZ NECESSÁRIO O MAIS BREVE POSSÍVEL, AFIM DE EVITAR MAIORES DANOS._x000D_
 </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO PRÓXIMO A RUA CARAMURU, NO BAIRRO BELA VISTA.                           _x000D_
                             JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, POIS O BURACO ATRAPALHA O TRÁFEGO DE VEÍCULOS. _x000D_
 </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA E LIMPEZA NAS CANALETAS DA RUA PRESIDENTE LUCENA, DO CAMPO DO FLOR DA ROSA ATÉ A DIVISA  COM O MUNICÍPIO DE IVOTI.                         _x000D_
                             JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, POIS ÁGUA DA CHUVA ESTÁ CAUSANDO DANOS NO ASFALTO. _x000D_
 </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO BUEIRO AO LADO DA ASSOCIAÇÃO DE MORADORES NO BAIRRO ENCOSTA DO SOL._x000D_
                           _x000D_
                             JUSTIFICATIVA: SEGUNDO OS MORADORES, O BUEIRO ESTÁ ABERTO PRÓXIMO A UMA PRACINHA ONDE TODAS AS TARDES,  RECEBE MUITAS CRIANÇAS.      _x000D_
 </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS BURACOS EM TODA EXTENSÃO DA AV. BRASIL E DA SINALEIRA DO BAIRRO FLORESTA ATÉ O PÓRTICO DE ENTRADA DA CIDADE._x000D_
                           _x000D_
                             JUSTIFICATIVA:SOLICITAÇÃO DOS MUNÍCIPES,POIS MUITOS JÁ TIVERAM PREJUÍZOS COM DANOS MATERIAIS EM SEUS VEÍCULOS E PELO TRAFEGO FICAR MUITO COMPLICADO EM FUNÇÃO DOS BURACOS GRANDES E PEQUENOS QUE ESTÃO EM PRATICAMENTE TODA EXTENSÃO DAS AVENIDAS BRASIL E PRESIDENTE VARGAS.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS BURACOS(CRATERAS) LOCALIZADOS NA CURVA DA RUA ILDEFONSO DE LONDRES, ANTIGA TRAVESSA CAMPO GRANDE._x000D_
 JUSTIFICATIVA: CANSADOS DE AGUARDAR PROVIDÊNCIAS POR PARTE DO EXECUTIVO MUNICIPAL, OS MORADORES ESTÃO IMPROVISANDO O FECHAMENTO DOS BURACOS COM ATERRO, AFIM DE QUE OS MOTORISTAS CONSIGAM TRAFEGAR COM SEUS VEÍCULOS COM MAIS SEGURANÇA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO CALÇAMENTO E DA CALÇADA NA RUA ADÃO WALTER SCHUCK, NO BAIRRO DAS ROSAS. _x000D_
 _x000D_
                               JUSTIFICATIVA: _x000D_
                                                                         _x000D_
                  SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ELEVADA ESTIMA E CONSIDERAÇÃO.                                                                                                                                                                                                   </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O LEVANTAMENTO DA CALÇADA DO ESPAÇO DE LAZER ATÉ A ESCOLA NICOLAU ANSELMO WECKER, NA RUA GERMANO LEUCK NO BAIRRO RINCÃO DOS ILHÉUS. TAL MEDIDA SE FAZ NECESSÁRIA, COM CERTA URGÊNCIA, POIS OS ALUNOS ACABAM CAMINHANDO NA LATERAL DA RUA, O QUE OS COLOCA EM PERIGO, DEVIDO AO GRANDE MOVIMENTO DA VIA E A ALTA VELOCIDADE DOS VEÍCULOS. PENSANDO NA SEGURANÇA DAS CRIANÇAS, MORADORES E PEDESTRES DA VIA SE PEDE UMA ATENÇÃO ESPECIAL A ESSE PEDIDO. </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UMA EROSÃO LOCALIZADA NA RUA LEOPOLDO ALBINO HERMANN,  Nº 270,  BAIRRO BELA VISTA._x000D_
                                  _x000D_
                               JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS BURACOS LOCALIZADOS NAS RUAS LAURO O. DIEFENTHAELER, NO BAIRRO UNIÃO, SEBALDO JULIO DIETRICH E TRAVESSA EREDA PETRY, NO BAIRRO LAGO AZUL.                            _x000D_
                              JUSTIFICATIVA:REIVINDICAÇÃO DO SENHOR STANISLAU KONZEN (FONES: 91361376 / 99894497), RELATA CONFORME MOSTRA EM ANEXO), A RUA LAURO DIEFENTHAELER, NO BAIRRO UNIÃO ESTÁ CHEIA DE BURACOS E PEDRAS SOLTAS, A CADA SEMANA SURGEM NOVOS BURACOS; AS RUAS SEBALDO JULIO DIETRICH E TRAVESSA EREDA PETRY, NO BAIRRO LAGO AZUL, ESTÃO CHEIAS DE BURACOS E VALAS DE ADENSAMENTO. O TRÂNSITO ESTÁ EM UMA PISTA, NA OUTRA PISTA HÁ AFUNDAMENTOS E AS ÁRVORES NÃO DÃO VISÃO NO RETORNO DA ESQUINA DA EREDA PETRY COM OTTO BAUERMANN.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM A MAIOR BREVIDADE POSSÍVEL:_x000D_
 1.	FECHAMENTO DOS BURACOS NO ASFALTO DA AV. BRASIL  LOCALIZADOS PRÓXIMO DA ESCOLA LUTERANA E CONVERSÃO NA PADARIA MOSMANN; _x000D_
 2.	FECHAMENTO DE UMA CRATERA NO CRUZAMENTO DA RUA DOS CRAVOS COM A RUA DAS CAMÉLIAS;_x000D_
                               JUSTIFICATIVA: TAIS PROVIDÊNCIAS SE FAZEM NECESSÁRIAS DEVIDO A TRANSTORNOS E RISCOS DE ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE A CORSAN, PARA QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS,  REFERENTE AOS BURACOS ORIUNDOS DE SERVIÇOS REALIZADOS NA RUA ÁLVARES DE AZEVEDO, NO BAIRRO FLORESTA(HÁ MAIS DE UM ANO), E NA RUA EREDA WEBER, NO BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS BURACOS LOCALIZADOS NA AVENIDA PRESIDENTE LUCENA EM FRENTE A PADARIA DA HORA, Nº 5495, BAIRRO DAS ROSAS.  _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO FEITA PELA PROPRIETÁRIA DA PADARIA HORA, SENHORA VIVIANE METZ. OS BURACOS ESTÃO TRAZENDO INÚMEROS TRANSTORNOS AOS MORADORES, ALÉM DE DANIFICAR OS VEÍCULOS QUE PASSAM ALI, EM DIAS DE CHUVAS, OS CARROS PASSAM DENTRO DO BURACO E JOGAM ÁGUA NAS PESSOAS QUE ESPERAM O ÔNIBUS, SUJANDO E MOLHANDO AS PESSOAS. EM UM DOS BURACOS A ÁGUA VAI PARAR DENTRO DA PADARIA E UM TERCEIRO BURACO QUE FICA LOCALIZADO MAIS PRÓXIMO A ESQUINA COM A RUA EDUARDO METZ, ESSE JÁ VIROU UMA CRATERA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1)	CONSERTO DE UM BURACO NA RUA FLORES DA CUNHA, ESQUINA COM A RUA ZENO SCHMIEDEL,  NO BAIRRO FLORESTA;_x000D_
 2)	ROÇADA E LIMPEZA NOS POSTOS DE SAÚDE DOS BAIRROS  BELA VISTA E DO FLORESTA, POIS CONFORME RELATO DE MORADORES EXISTE UMA PREOCUPAÇÃO MUITO GRANDE QUANTO AO TAMANHO DO MATO QUE ESTÁ CRESCENDO NOS LOCAIS._x000D_
 3)	LIMPEZA NA RUA PORTO ALEGRE, BAIRRO LAGO AZUL, POIS O LIXO SE ACUMULA PELA RUA._x000D_
 4)	CONSERTO DOS BURACOS NA RUA DOS CRAVOS, NO BAIRRO ENCOSTA DO SOL._x000D_
 5)	CONSERTO DOS BURACOS NA RUA CARLOS ANTONIO BENDER,  NOVA ESTÂNCIA                         _x000D_
                   _x000D_
                     JUSTIFICATIVA:MELHORIA DA QUALIDADE DE VIDA DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTAMENTO DAS RUAS GREGÓRIO DE MATOS, TOBIAS BARRETO E RAYMUNDO LEUCK, NO BAIRRO FLORESTA.                         _x000D_
                              _x000D_
                               JUSTIFICATIVA: PEDIDO DOS MORADORES QUE JUSTIFICAM UMA MAIOR VALORIZAÇÃO E PRESTIGIO PARA ÚNICA ESCOLA TÉCNICA DE CURTIMENTO DA AMÉRICA LATINA, QUE NESTE ANO COMPLETOU 50 ANOS DE FUNDAÇÃO EM ESTÂNCIA VELHA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1-	SEJA FEITO O REPARO NA CANALIZAÇÃO ROMPIDA NO MEIO DA RUA OLAVO BILAC ESQUINA COM EÇA DE QUEIROZ. COMUNIDADE DIZ QUE TEM UM BURACO ENORME PODENDO CAUSAR ACIDENTE INCLUSIVE ESTÁ SINALIZADO COM GALHOS, MAS NÃO É O SUFICIENTE, SOLICITAM PROVIDÊNCIAS URGENTES. _x000D_
 2-	QUE SEJA NOTIFICADO A AES SUL DE UM POSTE NA RUA OLAVO BILAC Nº. 522 MORADORES COMUNICARAM QUE O POSTE ESTÁ QUASE CAINDO E A EMPRESA AES SUL SE DESLOCOU ATÉ O LOCAL COLOCANDO OUTRO POSTE, MAS OS FIOS NÃO FORAM TROCADOS SÓ AMARRARAM O POSTE NOVO JUNTO AO QUE ESTAVA CAINDO. REVOLTADOS A COMUNIDADE DIZ QUE DE NADA ADIANTA COLOCAR UM POSTE NOVO E NÃO TIRAR O ANTIGO PODENDO CAUSAR ACIDENTES GRAVES NO LOCAL.                                                                          </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1)	PROVIDENCIE O CONSERTO DE VÁRIAS CRATERAS NO ASFALTO NO BAIRRO NOVA ESTÂNCIA, NA ESQUINA DAS RUAS CARLOS ANTÔNIO BENDER COM AVENIDA PRESIDENTE LUCENA. A VIA ESTÁ COMPLETAMENTE INTRANSITÁVEL._x000D_
 _x000D_
 2)	COLOCAR TAMPA NA BOCA DE LOBO NA RUA MINUANO, ESQUINA COM A PASSARELA DAS CHARRUAS NO BAIRRO BELA VISTA. A BOCA DE LOBO ESTÁ ABERTA LEVANDO RISCO AOS MORADORES E PEDESTRES DO LOCAL, EM ESPECIAL AS CRIANÇAS E IDOSOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	QUE SEJA FIXADA A PLACA DE IDENTIFICAÇÃO DA RUA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE, QUE ESTÁ CAÍDA;_x000D_
 _x000D_
 2.	CONSERTO DOS PRANCHÕES SOLTOS DA PONTE NA AV. 14 DE JULHO, NO BAIRRO FLORESTA, POIS UM MORADOR AO ATRAVESSAR CAIU EM UM DOS BURACOS E MACHUCOU  A PERNA;_x000D_
 _x000D_
 _x000D_
 3.	NA AV. 14 DE JULHO, PRÓXIMO AO SÍTIO DO VEÂNCIA, NO BAIRRO FLORESTA, RECOLHIMENTO DE TORAS E GALHOS PROVENIENTES DO CORTE DE UMA ÁRVORE E CORTE DE OUTRA  ÁRVORE QUE ESTÁ CAINDO NO ARROIO E COLOCAÇÃO DE PEDRAS DEVIDO A DESMORONAMENTO._x000D_
                                       _x000D_
            JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 &amp;#8226;	QUE SEJA PROVIDENCIADA COM A MÁXIMA URGÊNCIA, LIMPEZA COM APLICAÇÃO DE INSETICIDA, NAS MARGENS DO ARROIO NAS IMEDIAÇÕES DO CAMPO DO FLORESTA.                                         _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES,DEVIDO A PROLIFERAÇÃO DE MOSQUITOS BORRACHUDO, IMPOSSIBILITANDO A PERMANÊNCIA DOS MORADORES FORA DE CASA. _x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	PINTURA E CONSERTO DOS BANCOS DA PRAÇA 1º DE MAIO, POIS ALGUNS ESTÃO QUEBRADOS E COM PONTAS;_x000D_
 _x000D_
 2.	CONSERTO DE EROSÃO NA RUA DOS CRAVOS, NO BAIRRO ENCOSTA DO SOL;_x000D_
 _x000D_
 3.	CONSERTO DE EROSÃO NA RUA FRUTA DO CONDE,EM FRENTE AO Nº:44 LOTEAMENTO, UNIÃO;_x000D_
 _x000D_
 4.	QUE SE JÁ PROVIDENCIADO TAMPA NOVA PARA O BUEIRO LOCALIZADO ENTRE A PARADA DE ÔNIBUS E A PADARIA ARTE E SABOR,NA AV. PRESIDENTE VARGAS. O PEDIDO SE FAZ NECESSÁRIO, POIS A TAMPA DO BUEIRO ESTÁ RACHADA E O FLUXO DE PEDESTRES NA CALÇADA É GRANDE AUMENTANDO COM OS EMBARQUES E DESEMBARQUES NOS ÔNIBUS, PREOCUPANDO QUEM POR ALI PASSA._x000D_
 </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
                               QUE OS BANHEIROS PÚBLICOS, MASCULINO E FEMININO PERMANEÇAM ABERTOS E QUE SEJA PROVIDENCIADA UMA CONSTANTE LIMPEZA NOS MESMOS, PRINCIPALMENTE PARA RECEBER A COMUNIDADE NOS FINAIS DE SEMANA._x000D_
                              _x000D_
                               JUSTIFICATIVA: O PEDIDO SE FAZ NECESSÁRIO,POIS MUITAS PESSOAS VÃO NA PRAÇA NO FINAL DE SEMANA TOMAR CHIMARRÃO PARA TER MOMENTOS DE LAZER E NECESSITAM DOS BANHEIROS EM BOAS CONDIÇÕES.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	PINTURA DO MEIO FIO (AMARELO) SINALIZANDO PROIBIDO ESTACIONAR,  NA ESQUINA DA RUA PRESIDENTE LUCENA COM A RUA HUGO METZ EM FRENTE DA IMOBILIÁRIA UNIC. JUSTIFICATIVA: SOLICITAÇÃO DOS FUNCIONÁRIOS DA REFERIDA IMOBILIÁRIA, POIS OS CARROS ESTACIONAM PERTO DEMAIS DA ESQUINA DANDO POUCA VISIBILIDADE PARA OS VEÍCULOS QUE TRANSITAM POR ALI._x000D_
 _x000D_
 2.	PINTURA DAS PASSAGENS DE PEDESTRES (ELEVADAS), UMA EM FRENTE AO FRUTIBOM, NO BAIRRO DAS ROSAS, E OUTRA, EM FRENTE AO COLÉGIO PRINCESA ISABEL, NO RINCÃO DOS ILHÉUS, AMBAS FEITAS A POUCOS DIAS. JUSTIFICATIVA: PEDIDO FEITO POR MORADORES DOS LOCAIS. _x000D_
 _x000D_
 3.	CONSERTO NA AV PRESIDENTE LUCENA EM FRENTE A PADARIA DA HORA Nº 5495 E METALÚRGICA IS NO BAIRRO DA ROSAS. JUSTIFICATIVA: O REFERIDO BURACO ESTÁ CAUSANDO TRANSTORNOS AOS MORADORES, POIS O BARRO ESTÁ RESPINGANDO AS PAREDES E NO INTERIOR DA PADARIA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA  PEDIDOS DE PROVIDÊNCIAS_x000D_
                             _x000D_
                                QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	CONSERTO DE UMA EROSÃO LOCALIZADA NA AV. PRESIDENTE LUCENA EM FRENTE AO Nº 5765, NO BAIRRO DAS ROSAS. JUSTIFICATIVA: PEDIDO FEITO PELO MORADOR FERNANDO._x000D_
 _x000D_
 2.	CONSERTO DA CALÇADA LOCALIZADA NA RUA FAGUNDES VARELA EM FRENTE AO Nº 369. JUSTIFICATIVA: PEDIDO FEITO PELO MORADOR SENHOR RONALDO BARBIERI._x000D_
 </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE LIXO SECO NA RUA LUIS LEOPOLDO DANILO, ANTIGA RUA DO BURACO DO LADRÃO. O RECOLHIMENTO NESSA RUA ESTA SENDO FEITO SOMENTE COM O LIXO ORGÂNICO. _x000D_
   _x000D_
                                    PEDIDO FEITO PELOS MORADORES DO LOCAL.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	CONSERTO DE CALÇADA NA RUA RINCÃO, EM FRENTE AO Nº 2201, POIS ESTÁ OBSTRUINDO A PASSAGEM DE PEDESTRES E COM RISCO DE QUEDA DO MURO DA REFERIDA CASA._x000D_
 &amp;#8226;	CONSERTO DOS BURACOS NA RUA PERNAMBUCO EM TODA A SUA EXTENSÃO, INCLUSIVE NA ENTRADA DA RUA, NA DIVISA COM A BR 116._x000D_
 &amp;#8226;	SEJA PROVIDENCIADA A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA ESQUINA DA PASSARELA SANTA CATARINA COM A LATERAL DA BR 116 NO BAIRRO RINCÃO GAÚCHO. O LOCAL FICA ESCURO A NOITE E SE TORNA PROPICIA AOS BANDIDOS. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE A EMPRESA  SOCALTUR,   VISANDO A AMPLIAÇÃO DA LINHA   RUA JOÃO QUARESMA DA SILVA  ATÉ A CAIXA D&amp;#8217; ÁGUA  , VISANDO ATENDER MAIS DE 130 ( CENTO E TRINTA) FAMÍLIAS  QUE NECESSITAM DO TRANSPORTE PÚBLICO  , CONFORME ABAIXO ASSINADO ENCAMINHADO A ESTE VEREADOR QUE SUBSCREVE.</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                                      QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	ROÇADA DA LATERAL E PATROLAMENTO DA RUA JOÃO QUARESMA DA SILVA, NO BAIRRO VENEZA._x000D_
 &amp;#8226;	ROÇADA DAS LATERAIS E PATROLAMENTO DE TODAS AS RUAS DO LOTEAMENTO VENEZA._x000D_
 </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	A PINTURA DE DUAS FAIXAS DE PEDESTRES NA RUA PORTÃO, ESQUINA COM A AVENIDA 13 DE MAIO, EM FRENTE AO BAR DO MACAU.                                   _x000D_
 </t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A MESA DIRETIVA DO PODER LEGISLATIVO DE ESTÂNCIA VELHA/RS &amp;#8211; VEM PERANTE O PODER EXECUTIVO MUNICIPAL, ENCAMINHAR OS PEDIDOS DE PROVIDENCIAS, ORIGINÁRIO DO PROJETO CÂMARA MIRIM  DESENVOLVIDO PELA DIREÇÃO DA CÂMARA DE VEREADORES._x000D_
 _x000D_
 _x000D_
                                      QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OS SEGUINTES PEDIDOS:_x000D_
 _x000D_
 09.1 &amp;#8211; SE EXISTE NO MUNICÍPIO MAPEAMENTO DAS ÁREAS DE VIOLÊNCIA ATAQUES E ROUBOS NA CIDADE E QUE PROVIDENCIAS A GUARDA MUNICIPAL, BRIGADA MILITAR ESTÃO TOMANDO PARA CONHECIMENTO DA POPULAÇÃO  PARA REDUZIR A VIOLÊNCIA._x000D_
 09.2 -  SEJA PROVIDENCIADO PATRULHAMENTO  MAIS OSTENSIVO  NOS BAIRROS ONDE OCORREM FALTA DE LUZ ._x000D_
 09.3 - SEJA PROVIDENCIADO O CONSERTO DA FALTA DE LUZ, TENDO EM VISTA QUE GERA INSEGURANÇA AOS MORADORES._x000D_
 09.4 &amp;#8211; SE EXISTE UM PROGRAMA OU CAMPANHA POR PARTE DA SECRETARIA DA SAÚDE REFERENTE A GRAVIDEZ NA ADOLESCÊNCIA, DOENÇAS SEXUALMENTE TRANSMISSÍVEIS, DISTÚRBIOS ALIMENTARES E OBESIDADE NA ADOLESCÊNCIA E DROGADIÇÃO  NA ADOLESCÊNCIA._x000D_
 09.5 - SEJA INFORMADO PELA SECRETARIA DE ADMINISTRAÇÃO  E INDÚSTRIA E COMÉRCIO  INFORMAÇÕES  REFERENTE AO ACOMPANHAMENTO  DA SITUAÇÃO DE EMPREGO DISPONÍVEIS  NA CIDADE, BEM COMO QUE ÁREAS, MÉDIA DE SALÁRIOS  E AS QUALIFICAÇÕES EXIGIDAS E AINDA, O NÚMERO DE CIDADÃO ESTANCIENSE DESEMPREGADOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 09.6  - QUAL  O IMPACTO   DO FECHAMENTO DOS CURTUMES  E FALÊNCIA  DAS FÁBRICAS DE CALÇADOS  NA ECONOMIA DA CIDADE._x000D_
 09.7 &amp;#8211; QUE O PODER EXECUTIVO INFORME QUANTAS FAMÍLIAS ESTANCIESENS PRECISAM SER ATENDIDAS POR PROGRAMAS FEDERAIS._x000D_
 09.8 -  SEJA INFORMADO  QUAIS OS PROGRAMAS, PROJETOS  OU CAMPANHA  DO PODER EXECUTIVO  TEM EXECUTADO EM SUAS SECRETARIAS  QUE TEM COMO OBJETIVO PROMOVER  A IGUALDADE DOS DIREITOS DOS CIDADÃOS ESTANCIENSES, DIMINUIR AS DESIGUALDADES SOCIAIS._x000D_
 09.9 &amp;#8211; QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA PRESTA AS INFORMAÇÕES QUAIS OS PROJETOS OU PROGRAMAS SÃO DESENVOLVIDOS  NA REDE MUNICIPAL  DE ENSINO PARA RECUPERAÇÃO DE ALUNOS DE  BAIXA APRENDIZAGEM  NA 4º  5º E 6º ANO DO ENSINO FUNDAMENTAL._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE O CONSERTO OU INTERDIÇÃO  DA CASA DA CRIANÇA  DA PRAÇA DO HOLLYWOOD,  TENDO EM VISTA O PÉSSIMO ESTADO DE CONSERVAÇÃO, BEM COMO COLOCADO CERCAS EM VOLTA DA PRAÇA, VISANDO A PRESERVAÇÃO DA INTEGRIDADE FÍSICA DAS CRIANÇAS QUE FREQÜENTAM O LOCAL  DE INTENSO MOVIMENTO DE VEÍCULOS._x000D_
 _x000D_
               SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ELEVADA ESTIMA E CONSIDERAÇÃO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	PATROLAMENTO E ENSAIBRAMENTO NO FINAL DA RUA CARAMURU COM A RUA MINUANO, EM FRENTE DA CAIXA DÁGUA. JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES, POIS AS RUAS ESTÃO INTRANSITÁVEIS COM VALAS E BURACOS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	A COLOCAÇÃO DE PLACA DE CARGA E DESCARGA NA RUA 7 DE SETEMBRO Nª 465 NO CENTRO DA CIDADE, EM FRENTE AS LOJAS MULTI PRESENTES E ESTAÇÃO 10.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1.	LIMPEZA E ROÇADA NO CANTEIRO DO PÓRTICO DE ENTRADA DA CIDADE;_x000D_
 2.	LIMPEZA E ROÇADA NO ENTORNO DA EMEF OTÁVIO ROCHA NO BAIRRO FLORESTA;_x000D_
 3.	LIMPEZA E ROÇADA NA PRAÇA DO BAIRRO FLORESTA;_x000D_
 4.	LIMPEZA E ROÇADA NA PRAÇA DO BAIRRO DAS ROSAS;_x000D_
 5.	QUE SEJA PROVIDENCIADO NAS RUAS LUIZ PASTEUR E SANTOS DUMONT, NO BAIRRO BELA VISTA, CONSERTO DAS GALERIAS E MELHORIAS NO CALÇAMENTO. JUSTIFICATIVA: SEGUNDO MORADORES, NAS REFERIDAS RUAS AS GALERIAS ESTÃO DESABANDO, PROBLEMA PERSISTE MESMO APÓS OS CONSERTOS COM 06(SEIS) PONTOS COM BURACOS, CALÇAMENTO SOLTANDO, PÉSSIMAS CONDIÇÕES DE TRÂNSITO._x000D_
 OS PEDIDOS SÃO REIVINDICAÇÃO DOS MORADORES ATRAVÉS DA REDE SOCIAL VIA FACEBOOK.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE NOTIFIQUE A CORSAN PARA QUE PROVIDENCIE COM URGÊNCIA NA AV PRESIDENTE LUCENA ESQUINA COM A RUA EDUARDO METZ, NO BAIRRO DAS ROSAS, O FECHAMENTO COM ASFALTO O DEVIDO BURACO ABERTO POR ESTA COMPANHIA DE SANEAMENTO.   </t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OS SEGUINTES PEDIDOS: _x000D_
 1: CONSERTO DE UMA EROSÃO NA CALÇADA NA RUA EDVINO LEUCK, Nº. 97, SENDO QUE ESTE PEDIDO JÁ FOI FEITO DIRETO COM O SECRETÁRIO DUAS VEZES  MAS ATÉ O MOMENTO NADA FOI RESOLVIDO._x000D_
 2: CONSERTO NO ASFALTO DAS RUAS FARROUPILHA Nº. 361 E TAMBÉM NA RUA FARROUPILHA ESQUINA COM VIDAL DE NEGREIROS, E ARTHUR LEOPOLDO RITTER Nº. 405, AMBAS ENCONTRA-SE COM BURACOS ENORMES. _x000D_
                                3: COLOCAÇÃO DE VENENO NO ARROIO DOS LOTEAMENTOS SCHALLENBERGER. LOT. METZ E TAMBÉM NAS PROXIMIDADES DA EMEI RECANTO DAS ROSAS, PARA MINIMIZAR A GRANDE QUANTIDADE DE BORRACHUDOS. SENDO ESTA UMA SOLICITAÇÃO DOS MORADORES. POR SER UMA VIA UTILIZADA PRINCIPALMENTE POR CRIANÇAS PARA IREM A ESCOLA SE PEDE UMA ATENÇÃO ESPECIAL, POIS O NÚMERO DE INSETOS NO LOCAL É REALMENTE MUITO GRANDE. _x000D_
 </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE FECHAR COMPLETAMENTE A PISTA CENTRAL DA RUA PRESIDENTE VARGAS, DA PRAÇA DO HOLYWOOD ATÉ O MONUMENTO DO CURTIDOR,  NOS FINAIS DE SEMANA.                                                      _x000D_
                               JUSTIFICATIVA: SUGESTÃO FEITA A ESTE VEREADOR PELO CASAL ENGENHEIRO SÉRGIO E MISLEINE(USUÁRIOS COM A FAMÍLIA),PELO FECHAMENTO TOTAL DA PISTA CENTRAL DA RUA PRESIDENTE VARGAS, NOS FINAIS DE SEMANA, DAS 17:00HORAS DE SÁBADO ATÉ DOMINGO, VISANDO A PRÁTICA SEGURA DE CAMINHADAS, CICLISMO E SKATE, PROPORCIONANDO MAIOR SEGURANÇA E TRANQÜILIDADE AOS  FREQÜENTADORES DAQUELE ESPAÇO , PRINCIPALMENTE CRIANÇAS E IDOSOS._x000D_
 </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE TOME AS SEGUINTES PROVIDÊNCIAS:_x000D_
 _x000D_
 1.	SUBSTITUIR A TAMPA DO BUEIRO LOCALIZADO NA RUA CASTRO ALVES EM FRENTE AO Nº253 BAIRRO CENTRO. JUSTIFICATIVA: A TAMPA DO BUEIRO ESTÁ QUEBRADA COM FERROS EXPOSTOS;_x000D_
 2.	CONSERTO DE UMA CRATERA NA AV. PRESIDENTE VARGAS, NA ESQUINA COM A RUA ERVINO VON MULLER. JUSTIFICATIVA: ALÉM DO BURACO, EM DIAS DE CHUVA O BARRO NA RUA ATRAPALHA OS MORADORES E DIFICULTA O TRÂNSITO PARA OS MOTORISTAS;_x000D_
 3.	CONSERTO DE BURACOS NA RUA DOS CRAVOS, ESQUINA DA PRESIDENTE LUCENA ATÉ A 3ª QUADRA, NO BAIRRO ENCOSTA SOL. JUSTIFICATIVA: SEGUNDO RELATO DE MORADOR, BURACOS E EROSÕES, QUE ESTÃO A UM CONSIDERÁVEL TEMPO NO LOCAL, DIFICULTA O TRAFEGO;_x000D_
 4.	CONSERTO DE BURACOS NO INICIO DA RUA CARLOS ANTONIO BENDER (LOMBA DA NOVA ESTÂNCIA). JUSTIFICATIVA: SEGUNDO MORADORES, PRINCIPALMENTE OS QUE TRAFEGAM DE MOTO PELA RUA SENTEM-SE PREJUDICADOS COM OS BURACOS._x000D_
 </t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 _x000D_
 &amp;#8226;	COLOCAÇÃO DE ILUMINAÇÃO NA PRACINHA DO BAIRRO SOL NASCENTE PEDE-SE TAMBÉM REPAROS NOS BRINQUEDOS, POIS É O ÚNICO ESPAÇO PÚBLICO PARA AS CRIANÇAS;_x000D_
 &amp;#8226;	COLOCAÇÃO DE ILUMINAÇÃO NO ANTIGO TERRENO DA ASSOCIAÇÃO DA NOVA ESTÂNCIA, PARA QUE AS PESSOAS POSSAM FAZER SUAS CAMINHADAS COM MAIS SEGURANÇA;_x000D_
 &amp;#8226;	CONSERTO DE BURACO NA AVENIDA PRESIDENTE LUCENA, PRÓXIMO A SINOS BOX. OS VEÍCULOS PARA DESVIAREM DO REFERIDO BURACO INVADEM A PISTA CONTRÁRIA, PODENDO ASSIM OCASIONAR ACIDENTES. A SOLICITAÇÃO JÁ FOI FEITA POR TELEFONE AO SECRETÁRIO DE OBRAS, PORÉM ATÉ O MOMENTO NÃO FOI RESOLVIDO._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6086,67 +6086,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H543"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>