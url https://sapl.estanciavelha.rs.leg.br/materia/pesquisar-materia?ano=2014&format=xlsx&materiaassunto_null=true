--- v0 (2026-02-11)
+++ v1 (2026-04-14)
@@ -54,4620 +54,4620 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1219/1219_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1219/1219_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA LAROMA CALÇADOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE - AGE, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER UM AUXÍLIO FINANCEIRO Á ASSOCIAÇÃO DOS MÚSICOS DA BANDA MUNICIPAL DE ESTÂNCIA VELHA, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE DE CANTO UNIÃO DE ESTÂNCIA VELHA, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO MENSAL AO CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA - CONSEPRO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM O GRUPO ESCOTEIRO JEAN DE LERY, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO DE COOPERAÇÃO COM A ASSOCIAÇÃO BICHINHO CARENTE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO PROMOCIONAL DE ESTÂNCIA VELHA - SEPEV E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO PROMOCIONAL DE ESTÂNCIA VELHA &amp;#8211; SEPEV, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$61.483,43 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$225.680,08 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DISPÕE SOBRE SESSÕES DA CÂMARA MUNICIPAL , BEM COMO DA LEI  N. 1.876 DE 28.02.2013 , QUE ALTERA REDAÇÃO DO ART. 1º DA LEI 1.076/2005"</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA E CONSOLIDA DISPOSITIVOS DA LEI COMPLEMENTAR 006, DE 15 DE DEZEMBRO DE 1995, QUE "DISPÕE SOBRE AS NORMAS DE POLÍCIA ADMINISTRATIVA DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ESTÂNCIA VELHA, VISANDO O REPASSE DE RECURSOS FINANCEIROS PROVINDOS DO GOVERNO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA TERMO DE CONVÊNIO QUE CELEBRAM ENTRE SI OS MUNICÍPIOS DE ESTÂNCIA VELHA E IVOTI E A CÂMARA DE DIRIGENTES LOJISTAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM O CLUBE ESPORTIVO, RECREATIVO E CULTURAL CHIMARRÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER UM AUXÍLIO FINANCEIRO À LIGA FEMININA DE COMBATE AO CÂNCER &amp;#8211; NÚCLEO DE ESTÂNCIA VELHA/RS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Neila Becker ( Mana )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO DAR PRIORIDADE QUANDO  DA PAVIMENTAÇÃO DAS VIAS PÚBLICAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE ENNIO KLEIN E MARLENE MARIA KLEIN, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE NS EMPREEDIMENTOS E SERVIÇOS LTDA E DE AL TRESPACH INCORPORADORA E CONSTRUTORA LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM FAZENDA DO SENHOR JESUS &amp;#8211; RAIO DE ESPERANÇA - PACTO/NH, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS REVOGA E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.041/1990, DE 05 DE ABRIL DE 1990 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE AL TRESPACH INCORPORADORA E CONSTRUTORA LTDA E DE NS EMPREEDIMENTOS E SERVIÇOS LTDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE MÚTUA COLABORAÇÃO COM O CONSELHO DE ARQUITETURA E URBANISMO DO RIO GRANDE DO SUL &amp;#8211; CAU/RS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.doc</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS REVOGA E ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 1.041/1990, DE 05 DE ABRIL DE 1990 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE PREFEITO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL DOS SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA E ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº. 1041, DE 05 DE ABRIL DE 1990 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVO NA LEI MUNICIPAL Nº 1511, DE 17 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL DESAFETAR E ALIENAR BENS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE ESTÂNCIA VELHA MEDIANTE CONCORRÊNCIA PÚBLICA&amp;#8221;</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1964, DE 10 DE FEVEREIRO DE 2014, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO PROMOCIONAL DE ESTÂNCIA VELHA &amp;#8211; SEPEV, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA E CONSOLIDA A LEI&amp;#8221; MUNICIPAL Nº 1.392, DE 30 DE DEZEMBRO DE 2008, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO E COM AGENTES DE INTEGRAÇÃO PÚBLICOS E PRIVADOS OBJETIVANDO A REALIZAÇÃO DE ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR O USO DE   ÁREAS DE TERRAS POR MEIO DE COMPENSAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI Nº 1932/2013 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAFETAÇÃO E A PERMUTAR ÁREA DE TERRA DE PROPRIEDADE DO MUNICÍPIO, COM ELSA CLARA CASSEL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ATUALIZA A LEI Nº. 1821, DE 15 DE OUTUBRO DE 2012 QUE ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O COLÉGIO LUTERANO ARTHUR KONRATH, POR INTERMÉDIO DA COMUNIDADE EVANGÉLICA LUTERANA &amp;#8220;CRISTO SALVADOR&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 1º, DA LEI Nº 1536, DE 07 DE ABRIL DE 2010, PARA POSSIBILITAR A REGULARIZAÇÃO DE EDIFICAÇÕES EM DESACORDO COM O PLANO DIRETOR E CÓDIGO DE OBRAS DO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.doc</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$49.850,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A REVISÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS PARA O NÃO AJUIZAMENTO E O POSTERIOR CANCELAMENTO DE CRÉDITOS COM VALOR INFERIOR A R$250,00 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A PROMULGAR ESTA LEI QUE VEM AO ENCONTRO DAS DEMANDAS DA POPULAÇÃO E PRODUTORES RURAIS DO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.doc</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.doc</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE AGENTE DE SERVIÇOS, PROFESSOR DE EDUCAÇÃO INFANTIL, E PROFESSOR DE ENSINO FUNDAMENTAL, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA OS CARGOS EFETIVOS DE ANALISTA DE SISTEMA E FISCAL SANITÁRIO, PASSANDO A INTEGRAR O ANEXO II, DA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA OS ANEXOS I E II, DA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA ALTERAR O VENCIMENTO BÁSICO MENSAL DO CARGO DE MÉDICO, E A CARGA HORÁRIA DOS AGENTES DE CONTROLE INTERNO I, II E III, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8220;</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI GRATIFICAÇÃO ESPECIAL POR HORA MÁQUINA TRABALHADA AOS SERVIDORES OCUPANTES  DO CARGO EFETIVO DE OPERADOR DE MÁQUINAS&amp;#8221;</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA NL GRAMPEAÇÃO DE COUROS LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO, COM MITRA DA DIOCESE DE NOVO HAMBURGO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA A EMPRESA BRASLEATHER IMPORTAÇÃO E EXPORTAÇÃO LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ANEXO V DA LEI COMPLEMENTAR Nº 003/95, DE 07 DE AGOSTO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ANEXO I, DA LEI COMPLEMENTAR Nº 077, DE 15 DE DEZEMBRO DE 2011, PARA ALTERAR O VENCIMENTO BÁSICO MENSAL DO CARGO DE MÉDICO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8220;</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.doc</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DE LOJAS DE CONVENIÊNCIAS E CONGÊNERES JUNTO AOS POSTOS DE COMERCIALIZAÇÃO DE COMBUSTÍVEIS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.doc</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO MOTOCICLISTICA BIKER BOYS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO PARA O INÍCIO DAS ATIVIDADES, SEM A PERDA DOS BENEFÍCIOS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2015, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM  A ASSOCIAÇÃO ESPORTIVA SOCIAL E CULTURAL KITALENTO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.doc</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.doc</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; ATUALIZA A LEI Nº. 1821, DE 15 DE OUTUBRO DE 2012 QUE ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE DE CANTO UNIÃO DE ESTÂNCIA VELHA PARA REALIZAÇÃO DO &amp;#8220;FESTIVAL DE COROS&amp;#8221;, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1293/1293_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1293/1293_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A DENOMINAR DE &amp;#8220;PRAÇA DOS IMIGRANTES&amp;#8221; A PRAÇA LOCALIZADA NA RUA PORTÃO  COM A PRESIDENTE LUCENA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSERÇÃO EM VEÍCULOS DE ALUGUEL &amp;#8211; TÁXI  &amp;#8220;ROTA ROMÂNTICA&amp;#8220; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO VIII DO ART. 53 DA LEI ORGÂNICA DO MUNICÍPIO DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$15.000,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2001, DE 21 DE AGOSTO DE 2014 QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO, COM WALDEMAR CRISTÓFOLI, BEATRIZ CRISTÓFOLI E MANUEL JOAQUIM ALMEIDA TOMÉ, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO DO PMAT &amp;#8211; PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS, DO BNDES JUNTO AO BANCO DO BRASIL S/A, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO GAÚCHA ESTANCIENSE - AGE, CELEBRAR CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.doc</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DENOMINA A RUA 17 LOCALIZADA NO BAIRRO SOL NASCENTE DE  RUA JOSÉ MIGUEL AIRES DOS SANTOS."</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DENOMINA A RUA 16 LOCALIZADA NO BAIRRO SOL NASCENTE DE  RUA GUIDO MARIO TORRES."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220; DENOMINA A RUA A  LOCALIZADA NO BAIRRO SOL ENCOSTA DO SOL  DE  RUA  ALCENY  LORENA SCHEEFFER"</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE MÉDICO - ESPECIALIDADE PEDIATRA, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA M  LOCALIZADA NO BAIRRO SOL ENCOSTA DO SOL  DE  RUA  ANA GABRIELA RAMME&amp;#8221;</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL DESAFETAR E ALIENAR BENS IMÒVEIS DE PROPRIEDADE DO MUNICÍPIO DE ESTÂNCIA VELHA MEDIANTE CONCORRÊNCIA PÚBLICA&amp;#8221;</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE NELSI CORREA OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE EGÍDIO MORSCHEL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA V LOCALIZADA NO BAIRRO  ENCOSTA DO SOL DE RUA GLADIS DA SILVA&amp;#8221;.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA RUA D, LOCALIZADA NO LOTEAMENTO HORIZON, NO BAIRRO ENCOSTA DO SOL, DE RUA LOREVALDO LOTHAR EBLING E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA P  LOCALIZADA NO BAIRRO  ENCOSTA DO SOL  DE  RUA NIVALDO WINTER&amp;#8221;</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO DO §1º E § 2º DO ART. 1º LEI MUNICIPAL N.055 DE 17.08.1993 QUE DISCIPLINA O USO DO FUMO EM AMBIENTES DA JURISDIÇÃO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$256.500,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA O ART. 2º, DA LEI Nº 1945, DE 14 DE NOVEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.doc</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESTÂNCIA VELHA PARA O EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL PERMUTAR ÁREAS DE TERRAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE AUXÍLIO PARA PARTICIPAÇÃO DE ALUNO DE ESTÂNCIA VELHA NO X CAMPEONATO MUNDIAL DE XADREZ ESCOLAR 2014, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA EM PARTE A LEI MUNICIPAL Nº 768/2002, DE 27 DE DEZEMBRO QUE &amp;#8220;ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE JOALBE- EMPREENDIMENTOS IMOBILIÁRIOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$51.425,33 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE RAINI ALISON EMMEL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA J DO LOTEAMENTO LOCALIZADO NO BAIRRO ENCOSTA DO SOL QUE PASSA A SER DENOMINADA DE RUA FLÁVIO JOSÉ PEREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA A PROLONGAMENTO DA RUA DA PETÚNIAS DO LOTEAMENTO LOCALIZADO NO BAIRRO ENCOSTA DO SOL QUE PASSA A SER DENOMINADA RUA DAS PETÚNIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA K COM   PROLONGAMENTO ATÉ  RUA B DO LOTEAMENTO LOCALIZADO NO BAIRRO  ENCOSTA DO SOL QUE  PASSA A SER DENOMINADA DE RUA  ELMO HENRIQUE PRADE"</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;PROÍBE CIDADÃO DE JOGAR LIXO NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE ESTÂNCIA VELHA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE LOTEAMENTOS NO MUNICÍPIO DE ESTÂNCIA VELHA RS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA N E SEU PROLONGAMENTO ATÉ A RUA S  LOCALIZADA NO LOTEAMENTO NO BAIRRO  ENCOSTA DO SOL  DE  RUA ALFREDO HANSEN"</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA L E SEU PROLONGAMENTO ATÉ A RUA O  LOCALIZADA NO LOTEAMENTO NO BAIRRO  ENCOSTA DO SOL  DE  RUA INACIO WUNIBALDO SCHNEIDER"</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA P   LOCALIZADA NO LOTEAMENTO NO BAIRRO  ENCOSTA DO SOL  DE  RUA JOSÉ JOAQUIM RODRIGUES"</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A APLAINAR ÁREA PERMUTADA COM A MITRA DA DIOCESE DE NOVO HAMBURGO, E OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A RUA G  E SEU PROLONGAMENTO ATÉ A RUA M E X LOCALIZADAS NO LOTEAMENTO NO BAIRRO ENCOSTA DO SOL  DO MUNICÍPIO  PARA A SER DENOMINADA DE  RUA  LINA ERNA CASSEL"</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REVOGA EM PARTE A LEI MUNICIPAL Nº 1.768, DE 23 DE JANEIRO DE 2012, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR O USO DE PARTE DE UMA ÁREA VERDE, REVOGA LEI MUNICIPAL, E AUTORIZA A FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A ASSOCIAÇÃO CULTURA, ESPORTIVA E RECREATIVA DA NOVA ESTÂNCIA &amp;#8211; ACERNE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A LEI MUNICIPAL Nº 1636, DE 20 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DO TERMINAL RODOVIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR ÁREAS DE TERRAS E FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A ASSOCIAÇÃO GAÚCHA ESTÂNCIENSE - AGE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE DESCONTO NO VALOR DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU E TAXAS CORRELATAS, NO EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REVOGA, EM PARTE, A LEI MUNICIPAL Nº1.029, DE 29 DE ABRIL DE 2005 QUE &amp;#8220;DISPÕE SOBRE INCENTIVOS PARA INSTALAÇÃO E AMPLIAÇÃO DE INDÚSTRIAS NO MUNICÍPIO DE ESTÂNCIA VELHA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA E CONSOLIDA O SISTEMA DE TRANSPORTE PÚBLICO COLETIVO NO MUNICÍPIO DE ESTÂNCIA VELHA, ESTABELECE AS NORMAS PARA A SUA EXPLORAÇÃO POR TERCEIROS E DETERMINA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM A CÂMARA DE DIRIGENTES LOJISTAS DE ESTÂNCIA VELHA/IVOTI - CDL E COM O MUNICÍPIO DE IVOTI, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.doc</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A PROMULGAR ESTA LEI QUE VEM AO ENCONTRO DAS DEMANDAS DA POPULAÇÃO HUMANA E ANIMAL E DISPÕE SOBRE A PROTEÇÃO E CUIDADOS DE ANIMAIS DOMÉSTICOS NO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8221;.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO AO PODER LEGISLATIVO  CÓPIA DO DECRETO MUNICIPAL REFERENTE AO USO DO ESPAÇO DENOMINADO PALCO 7 , PELA PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO AO VEREADOR QUE SUBSCREVE CÓPIA AUTENTICADA E SUBSCRITA PELOS MEMBROS DA CENTRAL DE CONTROLE INTERNO, COM RECEBIMENTO DO EXMO PREFEITO, BEM COMO EVENTUAL RESPOSTAS DA AUTORIDADE ADMINISTRATIVA, DO RELATÓRIO OBJETO DE DENUNCIA E PROCESSO DE CASSAÇÃO DA AUTORIDADE MUNICIPAL.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO INFORME OS SERVIÇOS PRESTADOS POR CAMINHÕES DA PREFEITURA NA RUA HIDELFONSO DE LONDRES NO BAIRRO CAMPO GRANDE, NO N° 109 NO DIA 05 DE FEVEREIRO DE 2014, BEM COMO QUEM SOLICITOU O SERVIÇO E SE OCORREU ALGUM TIPO DE PAGAMENTO PELO PROPRIETÁRIO DO IMÓVEL.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO INFORME SE EXISTE EM VIGOR CONTRATO FIRMADO ENTRE A EMPRESA GESTORA DO HOSPITAL MUNICIPAL GETÚLIO VARGAS COM EMPRESAS DE FISIOTERAPIA. CASO POSITIVO SEJA FORNECIDA CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.					QUE A SECRETARIA MUNICIPAL DA SAÚDE INFORME A RELAÇÃO DAS EMPRESAS QUE PRESTAM ATUALMENTE SERVIÇOS NO HOSPITAL MUNICIPAL GETÚLIO VARGAS , O OBJETO DO CONTRATO E O PRAZO DE VIGÊNCIA ._x000D_
 				_x000D_
 2.					QUE O PODER EXECUTIVO INFORME SE FOI ATENDIDO PELA  ATUAL EMPRESA GESTORA DO HOSPITAL MUNICIPAL GETÚLIO VARGAS AS PRIMEIRAS METAS ESTABELECIDAS  NO CONTRATO  DE GESTÃO FIRMADO  COM O MUNICÍPIO DE ESTÂNCIA  VELHA RS._x000D_
 </t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME A PREVISÃO PARA O REINICIO DO TRAJETO DA LINHA DE ÔNIBUS DA RANGEL PARA ESCOLA DO RINCÃO GAÚCHO._x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO AO INICIO DO ANO LETIVO._x000D_
 </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A SECRETARIA MUNICIPAL COMPETENTE ENCAMINHE AO VEREADOR QUE SUBSCREVE CÓPIA DO CONTRATO COM A EMPRESA SULPLACAS, FIRMADO COM O MUNICÍPIO DE ESTÂNCIA VELHA/RS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME, O NÚMERO DE CCS NOMEADOS, NOME COMPLETO, ONDE ESTÃO LOTADOS E O VALOR DO SALÁRIO QUE RECEBEM._x000D_
 JUSTIFICATIVA: A FIM DE DIRIMIR DÚVIDAS SOBRE O ASSUNTO E RESPONDER QUESTIONAMENTOS DOS MUNÍCIPES._x000D_
 </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Cláudio Hansen</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INFORME SE HÁ ESTUDO TÉCNICO AMBIENTAL EM ANDAMENTO PARA MURAR O ARROIO PRETO ATÉ NO CENTRO; ARROIO DA AVENIDA 14 DE JULHO ATÉ O B. FLORESTA; ARROIO DA AVENIDA DOS AÇORES; ARROIO  DA AVENIDA PEDRO TORRES._x000D_
                                                      CASO NEGATIVO, QUE O EXECUTIVO INICIE O ESTUDO COM MÁXIMA URGÊNCIA, E BUSQUE RECURSOS FEDERAIS VIA PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO-PAC, POIS OS RECURSOS PRÓPRIOS NÃO SÃO SUFICIENTES. A MURADA É DE EXTREMA IMPORTÂNCIA PARA EVITAR ALAGAMENTOS, QUE ESTÃO CAUSANDO MUITOS PROBLEMAS A NOSSA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENCAMINHADO A ESTA VEREADORA AS SEGUINTES INFORMAÇÕES. _x000D_
 _x000D_
 Nº. DE CARGOS DE CONFIANÇA (CCS) DA CÂMARA DE VEREADORES DE ESTÂNCIA VELHA,_x000D_
 GRAU DE INSTRUÇÃO_x000D_
 HORÁRIO DE TRABALHO_x000D_
 FUNÇÃO_x000D_
 VALOR DE REMUNERAÇÃO_x000D_
 </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME SE FOI ENCAMINHADO A LICENÇA AMBIENTAL PARA OS ÓRGÃOS COMPETENTES A ABERTURA DA CONTINUAÇÃO DA RUA ADRIANO DE QUADROS BITENCOURT NO BAIRRO RINCÃO GAÚCHO. POIS A OBRA FOI INICIADA A TRÊS ANOS E NÃO FOI DADO ANDAMENTO E Á COMUNIDADE NECESSITA DE OUTRA SAÍDA ALÉM DA BR 116 E DA VILA RANGEL.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8226;	QUE O EXECUTIVO INFORME A SITUAÇÃO  LEGAL  DO PRÉDIO DA ASSOCIAÇÃO DE FUNCIONÁRIOS DA FALIDA PAQUETÁ, CEDIDA PARA ASSOCIAÇÃO DE MORADORES DOS BAIRROS CAMPO GRANDE E  INDUSTRIAL.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME COM COPIAS DE TODOS OS DOCUMENTOS E COMPROVANTES, OS VALORES GASTOS NO CARNAVAL DE 2014.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.					QUE O PODER EXECUTIVO MUNICIPAL  INFORME O VALOR ARRECADADO ORIUNDO DO PAGAMENTO DO IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU)   E TAXAS CORRELATAS EXERCÍCIO DE 2014 , BEM COMO  QUAL E OU  ÁREAS OS RECURSOS FORAM APLICADOS ATÉ A PRESENTE DATA._x000D_
 				_x000D_
 2.					QUAIS AS PROVIDENCIAS ADOTADAS   EM RAZÃO DA REUNIÃO REALIZADA NO FINAL DO MÊS DE MARÇO  ENTRE AS PREFEITURAS DE ESTÂNCIA VELHA E NOVO HAMBURGO  COM RELAÇÃO AOS DANOS DAS CHUVAS NA RUA  RINCÃO  ._x000D_
 </t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SECRETARIA MUNICIPAL COMPETENTE ENCAMINHE AO VEREADOR QUE SUBSCREVE CÓPIA DO CONTRATO COM A EMPRESA QUE EFETUOU A OBRA DO CALÇAMENTO DO LOTEAMENTO SCHALEMBERGER NA RUA SÃO GERALDO._x000D_
 					SENDO QUE A OBRA FOI REALIZADA A POUCO TEMPO E JÁ EXISTEM VÁRIOS PROBLEMAS  NO CALÇAMENTO OCASIONANDO DANOS A RUA E NOS CORDÕES DA CALÇADA._x000D_
 </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>Mauro Petry</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME SOBRE O PARQUE INDUSTRIAL:_x000D_
 &amp;#8226;	QUANTAS EMPRESAS SE INSTALARAM ATÉ O MOMENTO; QUANTAS ESTÃO FUNCIONANDO; QUANTAS ESTÃO PARA SE INSTALAR E O TEMPO PARA ESTA INSTALAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADO AO VEREADOR QUE SUBSCREVE O VALOR TOTAL DAS DESPESAS DE DIÁRIAS DO PODER EXECUTIVO DE JANEIRO DE 2013 ATÉ O MÊS DE MAIO DE 2014 , BEM COMO OS VALORES GASTOS COM DIÁRIAS,   PASSAGENS ÁREAS OU OUTRO MEIO DE DESLOCAMENTO , EVENTUAL PAGAMENTO INDENIZATÓRIO POR KM RODADO , IDENTIFICANDO NOMINALMENTE O SERVIDOR SEJA EFETIVO OU EM COMISSÃO E O RESPECTIVO VALOR RECEBIDO, O DESTINO, PERÍODO E  A JUSTIFICATIVA DA DESPESA.	</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO AO VEREADOR QUE SUBSCREVE O VALOR TOTAL DAS DESPESAS DE DIÁRIAS DO PODER LEGISLATIVO DE JANEIRO DE 2013 ATÉ O MÊS DE MAIO DE 2014 , BEM COMO OS VALORES GASTOS COM DIÁRIAS,   PASSAGENS ÁREAS OU OUTRO MEIO DE DESLOCAMENTO , EVENTUAL PAGAMENTO INDENIZATÓRIO POR KM RODADO , IDENTIFICANDO NOMINALMENTE O SERVIDOR E O VALOR DA DESPESA  SEJA EFETIVO E/OU EM COMISSÃO, O DESTINO, O PERÍODO E  A SUA FINALIDADE .</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME SE O VALOR DEVOLVIDO PELA CÂMARA MUNICIPAL FOI OU SERÁ UTILIZADO NOS ITENS INDICADOS POR ESSE VEREADOR NA DATA DE 05 DE MARÇO DE 2013, QUE PREVIA A UTILIZAÇÃO DA VERBA DEVOLVIDA PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO RINCÃO DOS ILHÉUS, AO CONSEPRO VISANDO A SEGURANÇA PÚBLICA DOS MORADORES, A APAE QUE REALIZA UM TRABALHO IMPORTANTE E SEMPRE PASSA POR DIFICULDADES FINANCEIRAS, AO HOSPITAL MUNICIPAL VISANDO AGILIZAR EXAMES, CONSULTAS E A COMPRA DE UMA AMBULÂNCIA E TAMBÉM AS ASSOCIAÇÕES DE BAIRROS E CLUBES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME À DATA QUE SERÁ REALIZADA A ROÇADA NA ÁREA VERDE LOCALIZADA NA RUA ARI GRADE NO BAIRRO BELA VISTA.  A ROÇADA FOI SOLICITADA POR ESSE VEREADOR NO PEDIDO DE PROVIDENCIA Nº 154/2013 DATADO EM 09.12.2013 E ATÉ O MOMENTO A REFERIDA ROÇADA NÃO FOI EXECUTADA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME SE A PAVIMENTAÇÃO DAS RUAS DA VILA SCHUK FAZ PARTE DO CALENDÁRIO DE 2014, SENDO QUE FOI EFETUADO UM BAIXO ASSINADO PELOS MORADORES, POIS A REFERIDA PAVIMENTAÇÃO FOI UM PEDIDO DESSE VEREADOR NA DATA DE 08 DE MARÇO DE 2013 E ATÉ O MOMENTO NÃO FOI EXECUTADO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA  INFORMADO O  MOTIVO DA INTERRUPÇÃO DO  CALÇAMENTO DA RUA 13 DE MAIO NO MUNICÍPIO DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADO AO VEREADOR QUE SUBSCREVE O VALOR TOTAL DAS DESPESAS DE DIÁRIAS  , IDENTIFICANDO NOMINALMENTE POR SERVIDOR EFETIVO OU INVESTIDO NO CARGO EM COMISSÃO  DO PODER EXECUTIVO DE JANEIRO DE 2013 ATÉ DEZEMBRO DE 2013 , DESPESAS DE PAGAMENTO DE KM RODADO DE JANEIRO DE 2013 ATÉ MAIO DE 2014 E DESPESAS DE TAXA DE INSCRIÇÕES DE SEMINÁRIOS , CURSOS E SIMPÓSIOS DE JANEIRO DE 2013 ATÉ MAIO DE 2014. PARTE DAS INFORMAÇÕES NÃO RESPONDIDAS  NO PEDIDO ENCAMINHADO ATRAVÉS DO OF. PRESIDENTE N.199/2014 PROTOCOLADO SOB N. 4672 EM DATA DE 28 DE MAIO DE 2014.	_x000D_
 					ADEMAIS, REQUER SEJA INFORMADO SE FOI EVENTUALMENTE ESTORNADO O VALOR REFERENTE AO EMPENHO  N. 01004669/2014, LIQUIDADO EM 07.05.2014, TENDO EM VISTA QUE É DE CONHECIMENTO PÚBLICO  QUE O SENHOR PREFEITO MUNICIPAL NÃO PARTICIPOU DA XVII MARCHA DOS PREFEITOS EM BRASÍLIA DF._x000D_
 </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SEJA FORNECIDO  O COMPROVANTE DA GARANTIA DE 5% DO VALOR DO CONTRATO  PREVISTA NA  CLÁUSULA  SÉTIMA  DO CONTRATO ACIMA MENCIONADO._x000D_
 				2.   SEJA FORNECIDO  CÓPIA DE EVENTUAL ANOTAÇÕES  DE OCORRÊNCIAS RELACIONADAS COM EXECUÇÃO DO CONTRATO PELO RESPONSÁVEL DA FISCALIZAÇÃO DO CONTRATO  SR. CLÁUDIO ROCKENBACH &amp;#8211; ENGENHEIRO CIVIL._x000D_
 			_x000D_
 				3. SE A FISCALIZAÇÃO  DA EXECUÇÃO DO CONTRATO CONSTATOU EVENTUAL SUBCONTRATAÇÃO TOTAL OU PARCIAL DOS SERVIÇOS CONTRATADOS  POR PARTE DA  CONTRATADA._x000D_
 				4.   O PRAZO ESTABELECIDO NO CONTRATO  FOI ATENDIDO PELO CONTRATADO E OU SE OCORREU A PRORROGAÇÃO E JUSTIFICATIVA._x000D_
 				5.  SEJA INFORMADO SE EVENTUALMENTE FOI APLICADA AS MULTAS ESTABELECIDAS NO CONTRATO A CONTRATADA, POR EVENTUAL ATRASO INJUSTIFICADO DOS PRAZOS E OUTROS DESCUMPRIMENTO DE CLÁUSULAS  ESTABELECIDAS NO TERMO CONTRATUAL._x000D_
 </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME, REFERENTE O CALÇAMENTO DA RUA ALOÍSIO SCHWAAB NO BAIRRO FLORESTA._x000D_
 _x000D_
 &amp;#8226;	EXISTÊNCIA DE PROJETO E DATA PARA INÍCIO DA OBRA EM 2014._x000D_
 _x000D_
 JUSTIFICATIVA: CONFORME VOSSO OFÍCIO Nº:.011/2014-GAB DE 09 DE JANEIRO DE 2014(CÓPIA EM ANEXO), EM RESPOSTA AO PEDIDO DE PROVIDÊNCIAS Nº:145/2014 DO VEREADOR QUE SUBSCREVE, INFORMA QUE SERÁ SOLICITADA A SECRETARIA DO PLANEJAMENTO ESTUDO DE PROJETO PARA POSTERIOR LICITAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL  INFORME SE FOI RESTITUÍDO O FUNDO PARA IMPLEMENTAÇÃO DO PARQUE INDUSTRIAL TECNOLÓGICO  DO VALOR DE R$ 600.000,00 ( SEISCENTOS MIL REAIS)  , TRANSFERIDO DA CONTA VINCULADA PREVISTA NA LEI MUNICIPAL N. 1.736 DE 28 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. . QUE O PODER EXECUTIVO MUNICIPAL INFORME QUAL O CRITÉRIO E A BASE LEGAL PARA COBRANÇA DA TAXA DE FISCALIZAÇÃO E VISTORIA, COM VALORES DIFERENCIADOS. (CÓPIAS DOC. EM ANEXO)._x000D_
 					2. SENDO A NATUREZA JURÍDICA DA COBRANÇA DA TAXA A CONTRAPRESTAÇÃO DE SERVIÇOS, ESPECIFICAMENTE FISCALIZAÇÃO E VISTORIA ATIVIDADE FISCAL PADRÃO PORQUE DE LANÇAMENTOS COM VALORES DIVERSOS PARA CADA CONTRIBUINTE._x000D_
 					SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ELEVADA ESTIMA E CONSIDERAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME SOBRE PREVISÃO PARA CONCLUSÃO DO CALÇAMENTO DA RUA JOSÉ FRANCISCO DA COSTA._x000D_
 _x000D_
 JUSTIFICATIVA: OS MORADORES ESTÃO REVOLTADOS PELA DEMORA DA CONCLUSÃO DA OBRA, E PELO DESCASO COM O DINHEIRO PÚBLICO,DE MATERIAIS DA OBRA JOGADOS NO LOCAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL INFORME QUAL O CRITÉRIO PARA ESCOLHA DA RUA EÇA DE QUEIROS PARA REALIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, TENDO EM VISTA A PRIORIDADE PARA AS RUAS E AVENIDAS ONDE OCORRE O TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SEJA FORNECIDO  O COMPROVANTE DA GARANTIA DE 5% DO VALOR DO CONTRATO  PREVISTA NA  CLÁUSULA  SÉTIMA  DO CONTRATO ACIMA MENCIONADO._x000D_
 				2.   SEJA FORNECIDO  CÓPIA DE EVENTUAL ANOTAÇÕES  DE OCORRÊNCIAS RELACIONADAS COM EXECUÇÃO DO CONTRATO PELO RESPONSÁVEL DA FISCALIZAÇÃO DO CONTRATO  SR. CLÁUDIO ROCKENBACH &amp;#8211; ENGENHEIRO CIVIL._x000D_
 			_x000D_
 				3. SE A FISCALIZAÇÃO  DA EXECUÇÃO DO CONTRATO CONSTATOU EVENTUAL SUBCONTRATAÇÃO TOTAL OU PARCIAL DOS SERVIÇOS CONTRATADOS  POR PARTE DA  CONTRATADA._x000D_
 				4.   O PRAZO ESTABELECIDO NO CONTRATO  FOI ATENDIDO PELO CONTRATADO E OU SE OCORREU A PRORROGAÇÃO E JUSTIFICATIVA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				5.  SEJA INFORMADO SE EVENTUALMENTE FOI APLICADA AS MULTAS ESTABELECIDAS NO CONTRATO A CONTRATADA, POR EVENTUAL ATRASO INJUSTIFICADO DOS PRAZOS E OUTROS DESCUMPRIMENTO DE CLÁUSULAS  ESTABELECIDAS NO TERMO CONTRATUAL._x000D_
 		_x000D_
 	6 &amp;#8211; SEJA ENCAMINHADA CÓPIA DOS EMPENHOS  DOS VALORES PAGOS A EMPREITEIRA SCHNEIDER ROCHA PRESTADORA DE SERVIÇOS LTDA._x000D_
                         _x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INFORME O CRITÉRIO UTILIZADO PARA ASFALTAR A RUA CASTELO BRANCO, TRECHO AO LADO DA PRAÇA HOLLYWOOD. </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME SE A ÁREA VERDE LOCALIZADA NA RUA CÂNDIDO PORTINARI, NO BAIRRO RINCÃO DOS ILHÉUS É DE PROPRIEDADE DO MUNICÍPIO. CASO SEJA, QUE SEJA PROVIDENCIADA A LIMPEZA DA MESMA E SE FOR DE PROPRIEDADE PARTICULAR, QUE O PROPRIETÁRIO SEJA NOTIFICADO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PREFEITURA ATRAVÉS DO ÓRGÃO COMPETENTE ENVIE AO PODER LEGISLATIVO LISTA INFORMANDO:_x000D_
 _x000D_
 1- POR QUAL MOTIVO OU RAZÃO O APARELHO DE RAIO X NÃO ESTÁ FUNCIONANDO NO HOSPITAL GETÚLIO VARGAS._x000D_
 2- CONFORME INFORMAÇÕES TÊM PESSOAS COM PNEUMONIA E NÃO TEM COMO FAZER RAIO X EM NOSSO HOSPITAL._x000D_
 3- PEDE TAMBÉM A TABELA DE VALORES COBRADOS PARA ECOGRAFIA E RAIOS X, E TAMBÉM PORQUE LEVAM DE 4 A 5 MESES PARA CONSEGUIR EXAMES._x000D_
 </t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> SE FOI REALIZADO PROCESSO LICITATÓRIO, VISANDO APLICAÇÃO  DOS RECURSOS  DO PLANO  DE AÇÕES ARTICULADAS DO PAR, PARA CONSTRUÇÃO DO GINÁSIO DA ESCOLA  MUNICIPAL PRESIDENTE KENNEDY  DO MUNICÍPIO DE ESTÂNCIA VELHA RS. </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADA CÓPIA DOS EMPENHOS DAS DESPESAS DE PASSAGEM , HOSPEDAGEM E DESLOCAMENTOS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ESTÂNCIA VELHA QUANDO DA SUA PARTICIPAÇÃO DA PREMIAÇÃO NO 8º ENCONTRO NACIONAL DE SECRETÁRIOS MUNICIPAIS DE EDUCAÇÃO  NO ESTADO  DA  BAHIA NA COSTA DO SAUÍPE ._x000D_
 					REQUER, AINDA A INFORMAÇÃO  SE FOI AUTORIZADO A PARTICIPAÇÃO DE DEMAIS SERVIDORES  AO ENCONTRO , E EM CASO POSITIVO,  SEJA INFORMADO QUE ARCOU COM AS DESPESAS._x000D_
 </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO INFORME SOBRE PREVISÃO PARA COLOCAÇÃO DOS CANOS DE ESGOTO NA AV. BRASIL, BAIRRO DAS QUINTAS, FUNDOS CAMPO DO TIRADENTES._x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DOS MORADORES, QUE JÁ SOLICITARAM POR DIVERSAS VEZES A COLOCAÇÃO DOS CANOS AO EXECUTIVO, ESTANDO ESTES À DISPOSIÇÃO A MAIS OU MENOS DOIS ANOS, COBERTOS PELO MATO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENCAMINHE A RELAÇÃO NOMINAL DOS SERVIDORES QUE EXERCEM ATIVIDADES  NA SEDE DA  SECRETARIA MUNICIPAL DE EDUCAÇÃO , O RESPECTIVO  CARGO E  SUAS ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8226;	QUE O EXECUTIVO MUNICIPAL ENVIE CÓPIA DO(S) DOCUMENTO(S) QUE FORMALIZA(M) A PERMANÊNCIA DA ASSOCIAÇÃO DE MORADORES DOS BAIRROS CAMPO GRANDE E INDUSTRIAL NO PRÉDIO DA ASSOCIAÇÃO DE FUNCIONÁRIOS DA FALIDA PAQUETÁ.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.doc</t>
   </si>
   <si>
     <t>SE O MUNICÍPIO DE ESTÂNCIA VELHA RS, CONTRATOU ATRAVÉS DE PROCESSO DE ADESÃO OU OUTRA FORMA DE CONTRATAÇÃO OS SERVIÇOS DE HIDROJATEAMENTO  PARA LIMPEZA  DO ESGOTO CLOACAL  E OUTROS SERVIÇOS, BEM COMO SEJA ENCAMINHADO PLANILHAS  DOS TRABALHOS EXECUTADOS , OS VALORES PAGOS A EMPRESA CONTRATADA E QUEM  AUTORIZOU OS PAGAMENTOS  E O SERVIDOR RESPONSÁVEL PELA FISCALIZAÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA ENCAMINHE AO PODER LEGISLATIVO AS DEVIDAS INFORMAÇÕES._x000D_
 _x000D_
 AUTORIZAÇÃO P/ESTUDO DA ÁREA NO RINCÃO GAUCHO ONDE FOI COLOCADA UMA ANTENA, A INFORMAÇÕES DE QUE OUVE UMA LICENÇA CEDIDA PELA BIÓLOGA DO MUNICÍPIO P/ESTUDO  _x000D_
 </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA ENCAMINHE AO PODER LEGISLATIVO AS  SEGUINTES  INFORMAÇÕES._x000D_
 _x000D_
 				. CONFORME RELAÇÃO DE SERVIDORES LOTADOS NA SECRETÁRIA  MUNICIPAL DE EDUCAÇÃO E CULTURA   ENCAMINHADOS PELO EXECUTIVO, DUAS SERVIDORAS EFETIVAS  NO CARGO DE AGENTE DE SERVIÇOS   EXERCEM A FUNÇÃO DE TELEFONISTA E CHEFE  DE SETOR  - DEPARTAMENTO DE NUTRIÇÃO, ASSIM SENDO REQUER QUAIS OS MOTIVOS PARA O DESVIO DE FUNÇÃO  E SE EXISTE BASE LEGAL PARA EXERCER OUTRAS ATRIBUIÇÕES  PARA AS QUAIS PRESTARAM CONCURSO._x000D_
 </t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc</t>
   </si>
   <si>
     <t>SAMUEL JANTSCH VEREADOR, COM ASSENTO NESTE LEGISLATIVO PELA BANCADA DO PT, NOS TERMOS QUE DISPÕE O ART. 32 INCISO XIV DA LEI ORGÂNICA DO MUNICÍPIO VEM, REITERAR AO PODER EXECUTIVO PARA  O SEGUINTE PEDIDO DE INFORMAÇÕES   SEJA INFORMADO A RELAÇÃO DAS  ULTIMAS RUAS QUE FORAM DENOMINADAS E COLOCADA PLACAS DE IDENTIFICAÇÃO  PELA EMPRESA SULPLACAS &amp;#8211; INDÚSTRIA E COMÉRCIO DE PLACAS LTDA.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA INFORMADO O VALOR DO DUODÉCIMO REPASSADO PELO PODER EXECUTIVO AO PODER LEGISLATIVO DE ESTÂNCIA VELHA, BEM COMO O PRAZO PARA DEVOLUÇÃO.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME  QUAL A BASE LEGAL  PARA COBRANÇA  DE MENSALIDADE DE R$20,00( VINTE REAIS)   PELA EMPRESA  KITALENTO  AOS ALUNOS DA ESCOLA WALTER JACOB BAUERMANN  PARA PARA  PARTICIPAR DA ATIVIDADES DE FUTSAL , CONFORME DEMONSTRA DOCUMENTO ANEXO, EIS QUE FOI AUTORIZADO POR LEI REPASSE DE VALORES A  ASSOCIAÇÃO  ESPORTIVA  SOCIAL E CULTURAL KITALENTO .</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.doc</t>
   </si>
   <si>
     <t>1. SEJA FORNECIDO PARA ESTE VEREADOR CÓPIA DOS RECIBOS OU COMPROVANTES DAS CONTAS DE ÁGUA, LUZ E TELEFONE &amp;#8220;PAGOS&amp;#8221; DO HOSPITAL MUNICIPAL GETULIO VARGAS DE ESTÂNCIA VELHA/RS DOS ÚLTIMOS SEIS (6) MESES.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANTAS EMPRESAS PARTICIPARAM DA LICITAÇÃO MODALIDADE CONCORRÊNCIA PÚBLICA NA AQUISIÇÃO DE LOTES DO PARQUE TECNOLÓGICO DE ESTÂNCIA VELHA RS, E QUANTAS EFETIVARAM A COMPRA E O VALOR DA AQUISIÇÃO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INFORME FORMALMENTE O VALOR DAS DESPESAS DE DIÁRIAS, TAXAS DE INSCRIÇÕES EM CURSOS, SEMINÁRIOS, CONFERÊNCIAS E OUTROS EVENTOS, DESPESAS DE PASSAGENS ÁREAS, E DESLOCAMENTOS, INFORMAÇÕES ESSAS INDIVIDUALIZADAS COM IDENTIFICAÇÃO DO SERVIDOR SEJA EFETIVO  OU EM COMISSÃO DO PODER EXECUTIVO NO PERÍODO 2009 ATÉ 2014. </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.doc</t>
   </si>
   <si>
     <t>CONFORME JÁ SOLICITADO AO PODER EXECUTIVO NO DIA 06 DE MARÇO DE 2013, REITERA O PEDIDO DE PROVIDENCIAS VISANDO A REGULARIZAÇÃO DA CONCESSÃO DO TRANSPORTE COLETIVO DE ESTÂNCIA VELHA, COM OBJETIVO DE OFERECER LINHAS REGULARES  COM TRECHOS E HORÁRIOS QUE ATENDAM AS DEMANDAS DA COMUNIDADE, FATO ESTE INCLUSIVE OBJETO DE MATÉRIA JORNALISTA PUBLICADA NO DIA 14 DE JANEIRO DE 2014, NO JORNAL O DIÁRIO DE CIRCULAÇÃO REGIONAL.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A EMPRESA AESSUL PROVIDENCIE A TROCA DE UM TRANSFORMADOR NO BAIRRO FLORESTA, LOCALIZADO NA RUA ZENO SCHMIEDEL EM FRENTE A APAE. EM HORÁRIOS DE PICO OCORREM MUITAS QUEDAS DE LUZ, TAMBÉM SOLICITO A PODA DA ÁRVORE, LOCALIZADA NO MESMO LOCAL, POIS EM DIAS DE CHUVA E VENTO OS GALHOS BATEM NOS FIOS OCORRENDO QUEDA DE LUZ.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE: _x000D_
 1.	SINALIZAÇÃO NAS RUAS PREFERENCIAIS DO MUNICÍPIO COM A PLACA &amp;#8220;PARE&amp;#8221; , SENDO UM PEDIDO DOS INSTRUTORES DE AUTO ESCOLA, POIS ESTÃO SENDO PREJUDICADOS PELA MÁ SINALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE O RECOLHIMENTO DOS GALHOS DE ÁRVORES CAÍDOS, DEVIDO AO TEMPORAL, NA RUA HIDRÁULICA ESQUINA COM A RUA MINUANO NO BAIRRO BELA VISTA, POIS ESTÃO CAUSANDO TRANSTORNOS AOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A EMPRESA CORSAN PROVIDENCIE COM MAIOR AGILIDADE, FECHAMENTO DOS BURACOS ORIUNDOS DE OBRAS DA COMPANHIA, ABERTOS NO ASFALTO E CALÇAMENTO NAS RUAS DO MUNICÍPIO._x000D_
                                     JUSTIFICATIVA: SABEMOS QUE A CORSAN NECESSITA ABRIR BURACOS NAS VIAS PARA EXPANDIR SEU ATENDIMENTO, MAS É NECESSÁRIO QUE O MESMO SEJA RECONSTRUÍDO DE IMEDIATO, POIS A DEMORA NA RECONSTRUÇÃO TEM OCASIONADO TRANSTORNOS À COMUNIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE NA RUA CAMPO GRANDE:_x000D_
 1.	 DEMARCAÇÃO OU ESTUDE A POSSIBILIDADE DA COLOCAÇÃO DE TACHÕES;_x000D_
 2.	 ROÇADA;_x000D_
  JUSTIFICATIVA: COM A FALTA DE DEMARCAÇÃO E O MATO TOMANDO CONTA OS PEDESTRES SÃO OBRIGADOS A ANDAR PELA RUA PODENDO SOFRER ALGUM ACIDENTE._x000D_
 </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE O CONSERTO DO CALÇAMENTO E A LIMPEZA DA RUA ILDEFONSO DE LONDRES NO BAIRRO CAMPO GRANDE.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE REPAROS NO ASFALTO DA RUA JOÃO XXIII ATÉ A RUA RINCÃO NO BAIRRO RINCÃO DOS ILHÉUS, QUE TEM SIDO ALVO DE RECLAMAÇÕES POR PARTE DOS MORADORES, PEDESTRES E MOTORISTAS._x000D_
                                         _x000D_
 </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DO PASSEIO PÚBLICO, DO MEIO FIO E DOS TERRENOS NA RUA PORTÃO - TRECHO ENTRE A RUA PORTO ALEGRE ATÉ O SUPERMERCADO SÃO JORGE NO BAIRRO LAGO AZUL._x000D_
 _x000D_
                                   JUSTIFICATIVA: RECLAMAÇÕES DOS PEDESTRES_x000D_
                                                   _x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RECOLOCAÇÃO DA GRADE NO BUEIRO LOCALIZADO NO PONTO  DE TÁXI DA RUA PORTÃO EM FRENTE A CAIXA ECONÔMICA FEDERAL._x000D_
 _x000D_
                                   JUSTIFICATIVA: ALERTA DOS TAXISTAS, DEVIDO AO PERIGO DE QUEM TRANSITA(CARROS, PEDESTRES) PELO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE: _x000D_
 1.	ASFALTAMENTO NA RUA AFRÂNIO PEIXOTO COM A RUA RUDI BENO CRUZE._x000D_
 JUSTIFICATIVA: A REFERIDA RUA ENCONTRA-SE COM O CALÇAMENTO EM PÉSSIMO ESTADO DE CONSERVAÇÃO, TODO ESBURACADO, O QUE ATRAPALHA O TRÁFEGO DE VEÍCULOS E PEDESTRES NO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE: ROÇADA NA RUA EREDA WEBER._x000D_
 JUSTIFICATIVA: A PEDIDO DOS MORADORES, A ROÇADA SE FAZ NECESSÁRIA COM A MÁXIMA URGÊNCIA, O MATO ESTÁ TOMANDO CONTA, FICANDO IMPOSSÍVEL DE CAMINHAR.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE O RECOLHIMENTO DOS GALHOS DA ÁRVORE QUE CAIU NO TEMPORAL, NA RUA HIDRÁULICA ESQUINA COM A RUA MINUANO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA:  _x000D_
 _x000D_
 _x000D_
 CONSERTO DO CALÇAMENTO NAS RUAS: _x000D_
 _x000D_
 &amp;#8226;	RUA CIRO FERNANDES DE MATTOS EM FRENTE AO Nº 104 ;_x000D_
 _x000D_
 &amp;#8226;	AV. PRESIDENTE VARGAS ESQUINA RUA ADÃO SCHUCK ;_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
 ELEVAÇÃO DA PARADA DE ÔNIBUS NA AV. PRESIDENTE LUCENA, 5018, BAIRRO DAS ROSAS, POIS EM RELAÇÃO À CALÇADA, A PARADA DE ÔNIBUS ESTÁ MUITO BAIXA._x000D_
 </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
 LIMPEZA DOS CANOS DO ARROIO NA RUA ALBINO ALFREDO EINSFELD, ESQUINA COM ADOLFO OTTO KOCH._x000D_
 OS CANOS ESTÃO TOTALMENTE OBSTRUÍDOS E COM QUALQUER CHUVA O ARROIO TRANSBORDA E INUNDA A CRECHE RECANTO DAS ROSAS._x000D_
 </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
  SEJA PROVIDENCIADO O RECOLHIMENTO DE ENTULHOS DEPOSITADOS NA RUA EDUARDO METZ E ALBINO ALFREDO EINSFELD._x000D_
 . _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA PROVIDENCIADO O CONSERTO DE DOIS BURACOS NO ASFALTO NA AV. PRESIDENTE LUCENA Nº. 5037 E 5075_x000D_
 . _x000D_
 _x000D_
 SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ELEVADA ESTIMA E CONSIDERAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
  SEJA PROVIDENCIADO O CONSERTO DE DOIS BUEIROS E O CALÇAMENTO NA RUA ALBINO DIETRICH. _x000D_
 </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
  COLOCAÇÃO DE TACHÕES (OLHO DE GATO) NA AV PRESIDENTE LUCENA Nº. 4737 O REFERIDO PEDIDO SE FAZ NECESSÁRIO DEVIDO AO RISCO DE ACIDENTES, ASSIM REDUZINDO A VELOCIDADE DOS VEÍCULOS DEVIDO AO GRANDE FLUXO EM HORÁRIO DE PICO. _x000D_
 </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
  A MANUTENÇÃO DO MOINHO SITUADO NAS ESQUINAS DA PRESIDENTE LUCENA COM ADOLFO OTTP KOCH._x000D_
 _x000D_
 O PEDIDO SE FAZ NECESSÁRIO, POIS O MESMO ESTÁ CEDENDO, PODENDO CAUSAR UM ACIDENTE, SENDO QUE É UMA ÁREA DE LAZER DO MUNICÍPIO.  _x000D_
 . _x000D_
 </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE: LIMPEZA E REPAROS NO CALÇAMENTO DA RUA SIQUEIRA CAMPOS, TRECHO ENTRE AS RUAS PRESIDENTE LUCENA E LINDOLFO COLLOR._x000D_
 _x000D_
                                   JUSTIFICATIVA: SOLICITAÇÃO FEITA A ESTE VEREADOR PELO EMPRESÁRIO CLAUDIO HOCH, PROPRIETÁRIO DA CARPINTARIA ESTÂNCIA RECLAMANDO QUE A REFERIDA RUA ENCONTRA-SE ESBURACADA E TRECHO FALTANDO CALÇAMENTO, FATO AINDA AGRAVADO,  DEVIDO A GRANDE QUANTIDADE DE CHUVA NOS ÚLTIMOS MESES._x000D_
 </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RECOLOCAÇÃO DA PARADA DE ÔNIBUS DA RUA RINCÃO ESQUINA COM A RUA PORTUGAL EM FRENTE A AUTO ELÉTRICA E A MANUTENÇÃO DE TODAS AS PARADAS QUE ESTÃO EM ESTADO PRECÁRIO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DOS GALHOS DE ÁRVORES ORIUNDOS DO TEMPORAL DO DIA 31 DE JANEIRO, EM FRENTE DA RESIDÊNCIA DO SENHOR WELLINGTON SANTOS(FONE:81569744) NA AV. DOS AÇORES, 14 -  LOTEAMENTO UNIÃO</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA E REPARO DAS LÂMPADAS QUEIMADAS EM TODO BAIRRO LOTEAMENTO UNIÃO (FAZER REPARO EM TODO LOTEAMENTO).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A CONSTRUÇÃO DE UMA BOCA DE LOBO NA RUA ANA RECH EM FRENTE O Nº. 80 NO BAIRRO INDUSTRIAL CAMPO GRANDE.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA A LIMPEZA DOS BUEIROS E ESTUDOS PARA AMPLIAÇÃO DA CAPACIDADE DE VAZÃO DAS ÁGUAS NA REDE PLUVIAL NO RESIDENCIAL NOVA ESTÂNCIA._x000D_
 _x000D_
                                   JUSTIFICATIVA: OS VEREADORES QUE SUBSCREVEM, FORAM CHAMADOS PELOS MORADORES SIMONE E EDEMAR GUEDES LEMES DA RUA ARLINDO SCHEINER Nº 118, ESQUINA DA RUA RENATO ROBINSON EM DIREÇÃO AO LOTEAMENTO NOVO, MORADORES HÁ 16 ANOS, ALEGARAM FOI A PRIMEIRA VEZ, QUE VÁRIAS CASAS FORAM INVADIDAS PELAS ÁGUAS, OS BUEIROS ESTÃO ENTUPIDOS E A CAPACIDADE DE VAZÃO DOS CANOS É INSUFICIENTE PARA O ESCOAMENTO DAS ÁGUAS POR OCASIÃO DE CHUVAS TORRENCIAIS QUE JUNTAM DO LOTEAMENTO NOVO. _x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE: LIMPEZA E REPAROS NO CALÇAMENTO DA RUA PINTO BANDEIRA, EM FRENTE À SOCIEDADE DE CANTO LIRA, NO BAIRRO LIRA._x000D_
 _x000D_
                                   JUSTIFICATIVA:SOLICITAÇÃO REALIZADA POR MEMBROS DA DIRETORIA E ECÔNOMO  SENHOR DARCI FELL PESSOALMENTE ÀS AUTORIDADES SENHORES PREFEITO MUNICIPAL E SERGIO SCHORER, NA OCASIÃO O SENHOR SERGIO SUGERIU A COLOCAÇÃO DE  UMA CAMADA DE ASFALTO NO TRECHO. POR TANTO, VENHO REITERAR O PEDIDO FEITO A ESTE VEREADOR PELO SENHOR DARCI FELL._x000D_
 </t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE BRITA NA RUA PORTO ALEGRE ESQUINA COM A RUA JOSÉ FRANCISCO DA COSTA, ACESSO AO LOTEAMENTO ESTÂNCIA PARK._x000D_
 _x000D_
                                JUSTIFICATIVA: REIVINDICAÇÃO DA MORADORA NEUSA BRAUM (FONE:3561-5081), DEVIDO AO LAMAÇAL OCASIONADO POR CHUVAS INTENSAS, NECESSITA A COLOCAÇÃO URGENTE DE BRITA._x000D_
 </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA CORSAN PROVIDENCIE O REPARO DE UM BURACO NA RUA NOVO HAMBURGO EM FRENTE AO MERCADO ECONÔMICO NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, CONCERTO DOS VAZAMENTOS NOS BANHEIROS DA PRAÇA, WALTER JACÓ BAUERMAN TANTO FEMININO COMO O MASCULINO._x000D_
 _x000D_
 SOLICITA AINDA QUE SEJA CONSTRUÍDO NA PRAÇA UM NOVO BANHEIRO FEMININO MAIS AMPLO COM FRALDÁRIO, POIS A PRAÇA EM FINAIS DE SEMANA E MUITO FREQÜENTADA POR FAMÍLIAS COM CRIANÇAS PEQUENAS QUE PRECISAM DA UTILIZAÇÃO DO FRALDÁRIO.  _x000D_
 </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, MANUTENÇÃO E REPARO URGENTE NA PARADA DE ÔNIBUS NA AV. PRESIDENTE VARGAS ENTRADA DA VILA RANGEL, POIS A MESMA ENCONTRA-SE TOMADA PELO MATO, ALÉM DE ESTAR CAINDO E SEM COBERTURA</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ESTUDO PARA COLOCAÇÃO DE UMA REDE DE CANOS DE 1500MM DA AVENIDA BRASIL ATÉ O ARROIO 14 DE JULHO PELA RUA TOBIAS BARRETO._x000D_
    _x000D_
                                   JUSTIFICATIVA: PARA DIMINUIR AS ENCHENTES NO CENTRO DA CIDADE._x000D_
         </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DAS CALÇADAS NA RUA JACÓ GUILHERME DIENSTMAN AO LADO DA CASA Nº. 28, TERRENO PERTENCE Á PREFEITURA MUNICIPAL DE ESTÂNCIA VELHA.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO, NA RUA, MARIO BOCHIER EM FRENTE AO Nº. 209 PROVENIENTE DOS DANOS CAUSADOS QUANDO DE UMA LIGAÇÃO DE ÁGUA REALIZADA PELA CORSAN.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, QUE SEJA FEITO MELHORIAS NOS BANHEIROS LOCALIZADOS NA PRAÇA 1ª DE MAIO TANTO FEMININO COMO MASCULINO, SOLICITO QUE SEJAM COLOCADOS GANCHOS DE PORTA VOLUMES NAS PORTAS (NO INTERIOR) E MELHORIAS NA LIMPEZA._x000D_
 _x000D_
                                  SOLICITAÇÃO FEITA POR FREQÜENTADORES DA PRAÇA._x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE DÊ UMA ATENÇÃO ESPECIAL AO CONSERTO DA CALÇADA LOCALIZADA NA AV BRASIL, ESQUINA RUA JOSÉ DE ALENCAR EM FRENTE AO CONDOMÍNIO EDIFÍCIO BRASIL._x000D_
 _x000D_
                                JUSTIFICATIVA: PEDIDO FEITO A ESTE VEREADOR PELO SÍNDICO DO CONDOMÍNIO SENHOR JOSÉ PAULO SCHUSTER, QUE SOLICITOU NA PREFEITURA SOB PROTOCOLO DE RECLAMAÇÃO Nº 49208. TAL SOLICITAÇÃO VISA ATENDER AS REIVINDICAÇÕES DOS MORADORES DO CONDOMÍNIO, POIS A MÁ CONSERVAÇÃO ESTÁ GERANDO RISCOS DE ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DO ASFALTO NA RUA GERMANO LEUCK NO BAIRRO RINCÃO DOS ILHÉUS EM VÁRIOS PONTOS.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, CONSERTO DO CALÇAMENTO DE TODAS AS RUAS DO BAIRRO UNIÃO._x000D_
 			O REFERIDO PEDIDO FOI UMA SOLICITAÇÃO DA COMUNIDADE, POIS AS RUAS ENCONTRAM-SE EM PÉSSIMO ESTADO DE CONSERVAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O FECHAMENTO DAS LATERAIS COM APROXIMADAMENTE DOIS METROS DE ALTURA COM TIJOLOS DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL CANDIDO RONDON NO BAIRRO RINCÃO GAÚCHO, TENDO EM VISTA A SEGURANÇA DOS ALUNOS E TAMBÉM EM DIAS DE CHUVA A QUADRA FICA MOLHADA, PODENDO CAUSAR ALGUM ACIDENTE.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, CONCERTO DO CALÇAMENTO DA RUA RENATO ROBINSON COM LAURO NORMELIO KONRATH  BAIRRO UNIÃO, ONDE UMA CRATERA SE FORMOU  NA MESMA, E AO LONGO DE TODA EXTENSÃO DA RENATO ROBSON._x000D_
 SOLICITA TAMBÉM A LIMPEZA DAS BOCAS DE LOBO, E UMA REVISÃO GERAL NAS BOCAS DE LOBO E CONCERTO DE CALÇAMENTO EM TODO BAIRRO UNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONCERTO DO CANO DE ESGOTO DANIFICADO NO PASSEIO PUBLICO NA AV. DOS MUNICÍPIOS N/ 770 CRIANDO UMA CRATERA ENORME PONDO EM RISCO AS PESSOAS QUE POR LÁ CIRCULAM._x000D_
 A MORADORA CARMELINA SILVA DURMER FONE 99379907 ALEGA QUE COBROU DO SECRETÁRIO INÚMERAS VEZES._x000D_
 SOLICITA TAMBÉM CONCERTO DA PRACINHA DO INDUSTRIAL, POIS A MESMA ENCONTRA-SE EM ESTADO PRECÁRIO PONDO EM RISCO A SEGURANÇA DAS CRIANÇAS._x000D_
 </t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE SOLICITA À GUARDA MUNICIPAL VERIFICAR A POSSIBILIDADE DE FAZER UMA ROTULA NAS RUAS JOSE FRANCISCO DA COSTA COM PRESIDENTE LUCENA._x000D_
 SENDO ESTE UM PEDIDO FEITO A ESTE VEREADOR PELA SRA LIANE DO MERCADO NOVA ESTÂNCIA FONE 95454280._x000D_
 </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DE TODAS AS BOCAS DE LOBO DA RUA RAIMUNDO CORREA NO BAIRRO FLORESTA, PRINCIPALMENTE EM FRENTE AO Nº 220, POIS É A PARTE MAIS BAIXA DA RUA. SOLICITO TAMBÉM QUE OS MESMOS SEJAM FISCALIZADOS, INCLUSIVE OS FECHADOS/TAPADOS POR MORADORES, POIS NÃO DÃO O ESCOAMENTO DEVIDO A ÁGUA, UMA VEZ QUE NAS ÚLTIMAS CHUVAS FOI VISÍVEL QUE OS MESMOS ENCONTRA-SE ENTUPIDOS. DEVENDO ESTES SEREM VISTORIADOS DESDE A RUA EUCLIDES DA CUNHA, PRÓXIMO AO MERCADO HOLLYWOOD. SOLICITO AINDA O ESTUDO PARA ABERTURA DE MAIS BOCAS DE LOBO, POIS MESMO FAZENDO AS ALTERAÇÕES NA RUA 14 DE JULHO, NO VALÃO, NÃO ESTÁ SENDO O SUFICIENTE._x000D_
    _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                   JUSTIFICATIVA: PEDIDO DA MORADORA JESSICA CRISTINI, DOMICILIADA NA RUA RAIMUNDO CORREA Nº 220, BAIRRO FLORESTA. A MORADORA ACIMA CITADA TENTOU LIGAR INÚMERAS VEZES PARA O SENHOR SECRETÁRIO DE OBRAS E PARA A PREFEITURA MUNICIPAL ANTES DOS ÚLTIMOS TEMPORAIS E NÃO FOI ATENDIDA, TENDO ASSIM SUA CASA INVADIDA PELA ÁGUA._x000D_
 </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENCAMINHADO OFICIO A OPERADORA OI S.A, SOLICITANDO COM MÁXIMA URGÊNCIA A TROCA DE UM POSTE LOCALIZADO NA RUA ESPERANÇA Nº 46, ESQUINA COM A PASSARELA 5 NO BAIRRO RINCÃO DOS ILHÉUS ESTÂNCIA VELHA/RS. A MEDIDA SE FAZ NECESSÁRIA, POIS O MESMO ENCONTRA-SE ESCORADO EM UMA REDE DE FIOS DA COMPANHIA ACIMA CITADA E A NÃO REALIZAÇÃO DESSA TROCA OCASIONARÁ NA QUEDA DO POSTE, PODENDO CAUSAR ACIDENTES._x000D_
    _x000D_
                                   JUSTIFICATIVA: PEDIDO DO MORADOR HERMETO PEDRO TRESEL, CPF Nº. 226747800-53, MORADOR DO ENDEREÇO ACIMA CITADO, TELEFONES PARA CONTATO 97213153 OU 98471399._x000D_
 </t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE JUNTAMENTE COM A EMPRESA AES SUL PROVIDENCIE A CORREÇÃO DE ENDEREÇOS NAS CONTAS DE LUZ DOS MORADORES DA RUA LEOPOLDO LUIS ÁVILA DO BAIRRO CAMPO GRANDE, POIS OS REFERIDOS MORADORES RECEBEM SUAS CONTAS CONSTANDO O NOME DA RUA MANUEL JOSÉ FERRAS DE ABREU._x000D_
    _x000D_
                                   JUSTIFICATIVA: PEDIDO DOS MORADORES DA LOCALIDADE ACIMA CITADA, POIS OS MESMOS NÃO CONSEGUEM ASSIM COMPROVAR O ENDEREÇO DE SUAS RESIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA E REPARO DA LÂMPADA NA RUA PARAÍBA EM FRENTE AO Nº.134 BAIRRO RINCÃO GAÚCHO, SOLICITAÇÃO FEITA PELOS MORADORES, PEDE TAMBÉM QUE SEJAM TROCADAS LÂMPADAS NA RUA GOIÁS E RIO GRANDE DO SUL, BEM COMO  REPARO EM TODO O BAIRRO RINCÃO GAÚCHO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO CALÇAMENTO NA RUA JACI ODETE TORRES DE GODOY, MORADORA DIZ QUE A PREFEITURA ABRIU PARA COLOCAÇÃO DA REDE DE ESGOTO E APÓS A COLOCAÇÃO NÃO FECHARAM OS BURACOS COMEÇANDO NO Nº. 66 ATÉ O SEU FINAL.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DA LÂMPADA QUEIMADA NA RUA ALMENDIO AMÉRICO FERREIRA Nº. 85 BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UMA PLACA, &amp;#8220;PROIBIDO COLOCAR LIXO&amp;#8221; NA RUA VITAL BRASIL Nº.16, BAIRRO RINCÃO DOS ILHÉUS, E FAZER LIMPEZA NO TERRENO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE COLOCAR UMA FAIXA DE PEDESTRES NA RUA WALTER KLEIN ESQUINA COM ALMENDIO AMÉRICO FERREIRA, PELO GRANDE FLUXO DE ALUNOS QUE ATRAVESSAM NESTE LOCAL.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA E O RECOLHIMENTO DOS ENTULHOS NA RUA AMANDIO FRANCISCO JOHANN EM FRENTE A PASSARELA 2 NO BAIRRO RINCÃO DOS ILHÉUS. O ENDEREÇO A CIMA CITADO É ÁREA VERDE DA PREFEITURA MUNICIPAL. _x000D_
    _x000D_
                                   JUSTIFICATIVA: PEDIDO DOS MORADORES DA LOCALIDADE ACIMA CITADO._x000D_
 </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA E A ROÇADA DA RUA BELÉM, EM FRENTE AO Nº 25, VILA BOM JARDIM BAIRRO CAMPO GRANDE. POIS NESSA LOCALIDADE DEVERIA PASSAR UMA RUA, QUE CONSTA NO MAPA, MAS NÃO TEM NO FÍSICO. COM A FALTA DA ROÇADA OS BANDIDOS ESTÃO SE APROVEITANDO PARA SE ESCONDER NO MATO E ASSALTAR OS MORADORES DESSA LOCALIDADE._x000D_
    _x000D_
                                   JUSTIFICATIVA: PEDIDO DA MORADORA MARILVANE LEMEN, QUE A 4 ANOS FAZ ESSE PEDIDO AO SECRETÁRIO DE OBRAS. JÁ PROTOCOLOU QUATRO PEDIDOS, UM POR ANO, E O SECRETÁRIO IVO RECOLHEU OS TRÊS PRIMEIROS COM A PROMESSA DE REALIZAR A OBRA E DEIXANDO ASSIM OS MORADORES SEM COMPROVANTE DOS PROTOCOLOS. _x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A ROÇADA DA ÁREA VERDE INSTITUCIONAL DA PREFEITURA, LOCALIZADA NO  LOTEAMENTO VISTA ALEGRE NO BAIRRO LAGO AZUL.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA ÁREA DA PRAÇA EM FRENTE À EMEI RECANTO DA FLORESTA NA RUA ZENO SCHMIDEL NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE ENTULHOS NA RUA ALBINO ALFREDO EINSFELDT Nº.90 NO BAIRRO DAS ROSAS._x000D_
                                  MOTIVO, JÁ SE PASSOU TANTO TEMPO QUE OS MORADORES PODEM COLHER BATATA DOCE JUSTIFICAM OS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE JUNTO A GUARDA MUNICIPAL PARA QUE FAÇA A RONDA NO LOTEAMENTO ALTO DA FLORESTA_x000D_
 .			SENDO ESTE UM PEDIDO DOS MORADORES DAS PROXIMIDADES_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA E A ROÇADA DAS PARADAS E PONTOS DE ÔNIBUS DO BAIRRO RINCÃO GAÚCHO.   _x000D_
 _x000D_
                                   JUSTIFICATIVA: PEDIDO DOS MORADORES DO BAIRRO, POIS AS PARADAS ESTÃO TOMADAS PELO MATO, ESPECIALMENTE A PARADA NA RUA RIO DE JANEIRO ESQUINA COM A RUA RIO GRANDE DO SUL. O MATO JÁ TOMOU CONTA DA PARADA QUE ESCONDEU OS POSTES LATERAIS DA MESMA, FAZENDO ASSIM O CONTORNO DA PARADA, DEIXANDO APENAS A PARTE DE DENTRO SEM MATO, POIS OS USUÁRIOS ARRANCAM-NOS COM A MÃO. TAMBÉM HÁ PERIGO COM ANIMAIS QUE SE ESCONDEM NO MATO, COMO COBRAS, LAGARTOS, ARANHAS, ENTRE OUTROS. A PARADA É MUITO UTILIZADA POR CRIANÇAS E IDOSOS. _x000D_
 </t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSERTO DA CALÇADA, NA RUA GERMANO LEUCK Nº. 368 NO BAIRRO RINCÃO. SENDO ESTA UMA SOLICITAÇÃO DOS MORADORES, POIS OS PEDESTRES ESTÃO CAMINHANDO NA RUA, CORRENDO O RISCO DE SEREM ATROPELADOS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE, NOTIFIQUE O PROPRIETÁRIO DO Nº. 672 DA RUA LINDOLFO L. SCHMITT NO BAIRRO LIRA, QUE O MESMO FAÇA A LIMPEZA DA CALÇADA EM FRENTE A SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE O CORTE DA ARVORE NA RUA ARNILDO ERNESTO CASSEL EM FRENTE AO Nº. 425 NO BAIRRO LIRA</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE, A CONCLUSÃO DO CALÇAMENTO NA RUA JULIO DE CASTILHOS ENTRE OS NÚMEROS 444 E 639 NO BAIRRO LIRA MELHORANDO ASSIM O DESLOCAMENTO DOS MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE, O ENSAIBRAMENTO NA RUA ARNILDO ERNESTO CASSEL Nº. 425 NO BAIRRO LIRA, MELHORANDO O ACESSO E DESLOCAMENTO DOS MORADORES.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, LIMPEZA NAS BOCAS DE LOBO NAS RUAS RINCÃO ENTRE AS RUAS ALECRIM E GERMANO LEUCK E NA SUBIDA DA GERMANO LEUCK ATÉ A  RUA GUSTAF NORDLUND  E TAMBÉM NA SUBIDA NA RUA AMANDIO FRANCISCO JOHAN  ATÉ A RUA GUSTAF NORDLUND._x000D_
 O REFERIDO PEDIDO NECESSITA A MÁXIMA URGÊNCIA, POIS AS BOCAS DE LOBO ESTÃO ENTUPIDAS E CAUSA TRANSTORNO AOS MORADORES DAS RUAS UNGRIA E OLANDA EM NOVO HAMBURGO_x000D_
 </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DA SAÚDE VEJA A POSSIBILIDADE DE FAZER A VACINA ANTIGRIPAL NOS PROFESSORES DA REDE MUNICIPAL E ESTADUAL E NOS AGENTES DE SERVIÇO DAS ESCOLAS VISTO QUE ESTÃO SEMPRE EM CONTATO DIRETO COM OS MEIOS DE PROLIFERAÇÃO DO VÍRUS DA GRIPE, POIS TRABALHAM COM MUITAS CRIANÇAS E DEMAIS PESSOAS. </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, A COLOCAÇÃO DE CANOS DE TRÊS METROS DE VAZÃO NA PONTE SOBRE O ARROIO, E A ELEVADA DA RUA OLAVO BILAC NAS CABECEIRAS DA PONTE, IMPOSSIBILITANDO DESTA FORMA O ACUMULO DE ÁGUA DA CHUVA, PEDIDO SE FAZ NECESSÁRIO PORQUE NESTE LOCAL FICA DIFÍCIL O ACESSO DOS TRANSEUNTES QUANDO CHOVE MUITO, E DE MAIS, O INVERNO SE APROXIMA ÉPOCA DE MUITAS CHUVAS E TRANSTORNOS._x000D_
                                   OBSERVAÇÃO= QUE SEJA FEITA A CANALIZAÇÃO COMPLETA EM TODA EXTENSÃO DA PONTE COM CANOS DE TRÊS METROS DE VAZÃO. _x000D_
 </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, O CONCERTO DA CANALIZAÇÃO ERODIDA NA RUA GERMANO DAUERHAIMER Nº. 235 EM FRENTE À CRECHE AMIGUINHOS DO UNIÃO, NO BAIRRO UNIÃO  ESTE PEDIDO E DE SUMA IMPORTÂNCIA VISANDO A SEGURANÇA DAS PESSOAS E DAS CRIANÇAS QUE PASSAM POR ESTE LOCAL.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE RECOLHIMENTO DO LIXO AO LADO DA RUA CAXIAS DO SUL._x000D_
 _x000D_
                                        JUSTIFICATIVA: SOLICITAÇÃO FEITA A ESTE VEREADOR PELA PRESIDENTE JANE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO CAMPO GRANDE, QUE REFERE TER SOLICITADO AO SECRETÁRIO IVO, SEM PROVIDÊNCIAS TOMADAS ATÉ O MOMENTO._x000D_
 </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE MEDIDAS URGENTES QUANTO AO ESGOTO DA RUA URUGUAIANA E DAS CASAS POPULARES QUE ESTÁ POLUINDO UMA ÁREA DE PRESERVAÇÃO AMBIENTAL (VERTENTE E BANHADO) QUE CORRE AO LADO DA ASSOCIAÇÃO DO CAMPO GRANDE._x000D_
 _x000D_
                                        JUSTIFICATIVA: SOLICITAÇÃO FEITA A ESTE VEREADOR PELA PRESIDENTE DA ASSOCIAÇÃO  DE MORADORES DO BAIRRO  CAMPO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DE UM BURACO CAUSADO POR EROSÃO NA RUA PARALELA  A RUA LEOPOLDO A. HERMANN E RUA DO PARQUE  EM FRENTE O Nº.215, TENDO COMO PONTO DE REFERENCIA O MERCADO BELA VISTA NO BAIRRO BELA VISTA._x000D_
 PEDIDO FEITO PELA MORADORA, JAIRA, FONE Nº. 91817950, PEDIDO ESTE JÁ FEITO ANTERIORMENTE AO SR IVO SECRETÁRIO DE OBRAS._x000D_
 </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA E A CANALIZAÇÃO NA RUA ANITA GARIBALDI EM FRENTE A ESCOLA INFANTIL MUNDO DA CRIANÇA, E TAMBÉM A CALÇADA NA PARADA DE ÔNIBUS AO LADO DA ESCOLA, O PEDIDO FAZ SE NECESSÁRIO PORQUE UM GRANDE NÚMERO DE ESTUDANTES TRANSITA POR ESTE LOCAL .</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO AO VEREADOR QUE SUBSCREVE AS IMAGENS DA CÂMARA DE SEGURANÇA LOCALIZADA JUNTO A RÓTULA DO CURTIDOR, NO CENTRO DE ESTÂNCIA VELHA NA MADRUGADA DO DIA 05 DE ABRIL DE 2014 NO HORÁRIO DA 1H30MIN ÀS 3:00HORAS, TENDO EM VISTA A BRIGA JUNTO AO POSTO DE COMBUSTÍVEL IPIRANGA, LOCALIZADO NA MENCIONADA RÓTULA, ÁREA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA E DOS CANTEIROS JUNTO AO PAC NA ESQUINA DA RUA PORTÃO COM PRESIDENTE LUCENA, AO MENOS PROVISORIAMENTE PORQUE COM OS FESTEJOS DO KERB O MOVIMENTO SERÁ INTENSO NESTA ÁREA PODENDO PREJUDICAR O DESLOCAMENTO DAS PESSOAS, E TAMBÉM PARA QUE FIQUE APRESENTÁVEL PARA OS FESTEJOS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADO O CONSERTO DE UMA EROSÃO NA LATERAL DA BR 116, ESQUINA COM A RUA PEDRO TORRES, NO LOCAL FORMARAM SE DOIS BURACOS NO ASFALTO E ESTA OCO POR BAIXO._x000D_
 PEDIR A MÁXIMA URGÊNCIA DEVIDO AO PERIGO QUE OFERECE AS PESSOAS QUE POR LÁ CIRCULAM._x000D_
 </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COM A MÁXIMA URGÊNCIA OPERAÇÃO TAPA BURACO EM TODO O BAIRRO RINCÃO DOS ILHÉUS._x000D_
 			  SENDO ESTE UM PEDIDO DOS MORADORES, POIS A VIA ENCONTRA-SE EM PÉSSIMO ESTADO.  _x000D_
 </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DA GRAMA NA AV. BRASIL ESPECIALMENTE NO CAMINHÓDROMO A PARTIR DO Nº 1480 DA AV. BRASIL.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECAPEAMENTO COM ASFALTO FRIO DE UM BURACO EM FRENTE AO Nº 448 DA AV. TIRADENTES POR SE TRATAR DE UM LUGAR COM INTENSO MOVIMENTO SENDO PASSAGEM DE LINHA DE ÔNIBUS.  </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA: _x000D_
 _x000D_
 _x000D_
  A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA PORTÃO EM FRENTE AO SUPERMERCADO WILBORN, PRÓXIMO A ESQUINA DA AV. BRASIL. _x000D_
 _x000D_
 O PEDIDO SE FAZ NECESSÁRIO, PELO GRANDE FLUXO DE VEÍCULOS EM HORÁRIO DE PICO, DIFICULTANDO A TRAVESSIA DE ALUNOS E MORADORES DO BAIRRO DAS QUINTAS.  _x000D_
 ._x000D_
 </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONCERTO DE UM BURACO NA CALÇADA CAUSADO POR ROMPIMENTO DOS CANOS DE ESGOTO, E TODA VÊS QUE CHOVE AUMENTA PELA FORÇA DA ÁGUA, METADE DA CALÇADA ESTÁ OCA POR BAIXO PELA EROSÃO, E UM POSTE DA AES SUL ESTÁ NO MEIO DESTE BURACO._x000D_
 CONFORME A PROPRIETÁRIA DO IMÓVEL DE Nº427 NA RUA FARROUPILHA JÁ FAZ MAIS DE UM ANO QUE PROTOCOLOU JUNTO À PREFEITURA PEDIDO DE PROVIDENCIA E QUE POR DIVERSAS VEZES REITEROU O PEDIDO JUNTO À SECRETARIA DE OBRAS, MAS NADA FOI FEITO ATÉ O MOMENTO, O CONCERTO DO REFERIDO FAZ SE NECESSÁRIO POR TRATAR SE DE PASSEIO PUBLICO E OFERECE RISCO AOS TRANSEUNTES._x000D_
 </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONCERTO DE UMA BOCA DE LOBO COM A TAMPA QUEBRADA NA ESQUINA DA RUA FARROUPILHA COM A RUA RUI BARBOSA EM FRENTE AO Nº 459 NO LOCAL TEM UM ENORME BURACO, POIS A TAMPA DO REFERIDO BUEIRO ESTÁ QUEBRADA E CAÍDA PARA DENTRO DO MESMO._x000D_
  ESTE PEDIDO SE FAZ NECESSÁRIO POR OFERECER PERIGO AOS TRANSEUNTES, POIS É UM LOCAL DE GRANDE MOVIMENTO..  _x000D_
 </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONCERTO DE UM BURACO NA RUA WALTER KLEIN, PRÓXIMO A AABB. O MESMO JÁ CAUSOU INÚMEROS TRANSTORNOS AOS MOTORISTAS QUE PASSAM PELO LOCAL, ASSIM COMO PARA OS MORADORES.  PNEUS FURADOS, RODAS TORTAS ENTRE OUTROS TRANSTORNOS, ALÉM DE VÍDEOS NAS REDES SOCIAIS E PROCESSOS CONTRA O EXECUTIVO MUNICIPAL COBRANDO O REEMBOLSO DAS DESPESAS. </t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O REPARO DE UMA EROSÃO NA RUA RIO GRANDE DO SUL, EM FRENTE AO Nº 413. A MENCIONADA EROSÃO ESTÁ ABERTA A MAIS DE UM ANO, O VEREADOR CLÁUDIO HANSEN JÁ HAVIA FEITO O PEDIDO, O CONCERTO FOI FEITO, MAS NÃO RESOLVEU. ALÉM DISSO, DEIXARAM AS PEDRAS DO CALÇAMENTO AMONTOADAS NA RUA PROMETENDO VOLTAR NOS PRÓXIMOS DIAS E ATÉ HOJE NÃO RETORNARAM. UM CAVALETE FOI COLOCADO PARA SINALIZAR O LOCAL, O CAVALETE JÁ QUEBROU E A SECRETÁRIA DE OBRAS NÃO VOLTOU PARA RESOLVER O PROBLEMA. SE OS MORADORES NÃO CORTASSEM O MATO QUE CRIA POR CIMA DAS PEDRAS, JÁ NÃO VERIA MAIS AS PEDRAS HÁ MUITO TEMPO._x000D_
 _x000D_
                                   JUSTIFICATIVA: PEDIDO DOS MORADORES DA LOCALIDADE ACIMA CITADO. POIS MUITAS CRIANÇAS E IDOSOS CIRCULAM PELO LOCAL, ALÉM DO TRÂNSITO DIÁRIO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MÁXIMA URGÊNCIA O REPARO DE UMA EROSÃO NA LATERAL DA BR 116 NO BAIRRO RINCÃO GAÚCHO, DO INICIO DA LATERAL ATÉ A MECÂNICA NELSON.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A COLOCAÇÃO DE PLACA &amp;#8220;PARE&amp;#8221; NO CRUZAMENTO DAS RUAS JOSÉ ATALIBA TORRES COM GERMANO LEUCK NO BAIRRO RINCÃO DOS ILHÉUS, O MOTIVO DESTE PEDIDO É POR QUE VÁRIOS ACIDENTES JÁ ACONTECERAM NESTE LOCAL POR FALTA DE SINALIZAÇÃO. </t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO PELA SECRETARIA COMPETENTE A VACINAÇÃO DOS PROFESSORES DAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO DA EVENTUAL SOBRA DA VACINA H1N1 E SUCESSIVAMENTE HAVENDO DISPONIBILIDADE  DE VACINAS NOS PROFESSORES DA REDE MUNICIPAL E ESTADUAL , BEM COMO  A INCLUSÃO DESSES PROFISSIONAIS  COMO PRIORITÁRIOS PARA O PROGRAMA  NO ANO DE 2015.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA SOLUÇÃO PARA O ESGOTO QUE ESTÁ CORRENDO A CÉU ABERTO NA RUA LINDOLFO HÉLIO SCHMIDT Nº 811 NO BAIRRO DAS QUINTAS O MOTIVO DA SOLICITAÇÃO E A PROLIFERAÇÃO DE MOSQUITOS E OUTROS INSETOS COMO TAMBÉM TRANSMISSÃO DE DOENÇAS E MAU CHEIRO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE:_x000D_
                                        1.  QUE A ESCOLA DO LOTEAMENTO INDUSTRIAL NO BAIRRO                                                                  CAMPO GRANDE COMECE A FUNCIONAR NO ANO DE 2015;_x000D_
                                         2. COLOCAÇÃO DE CAMADA ASFÁLTICA NA RUA DOS MUNICÍPIOS E URUGUAIANA_x000D_
 3.	CALÇAMENTO DA RUA PAROBÉ,_x000D_
                                        _x000D_
 </t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DO ENTULHO NA RUA CAXIAS DO SUL EM FRENTE O Nº106, POIS ESTÁ SOBRE O PASSEIO PUBLICO DA ASSOCIAÇÃO NA ANTIGA PAQUETÁ, E CONFORME AFIRMAÇÃO DA PRESIDENTA DA ASSOCIAÇÃO FAZEM MAIS DE QUATRO MESES QUE ENCAMINHARAM PEDIDO JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS SR. IVO MEGGILARO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE FAÇA UM ESTUDO E VEJA A POSSIBILIDADE DE SE FAZER UMA ROTULA OU UMA FAIXA PARA PEDESTRES NA ESQUINA DA AV. CAMPO GRANDE COM A RUA DOS MUNICÍPIOS, NA ENTRADA DO BAIRRO INDUSTRIAL, POIS VÁRIOS ACIDENTES JÁ ACONTECERAM NAQUELE LOCAL. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA DA RUA ALOÍSIO PEDRO SEGER Nº159 SITUADA NO BAIRRO UNIÃO LOTEAMENTO 3 B, NO LOCAL TEM UMA ARVORE CAÍDA  NO MEIO DA RUA E O MATO ESTÁ TOMANDO CONTA , ENTULHOS COMO SOFÁ, COLCHÕES E OUTROS TIPOS VARIADOS E INUSITADOS DE ENTULHO SÃO JOGADOS NO LOCAL.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A TROCA DE LÂMPADAS NA RUA EMILIO WALDEMAR SCHERER N º 566 BAIRRO RINCÃO GAUCHO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA DA RUA VITAL BRASIL Nº 66 NO BAIRRO RINCÃO DOS ILHÉUS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA NA BEIRADA DO CORDÃO DA RUA CAMPO GRANDE, E RETIRAR AS &amp;#8221;MALAS DE ANJO&amp;#8221; E COLOCAR TACHÕES NO LUGAR PARA QUE AS CRIANÇAS CONSIGAM  TRANSITAR COM SEGURANÇA NO IR E VIR DA ESCOLA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RECOLOCAÇÃO DA PARADA DE ÔNIBUS DA RUA RINCÃO ESQUINA COM A RUA PORTUGAL EM FRENTE A AUTO ELÉTRICA E A MANUTENÇÃO DE TODAS AS PARADAS QUE ESTÃO EM ESTADO PRECÁRIO._x000D_
                                   _x000D_
 _x000D_
 _x000D_
                             JUSTIFICATIVA: JÁ SE PASSARAM QUASE 90 DIAS E NADA FOI FEITO._x000D_
 </t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PRESIDENTE DA CÂMARA DE VEREADORES DE ESTÂNCIA VELHA RS, CONVOQUE  PARA PRESTAR INFORMAÇÕES REFERENTE A MATÉRIA DE SUA COMPETÊNCIA A SECRETARIA MUNICIPAL DA SAÚDE , ÂNGELA MARMITT A PRESIDENTE  INSTITUTO DE SAÚDE E EDUCAÇÃO VIDA  DRA. LUCYA  BUENO MAINIERI , E O DIRETOR DO HOSPITAL MUNICIPAL GETÚLIO VARGAS JÉFERSON DE OLIVEIRA , PARA COMPARECER A SESSÃO ORDINÁRIA  NO DIA  20 DE MAIO DE 2014 AS 19:00 HORAS, NA SEDE DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Arlindo Deutsch (Gaiteiro)</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE UMA CERCA NA PRAÇA DA RUA. ADRIANO DE QUADROS ESQUINA COM AV. VICENTE JORGE DA SILVA, POIS LEVANDO EM CONSIDERAÇÃO QUE É UMA PRAÇA PARA CRIANÇAS BRINCAR E FICA IMPOSSIBILITADO A COMUNIDADE LEVAR SEUS FILHOS PARA UTILIZAR DO ESPAÇO PUBLICO, POIS A MESMA FICA ENTRE AS RUAS DE GRANDE MOVIMENTO DE CARROS E SEM NENHUMA BARREIRA ENTRE A PRAÇA E AS RUAS ACIMA CITADAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE GUAR-RAIL NA AV. PRESIDENTE VARGAS ENTRE O POSTO DE GASOLINA E A SUBESTAÇÃO DE ENERGIA, POIS É COM MUITA FACILIDADE QUE UM CARRO ATRAVESSA E VAI PARA A PISTA CONTRARIA PODENDO ASSIM CAUSAR ALGUMA TRAGÉDIA. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O RECOLHIMENTO DE ENTULHO NA RUA FELIPE CAMARÃO, AO LADO DO Nº 49, FUNDOS DA GARAGEM DA PREFEITURA E NOTIFICAR JUNTO A SECRETÁRIA COMPETENTE O VIZINHO QUE TEM UM TERRENO BALDIO TOMADO DE MATO PARA SER LIMPO, EVITANDO ASSIM, A GRANDE CONCENTRAÇÃO DE RAPOSAS NA RESIDÊNCIA ACIMA CITADA.  </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COM A MÁXIMA URGÊNCIA O TÉRMINO  DA ABERTURA  DA RUA ADRIANO  DE QUADROS  BITTENCOURT COM ACESSO AO BAIRRO RINCÃO GAÚCHO  ,  CONFORME REIVINDICAÇÃO DOS MORADORES DO BAIRRO RINCÃO GAÚCHO  DEMONSTRADO NO ABAIXO ASSINADO EM ANEXO,  COM MAIS DE 200 ( DUZENTAS) ASSINATURAS DOS MORADORES DESSA LOCALIDADE._x000D_
 			  SENDO ESTE UM PEDIDO DOS MORADORES, POIS A VIA ENCONTRA-SE EM PÉSSIMO ESTADO.  _x000D_
 </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COM A MÁXIMA URGÊNCIA O TÉRMINO  DA ABERTURA  DA RUA ADRIANO  DE QUADROS  BITTENCOURT COM ACESSO AO BAIRRO RINCÃO GAÚCHO  ,  CONFORME REIVINDICAÇÃO DOS MORADORES DO BAIRRO RINCÃO GAÚCHO  DEMONSTRADO NO ABAIXO ASSINADO EM ANEXO,  COM MAIS DE 200 ( DUZENTAS) ASSINATURAS DOS MORADORES DESSA LOCALIDADE._x000D_
 			  SENDO ESTE UM PEDIDO DOS MORADORES, POIS A VIA ENCONTRA-SE EM PÉSSIMO ESTADO._x000D_
 </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>Sérgio Schröer (Serjão)</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                       QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE:_x000D_
 1.	IMPLANTAÇÃO DE ESTACIONAMENTO ROTATIVO NO CENTRO COM NO MÍNIMO UMA(1) HORA DE ISENÇÃO;_x000D_
 2.	IMPLANTAÇÃO DE MÃO ÚNICA NAS RUAS CENTRAIS PARA MELHOR FLUIR O TRÂNSITO;_x000D_
 3.	CONSERTOS OCASIONADOS PELA EROSÃO NA RUA OSVALDO ARANHA, 601 B.FLORESTA E, RUA TIRADENTES ESQ. RUA  FLORES DA CUNHA;_x000D_
 4.	REALIZAÇÃO DE PATROLAMENTO NA VILA SCHUCK _x000D_
 </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA DO ARROIO DA AVENIDA DOS AÇORES ENTRE AS RUAS 8 DE SETEMBRO E ANTONIO CENTENO. NO MESMO ARROIO, QUE SEJA FEITO O CONCERTO DE UMA EROSÃO EM FRENTE A METALÚRGICA LAMB, ONDE JÁ CAIU UM CANO E AMEAÇA CAIR UM MURO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM QUEBRA &amp;#8211; MOLAS OU REDUTORES DE VELOCIDADE NA RUA DAS ORQUÍDEAS, ESQUINA COM A RUA AZALÉIA NO BAIRRO ENCOSTA DO SOL. A MEDIDA SE FAZ NECESSÁRIO DEVIDO A VELOCIDADE EXCESSIVA DOS VEÍCULOS NESSA VIA, COLOCANDO EM RISCO AS PESSOAS QUE ALI CIRCULAM. </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DO TERRENO DA PREFEITURA, LOCALIZADO NA RUA BARÃO DO RIO BRANCO Nº 750 BAIRRO UNIÃO, POIS O LOCAL ESTÁ TOMADO POR LIXO E POR MATO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONCERTO DE UM BURACO E A TROCA DE UMA LÂMPADA NA RUA PORTUGAL EM FRENTE AO Nº 270 LOTEAMENTO ILHÉUS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA NA RUA FELIPE DOS SANTOS Nº265, BAIRRO LIRA, O MESMO ESTÁ LOCALIZADO NA ENTRADA DE UMA GARAGEM E A CALÇADA ESTÁ DESABANDO. LUCIANE BELLIN ALEGA QUE JÁ FOI NA SECRETÁRIA DE OBRAS VARIAS VEZES E QUE NO MÁXIMO O QUE FIZERAM FOI COLOCAR UMA FITA EM TORNO DO REFERIDO BURACO E ISSO JÁ FAZEM (2) DOIS MESES, E ESTÁ DIFICULTANDO INCLUSIVE A ENTRADA E SAÍDA DA GARAGEM COM SEU VEICULO.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADO PELA SECRETARIA COMPETENTE 4 (QUATRO) CARGAS DE SAIBRO PARA SEREM COLOCADOS NO ENTORNO DO CTG ESTÂNCIA DO CAMPO GRANDE, PEDIDO FEITO PELA PATRONAGEM  DO REFERIDO CTG A ESTE VEREADOR._x000D_
 JUSTIFICATIVA: O INVERNO ESTÁ CHEGANDO E COM ELE PERÍODOS DE CHUVAS SE APROXIMAM, E PARA MELHORAR O USO DO ESTACIONAMENTO NESTE CTG, SOLICITAMOS COM URGÊNCIA O ATENDIMENTO DO REFERIDO PEDIDO. _x000D_
 </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS BURACOS NA RUA PRESIDENTE LUCENA EM FRENTE AO Nº 915 JUNTO À BORRACHARIA NA ENTRADA DA NOVA ESTÂNCIA, POIS NESTE LOCAL É MUITO PERIGOSO POR SER JUNTO A UM QUEBRA MOLAS O QUE DIFICULTA A LOCOMOÇÃO CAUSANDO POR VEZES ACIDENTES EM DECORRÊNCIA DESTE PROBLEMA QUE VEM DE LONGA DATA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE NA RUA OLIVIA DILKIN, FUNDOS DA ESCOLA ERVINO RITTER NO BAIRRO BELA VISTA , TRAVESSA ENTRE AS RUAS DO PARQUE E LEOPOLDO HERMANN;_x000D_
 1.	CONSERTO DO CALÇAMENTO DEVIDO EXISTÊNCIA DE UMA CRATERA QUE ESTÁ PRATICAMENTE IMPOSSIBILITANDO A TRÁFEGO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE:_x000D_
 &amp;#8226;	ASFALTAMENTO DA RUA CARLOS ANDRÉ DAUERHEIMER ._x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO AO CONSTANTE TRÂNSITO DE VEÍCULOS PESADOS, COMO ÔNIBUS E CAMINHÕES,OS PARALELEPÍPEDOS DO CALÇAMENTO ESTÃO SE SOLTANDO, OCASIONANDO ABERTURA DE BURACOS, COLOCANDO EM RISCO O TRÁFEGO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERANDO QUE PODERÁ ESTAR OCORRENDO OCUPAÇÃO IRREGULAR POR TERCEIROS NAS DEPENDÊNCIAS NA ANTIGA  ESCOLA FERNANDO FERRARI, NO BAIRRO RINCÃO;_x000D_
 			CONSIDERANDO QUE O IMÓVEL PODE SER MELHOR APROVEITADO PELA ADMINISTRAÇÃO MUNICIPAL, ESPECIALMENTE PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO,_x000D_
 			CONSIDERANDO A EXPANSÃO POPULACIONAL NOS ÚLTIMOS ANOS DO BAIRRO RINCÃO DOS ILHÉUS,_x000D_
 _x000D_
 			CONSIDERANDO A FALTA DE VAGAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL - CRECHES ESPECIALMENTE PARA OS MORADORES DO BAIRRO RINCÃO DOS ILHÉUS._x000D_
 			REQUER QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO PROVIDENCIE A EVENTUAL OCUPAÇÃO DO PRÉDIO, VISANDO DESTINAR A IMPLANTAÇÃO DE UMA ESCOLA DE EDUCAÇÃO INFANTIL, AMPLIANDO AS VAGAS DE CRECHES NO RESPECTIVO BAIRRO. _x000D_
 </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE EROSÃO NA CALÇADA LOCALIZADA NA RUA ARNO KIRCHNER Nº.102 EM FRENTE À RESIDÊNCIA DO SENHOR NOBRE NO BAIRRO DAS ROSAS</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O DESENTUPIMENTO DE UM BUEIRO NA ESQUINA DAS RUAS FREDERICO LEUCK COM ADÃO W. SCHUCK, POIS NO LOCAL O ESGOTO ESTÁ ESCORRENDO A CÉU ABERTO CAUSANDO MAU CHEIRO E PROLIFERANDO INSETOS E OUTROS TRANSTORNOS. </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE TAPAR BURACOS NA RUA JOÃO XXIII NO BAIRRO RINCÃO, RUA VICENTE JORGE DA SILVA BAIRRO RINCÃO DANDO ÊNFASE EM FRENTE O COLÉGIO PRINCESA ISABEL E TAMBÉM NA RUA 8 DE SETEMBRO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DAS LÂMPADAS NA RUA 1º DE MAIO, ESTE PEDIDO SE FAZ NECESSÁRIO PORQUE TRABALHADORES QUE FAZEM PLANTÃO A NOITE NAS EMPRESAS QUIMICOUROS, E FINILEATHER RECLAMAM DA ESCURIDÃO NO LOCAL AO RETORNAREM DO TRABALHO, SENDO QUE ALGUMAS MULHERES ESTÃO NEGANDO-SE A TRABALHAR DEVIDO A ESCURIDÃO DA RUA,SENTEM-SE INSEGURAS .</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA NA ESQUINA DA RUA PITANGA COM A RUA PEDRO LOREDO DA COSTA, NO LOTEAMENTO UNIÃO. POIS AO ENTRAR NA RUA PITANGA VOCÊ É DEPARADO COM A SUJEIRA DO MATO QUE SE ENCONTRA A BEIRA DA RUA. OS MORADORES DO LOCAL TÊM O COSTUME DE PODAR SUAS ARVORES E CORTAR AS SUAS GRAMAS E JOGAR TUDO ALI. ELES SEGUEM O CALENDÁRIO DE LIMPEZA, PORÉM ESSE SERVIÇO JÁ FAZ TEMPO QUE NÃO É REALIZADO. _x000D_
 _x000D_
                                SENDO ESSE UM PEDIDO DE DIONATAN MACHADO HIRT, MORADOR DA RUA PITANGA Nº 145, POR VOZ DOS MORADORES DESSA LOCALIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA NA RUA PEDRO LOREDO DA COSTA, DO Nº 611 AO Nº 673 NO LOTEAMENTO UNIÃO, POIS O MATO ESTÁ INVADINDO A RUA DIFICULTANDO A PASSAGEM DE PEDESTRES. POR SER UMA VIA DE GRANDE MOVIMENTO PEÇO QUE SEJA FEITA COM MÁXIMA URGÊNCIA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO BURACO LOCALIZADO NA RUA ADOLFO OTTO KOCH EM FRENTE ÀS EMPRESAS EAUX E VITOR FIBRAS LOCALIZADO NO BAIRRO DAS ROSAS, ESTE PEDIDO SE FAZ NECESSÁRIO PORQUE O REFERIDO BURACO TOMOU CONTA DE UM LADO DA PISTA PODENDO CAUSAR GRAVES ACIDENTES E DANOS MATERIAIS AOS VEÍCULOS QUE POR ALI TRANSITAM, POIS QUANDO NÃO CAEM NO BURACO OS MESMOS DESVIAM PELA CONTRAMÃO </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO E REVISÃO DAS LÂMPADAS NA RUA CASEMIRO DE MOREIRA NAS PROXIMIDADES DA ASSOCIAÇÃO NA VILA RANGEL NO BAIRRO RINCÃO_x000D_
                         </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO E COLOCAÇÃO DE LUMINÁRIAS NA ESQUINA DAS RUAS BELÉM COM MANAUS AS MESMAS ESTÃO DIRECIONADAS SOMENTE PARA UM LADO E PEDE-SE COLOCAR UMA LUMINÁRIA VIRADA PARA O OUTRO LADO PODENDO USAR O MESMO POSTE.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A EMPRESA AESSUL PROVIDENCIE A TROCA DE UM TRANSFORMADOR LOCALIZADO NA RUA ZENO SCHMIDEL, BAIRRO FLORESTA, EM FRENTE Nº 150. O REFERIDO TRANSFORMADOR TEM QUEDAS DIÁRIAS DE LUZ, PREJUDICANDO OS MORADORES E COMERCIANTES DA LOCALIDADE, SEM CONTAR QUE O TRANSFORMADOR FICA EM FRENTE A APAE.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS CANOS NA CALÇADA DA RUA SÃO PAULO Nº. 327 BAIRRO RINCÃO GAÚCHO. NO LOCAL TEM AFUNDAMENTO, PODENDO CAUSAR ACIDENTES, POIS ESTÁ MUITO PRÓXIMO A ENTRADA DE ENERGIA ELÉTRICA, SEM FALAR QUE É UMA VIA COM MUITO MOVIMENTO E CAMINHO PARA ESCOLA DE MUITAS CRIANÇAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE &amp;#8220;OPERAÇÃO TAPA BURACO&amp;#8221; NAS RUAS PRESIDENTE LUCENA E  RUA ADOLFO OTTO KOCH O DEVIDO PEDIDO SE FAZ NECESSÁRIO POIS AS RUAS ESTÃO EM PÉSSIMO ESTADO, PODENDO CAUSAR ACIDENTES. </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O DESENTUPIMENTO DE UM BUEIRO NA RUA THEODOMIRO DA FONSECA ESQUINA COM RUA HUGO METZ, POIS NO LOCAL O ESGOTO ESTÁ ESCORRENDO A CÉU ABERTO CAUSANDO MAU CHEIRO E PROLIFERANDO INSETOS E OUTROS TRANSTORNOS. _x000D_
 _x000D_
 			  SENDO ESTE UM PEDIDO DOS MORADORES, POIS A VIA ENCONTRA-SE EM PÉSSIMO ESTADO.  _x000D_
 </t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O FECHAMENTO DE UM BURACO ENORME NO MEIO DA RUA JAPÃO NO BAIRRO BELA VISTA EM FRENTE A COMUNIDADE CATÓLICA, POIS O MESMO ATRAPALHA A CIRCULAÇÃO OBRIGANDO O CONDUTOR A TRAFEGAR RENTE AO MEIO FIO PODENDO CAUSAR ACIDENTES COM DANOS MATERIAIS E PESSOAIS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACOS COM COLOCAÇÃO DE BRITA EM TODA A EXTENSÃO DA RUA HENRIQUE KONRATH FILHO NO BAIRRO LIRA, EM DECORRÊNCIA DAS CHUVAS INTENSAS E CONSTANTES ESTA SE TORNANDO DIFÍCIL TRAFEGAR PELA REFERIDA RUA EM DECORRÊNCIA DE INÚMEROS BURACOS CAUSADOS PELA FORÇA DAS ÁGUAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE BRITA NA RUA 13 DE MAIO NO BAIRRO LIRA NO TRECHO QUE AINDA NÃO ESTÁ EM OBRAS DE CALÇAMENTO, FACILITANDO ASSIM A LOCOMOÇÃO DE MORADORES E TRANSEUNTES </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE MEDIDAS NECESSÁRIAS QUANTO A ÁGUA DA CHUVA EMPOÇADA EM FRENTE DA RESIDÊNCIA DO SENHOR ROSALVO FRANK E NA DOS VIZINHOS,  RUA ARLINDO ERNESTO CASSEL, 1.136 BAIRRO DAS QUINTAS. SEGUE FOTO EM ANEXO. </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A AES SUL PROVIDENCIE A PODA DE UMA ÁRVORE, POIS OS GALHOS ESTÃO ENCOSTANDO NA FIAÇÃO DA REDE ELÉTRICA NA RUA MAURO BROCHIER Nº. 463 NO BAIRRO RINCÃO DOS ILHÉUS EM ESTÂNCIA VELHA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA BOCA DE LOBO NA RUA DAS PALMAS ENTRE OS NÚMEROS 115 E 133 POIS A MESMA ENCONTRA-SE ENTUPIDA. TAMBÉM PROVIDENCIE O CONCERTO DAS EROSÕES EM VOLTA DA MESMA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONCERTO DOS BURACOS DAS RUAS DO LOTEAMENTO VENEZA, POIS A VIA ENCONTRA-SE EM PÉSSIMO ESTADO, CAUSANDO TRANSTORNOS AOS MORADORES DESSA LOCALIDADE, PRINCIPALMENTE A LOCOMOÇÃO DE CRIANÇAS E IDOSOS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ESTUDO PARA COLOCAÇÃO DE SAIBRO NA COOPERATIVA COOPERLAG._x000D_
 _x000D_
 SENDO ESSE UM PEDIDO DOS MORADORES DESSA LOCALIDADE.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA BOCA DE LOBO LOCALIZADA NA ESQUINA DAS RUAS PRESIDENTE LUCENA E CARLOS ANDRE DAUERNHEIMER, POIS A MESMA ESTÁ ENTUPIDA. PROVIDENCIAR TAMBÉM O CONCERTO DAS EROSÕES CAUSADAS EM VOLTA DA BOCA DE LOBO._x000D_
 _x000D_
                               SENDO ESSE UM PEDIDO DOS MORADORES DESSA LOCALIDADE._x000D_
                                                                 _x000D_
 </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE  ALARGAMENTO DO ACESSO PARA OS MORADORES DA RUA  WALTER KLEIN N. 1449 , VISANDO PROPORCIONAR AS CONDIÇÕES DE ENTRADA E SAÍDA DE AMBULÂNCIAS E OUTROS VEÍCULOS COMO BOMBEIROS, VISANDO O ATENDIMENTO DE PESSOAS PRINCIPALMENTE NOS CASOS DE URGÊNCIA._x000D_
 			QUE SEJA  INFORMADO SE EXISTE NO CADASTRO DO MUNICÍPIO SERVIDÃO DE PASSAGEM REFERENTE AO LOCAL O SUA METRAGEM._x000D_
 			SEGUE EM ANEXO,  CÓPIA DO  CARNÊ DO IPTU , E CONTA DE LUZ DOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE FAÇA UM ESTUDO E VEJA A POSSIBILIDADE DE SE COLOCAR DOIS QUEBRA MOLAS NA RUA PEDRO LOREDO DA COSTA NO LOTEAMENTO UNIÃO DO MESMO BAIRRO, NAS IMEDIAÇÕES DOS NÚMEROS 420 E 523. _x000D_
 ESTE PEDIDO FEITO POR MORADORES DO LOCAL DEVE-SE AO INTENSO TRAFEGO E EXCESSO DE VELOCIDADE COM QUE TRANSITAM PELO LOCAL SENDO MUITO PERIGOSO PARA OS TRANSEUNTES, PRINCIPALMENTE NOS HORÁRIOS DE ENTRADA E SAÍDA DE ESCOLA._x000D_
 PEDIDO FEITO AO VEREADOR CARLITO BORGES PELO MORADOR DIONATAN MACHADO HIRT, QUE INCLUSIVE JÁ TEVE UM CASO DE ATROPELAMENTO EM SUA FAMÍLIA NESTE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NA JUNÇÃO DAS RUAS ARLINDO SCHNEIDER E AVENIDA DOS AÇORES ENTRE OS BAIRROS NOVA ESTÂNCIA E LOTEAMENTO UNIÃO. NO LOCAL HAVIA UMA ÁRVORE QUE FOI RETIRADA E O BURACO DO TRONCO AINDA ESTÁ NO LOCAL DIFICULTANDO A LOCOMOÇÃO DE QUEM USA ESSAS VIAS._x000D_
 _x000D_
                               SENDO ESSE UM PEDIDO DOS MORADORES DESSA LOCALIDADE, ATRAVÉS DO SEU PORTA VOZ DIONATAN MACHADO HIRT._x000D_
 </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACO EM TODO O BAIRRO NOVA ESTÂNCIA E TAMBÉM NO LOTEAMENTO UNIÃO. _x000D_
                               SENDO ESSE UM PEDIDO DOS MORADORES DESSA LOCALIDADE, ATRAVÉS DO SEU PORTA VOZ DIONATAN MACHADO HIRT._x000D_
 </t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OPERAÇÃO TAPA BURACO NA AVENIDA DOS AÇORES NO LOTEAMENTO UNIÃO, POIS A VIA ENCONTRA-SE EM PÉSSIMO ESTADO._x000D_
                               SENDO ESSE UM PEDIDO DOS MORADORES DESSA LOCALIDADE, ATRAVÉS DO SEU PORTA VOZ DIONATAN MACHADO HIRT._x000D_
 </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTAMENTO DO TRECHO RESTANTE DA RUA EÇA DE QUEIROS, POIS A MESMA TEM UM TRÂNSITO BASTANTE INTENSO, LIGANDO BAIRRO E CENTRO. </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTAMENTO DA RUA OLAVO BILAC, TRECHO AO LADO DA PRAÇA HOLIWOD, O PEDIDO E FEITO PELA COMUNIDADE IDOSA PARA FAZER GINÁSTICA DIRIGIDA POR INSTRUTORES, USANDO TAMBÉM OS APARELHOS DA PRAÇA, FATO QUE JÁ VEM OCORRENDO PELA COMUNIDADE LOCAL. </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS CANOS NA RUA FARROUPILHA ESQUINA COM VITAL DE NEGREIROS DEVIDO AFUNDAMENTO DA CALÇADA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO NO CALÇAMENTO DA RUA ANTONIO SELIVIO ERMEL.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE INTENSIFIQUE A RONDA NA PRAÇA GERALDO MACHADO NA RUA ZENO SCHMIEDEL , NO BAIRRO FLORESTA._x000D_
                                  JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES. _x000D_
 </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE REPARO DE UM BURACO NA CALÇADA NA ESQUINA DAS RUAS RUI BARBOZA COM ARTHUR LEOPOLDO RITTER, NO BAIRRO CENTRO._x000D_
 PEDIDO FOI FEITO POR MORADORES, POIS O LOCAL OFERECE RISCO AOS TRANSEUNTES  E DE GRANDE CIRCULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA COLOCAÇÃO DE BRITA NA RUA ALOÍSIO SCHWAB Nº. 541 NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE PARA QUE HAJA ILUMINAÇÃO PUBLICA NA RUA BELARMINO  DE QUADROS Nº 231 NO BAIRRO RINCÃO DOS ILHÉUS </t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O TERMINO DA PAVIMENTAÇÃO DA AV PEDRO TORRES NO TRECHO ENTRE A RUA JOÃO XXLLL E A BR 116, E ILUMINAÇÃO PUBLICA DA MESMA._x000D_
 SENDO ESTA A REIVINDICAÇÃO DOS MORADORES E COMERCIO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTAMENTO DA RUA GREGÓRIO DE MATOS EM TODA SUA EXTENSÃO E A RUA JOSÉ DE ALENCAR ENTRE AS RUAS EÇA DE QUEIROS E AV. PRESIDENTE VARGAS QUE FICAM EM FRENTE E AO LADO DA ESCOLA TÉCNICA SENAI PEDIDO DO VEREADOR EUCLIDES TISIAN POR MOTIVO DA COMEMORAÇÃO DOS 50 ANOS NO DIA 05 DE MAIO DE 2015 DO SENAI ESTÂNCIA VELHA  E TAMBÉM EM AGOSTO DE 2015 HAVERÁ O CONGRESSO NA FENAC COM COORDENAÇÃO DA ABQTIC E POSTERIOR VISITA AO MUNICÍPIO, MAIS ESPECIFICAMENTE AO SENAI E ABQTIC._x000D_
 CONGRESSO DOS QUÍMICOS E TÉCNICOS DO COURO MUNDIAL SE REÚNEM PARA DISCUSSÃO DE TERMOS NA ÁREA DO COURO., EVENTO DE GRANDE RELEVÂNCIA PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE BRITA NA RUA JOSÉ BONIFÁCIO, NO BAIRRO LYRA, PARA MELHORAR AS CONDIÇÕES DE DESLOCAMENTO DOS MORADORES DESSA LOCALIDADE.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO NA CALÇADA EM FRENTE AO Nº. 1052, NA RUA DO PARQUE BAIRRO BELA VISTA. A MEDIDA SE FAZ NECESSÁRIA POIS É UMA VIA DE MUITA CIRCULAÇÃO, PRINCIPALMENTE DE IDOSOS E CRIANÇAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A INSTALAÇÃO DE UM QUEBRA MOLAS NA RUA CAMPO GRANDE ESQUINA COM RUA LEOPOLDO LUIS ÁVILA._x000D_
 ESTA SOLICITAÇÃO É FEITA PELOS EMPRESÁRIOS DO LOCAL DEVIDO AO GRANDE FLUXO DE VEÍCULOS NO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE MELHORAMENTOS NO CALÇAMENTO DA RUA JOSÉ FRANCISCO DA COSTA ESQUINA COM PRESIDENTE LUCENA BAIRRO ENCOSTA DO SOL._x000D_
 O MOTIVO DESTA SOLICITAÇÃO E O GRANDE FLUXO DE VEÍCULOS PESADOS QUE TRANSITAM POR ESTÁ VIA. _x000D_
 </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA NO ENTRONCAMENTO DA RUA PRESIDENTE LUCENA COM AV. ADOLFO OTTO KOCH NO BAIRRO DAS ROSAS, POIS O LOCAL É ESCURO E ESTÁ SENDO FREQÜENTADO POR VÂNDALOS À NOITE E ESTÃO DANIFICANDO AS BENFEITORIAS BEM COMO O MONUMENTO QUE FICA NA PRAÇA._x000D_
 ESTE PEDIDO E FEITO POR MORADORES DO LOCAL E ESTÃO PREOCUPADOS COM A SEGURANÇA BEM COMO COM A PRESERVAÇÃO DO PATRIMÔNIO PUBLICO._x000D_
 </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DAS SOBRAS DE PEDRAS DO CALÇAMENTO NA RUA ADÃO WALTER SCHUCK NO BAIRRO DAS ROSAS, POIS ESTÃO OBSTRUINDO GRANDE PARTE DA RUA DIFICULTANDO O TRAFEGO DE VEÍCULOS E PEDESTRES NO LOCAL, PODENDO CAUSAR ALGUM ACIDENTE AOS TRANSEUNTES </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERO PEDIDO REALIZADO EM 13 DE AGOSTO, VIA CELULAR, AO SUB-SECRETÁRIO DE OBRAS VALDECIR DE VARGAS (DJANGO), _x000D_
                                  QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE, A RETIRADA DO EXCESSO DE BARRO E LAMA PROVENIENTE DE ACÚMULOS POR OCASIÃO DO CONSERTO REALIZADO NA TUBULAÇÃO DO ESGOTO PLUVIAL DA RUA VITAL BRASIL._x000D_
 _x000D_
                                TAL SOLICITAÇÃO É DE EXTREMA URGÊNCIA, POIS CONFORME RELATOU O SENHOR JOÃO ALTAIR DOS SANTOS, PROPRIETÁRIO DA INDUSTRIA DE CALÇADOS E ARTEFATOS DE COURO CONFORTO OS COLABORADORES DA SUA EMPRESA CIRCULAM E TRANSITAM EM DIAS DE CHUVAS PELO LAMAÇAL(FOTOS EM ANEXO, TIRADAS EM DIA SECO). _x000D_
 </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERO PEDIDO DE PROVIDÊNCIAS Nº 158/2013 DE 13 DE DEZEMBRO DE 2013,_x000D_
                              _x000D_
                              QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE INSTALAÇÃO DE UM SEMÁFORO E MAIOR SINALIZAÇÃO NA TRAVESSIA DO ALTO DA COLINA SENTIDO DA RUA GERMANO LEUCK EM DIREÇÃO A RUA PRESIDENTE VARGAS, EM FRENTE AO POSTO BR._x000D_
                   _x000D_
                               JUSTIFICATIVA: SEGUE EM ANEXO ABAIXO ASSINADO DOS  MORADORES DO BAIRRO RINCÃO -LOTEAMENTO ALTO DA COLINA DA REFERIDA REIVINDICAÇÃO COM O SEGUINTE ARGUMENTO: FLUXO INTENSO DE VEÍCULOS TORNANDO INVIÁVEL E PERIGOSA A TRAVESSIA DOS PEDESTRES QUE UTILIZAM DAS PARADAS DE ÔNIBUS, AFIM DE EVITAR MAIS ACIDENTES NO LOCAL, TENDO EM VISTA QUE O QUEBRA-MOLAS NÃO É SUFICIENTE. _x000D_
                    _x000D_
 </t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERO PEDIDO DE PROVIDÊNCIAS Nº113/2013 DE 04 DE SETEMBRO DE 2013,_x000D_
                              _x000D_
                              QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O REPLANTIO DAS PALMEIRAS LOCALIZADAS NA AV. PRESIDENTE VARGAS, TRECHO DO PÓRTICO DE ENTRADA DO MUNICÍPIO ATÉ O TREVO DA PRAÇA DO HOLLYWOOD._x000D_
                   _x000D_
                              JUSTIFICO O PRESENTE, DAR CONTINUIDADE AO EMBELEZAMENTO NA ENTRADA DA CIDADE, JÁ OFERTADA NO PÓRTICO. _x000D_
 </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE PARA QUE SE COLOQUEM PLACAS INDICATIVAS PARA OS BAIRROS E ENTRADA E SAÍDA PARA AS CIDADES VIZINHAS, ESTA SOLICITAÇÃO SE FAZ NECESSÁRIO PORQUE NÃO TEM PLACA INDICANDO ONDE SÃO OS BAIRROS E OU A ENTRADA E SAÍDA DA CIDADE E NEM QUAIS SÃO AS CIDADES VIZINHAS, QUANDO RECEBEMOS PESSOAS DE FORA DA CIDADE ELES SIMPLESMENTE NÃO TEM COMO SE LOCALIZAR PARA IR A UM DETERMINADO BAIRRO OU CIDADE VIZINHA PRINCIPALMENTE. </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DE UM BURACO ENORME NA CALÇADA QUE FICA ENTRE O PORTÃO DA ESCOLA PEDRO QUADROS BITTENCOURT E A CRECHE NO SOL NASCENTE BAIRRO RINCÃO DOS ILHÉUS. POIS O MESMO OFERECE RISCO AOS ALUNOS E AS MÃES QUE PRECISAM POR LÁ PASSAR PARA LEVAR SEUS FILHOS NA CRECHE BEM COMO A POPULAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA DE UM BUEIRO LOCALIZADO NA RUA PADRE LUIZ WEBER, EM FRENTE AO Nº. 950, NO BAIRRO FLORESTA. _x000D_
 A MEDIDA SE FAZ NECESSÁRIA, POIS QUANDO CHOVE A ÁGUA INVADE AS CASAS DESSA LOCALIDADE, SEM CONTAR QUE O ESTADO DA RUA JÁ É HORROROSO PARA SE TRANSITAR NORMALMENTE._x000D_
 </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE FAÇA VALER A LEI MUNICIPAL Nº 1.715 DE 12.08.2011, QUE &amp;#8220;DISPÕE SOBRE A PROPAGANDA ELEITORAL EM ESPAÇOS PÚBLICOS DE USO COMUM NO MUNICÍPIO DE ESTÂNCIA VELHA/RS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; POIS ALGUNS CANDIDATOS ESTÃO COLOCANDO PLACAS EM LOCAIS PÚBLICOS, PRINCIPALMENTE NA AVENIDA 7 DE SETEMBRO, DESRESPEITANDO A LEI ACIMA CITADA. </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE FAÇA COM MÁXIMA URGÊNCIA UMA REVISÃO EM TODA REDE DE ESGOTO DA RUA CÂNDIDO PORTINARI, NO BAIRRO RINCÃO DOS ILHÉUS. O PEDIDO É FEITO PELOS MORADORES DESSA LOCALIDADE, QUE TEM O INTERESSE EM FAZER AS SUAS CALÇADAS, PORÉM A TERRA ESTÁ CEDENDO EM ALGUNS LOCAIS, TRAZENDO RISCO AOS MORADORES E TRANSEUNTES DA LOCALIDADE ACIMA CITADA. </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DE CARROS VELHOS EM CIMA DA CALÇADA NA RUA SÃO PAULO Nº 354 BAIRRO RINCÃO GAÚCHO. OS VEÍCULOS ESTÃO OBSTRUINDO A PASSAGEM DE PEDESTRES, VISTO QUE A RUA, AGORA, ASFALTADA TRAZ RISCOS ÀS PESSOAS QUE POR ALI TRANSITAM PRINCIPALMENTE CRIANÇAS E IDOSOS, NO TRAJETO DE CASA PARA ESCOLA. </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA, CUJA SOLICITAÇÃO FEITA AO SR SECRETÁRIO DE OBRAS IVO MEGGIOLARO ATRAVÉS DO SR TARCISIO SCHNEIDER PROPRIETÁRIO DO SUPERMERCADO SCNEIDERHAUS LOCALIZADO NA RUA PORTÃO, BAIRRO BELA VISTA, O QUAL SOLICITOU PROVIDENCIAS A RESPEITO DA CALÇADA EM FRENTE AO SEU ESTABELECIMENTO A MAIS OU MENOS DOIS MESES ATRÁS. O SR. IVO PROMETEU AO PROPRIETÁRIO DE RESOLVER O PROBLEMA EM UMA SEMANA COLOCANDO UMA CAMADA ASFALTICA, E TENDO COMO TESTEMUNHA OS AGENTES DE TRANSITO DA GUARDA MUNICIPAL SR SILVIO MARQUES E EDER CASTRO ESTE ULTIMO ATUAL COMANDANTE DA GUARDA MUNICIPAL. SOLICITO UMA ATENÇÃO ESPECIAL, POIS O PROPRIETÁRIO RELATOU QUE ESTÁ TENDO PREJUÍZOS FINANCEIROS, POIS SEUS CLIENTES NÃO TEM O ACESSO FACILITADO AO SEU ESTABELECIMENTO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MÁXIMA URGÊNCIA O PATROLAMENTO DA RUA BV2, NO BAIRRO FLORESTA, POIS A VIA ENCONTRA-SE INTRANSITÁVEL, PREJUDICANDO MORADORES NO SIMPLES DIREITO DE TRANSITAR NA SUA PRÓPRIA RUA, E DE RECEBER MERCADORIAS EM SUA CASA. NO REGISTRO DE IMÓVEIS A RUA ESTÁ COMO CALÇADA, PORÉM A MESMA NÃO TEM A MÍNIMA CONDIÇÃO DE SE TRAFEGAR SE QUER A PÉ, MUITO MENOS DE CARRO, DE MOTO E DE CAMINHÃO NEM PENSAR. ALÉM DISSO, A RUA TAMBÉM NÃO TEM ILUMINAÇÃO PÚBLICA E OS MORADORES VÊM PAGANDO TODOS OS MESES POR ESSE SERVIÇO, ALÉM DISSO, POR NÃO HAVER LUZ, TAMBÉM NÃO SE TEM INTERNET NESSA LOCALIDADE. OS MORADORES JÁ ESTÃO CANSADOS, POIS FIZERAM INÚMEROS PEDIDOS COM PROTOCOLOS E ATÉ O MOMENTO NADA FOI FEITO.  SEGUE EM ANEXO FOTOS TIRADOS PELOS MORADORES, QUE INCONFORMADOS JÁ NÃO SABEM MAIS A QUEM RECORRER.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA DA ÁREA VERDE LOCALIZADA NA RUA DAS MARGARIDAS, AO LADO DO Nº. 221. OS MORADORES VÊM SOLICITANDO ESSA LIMPEZA A MAIS DE DOIS ANOS E MEIO E ATÉ O MOMENTO NÃO FORAM ATENDIDOS. POR DIVERSOS MEIOS JÁ TENTARAM TER SEU PEDIDO ATENDIDO, POR E-MAILS, PROTOCOLOS E TAMBÉM ATRAVÉS DO SECRETÁRIO DE OBRAS, QUE FOI ATÉ O LOCAL EM 2012 E PROMETEU RESOLVER O PROBLEMA E ATÉ HOJE NÃO VOLTOU MAIS. GALHOS DE ARVORES CAEM QUASE QUE DIARIAMENTE NAS SACADAS DOS MORADORES VISINHOS, ÁRVORES JÁ CAÍRAM, SEM FALAR NOS DIVERSOS TIPOS DE BICHOS QUE SE CRIAM ALI NO MATO, COMO COBRAS, LAGARTOS, ARANHAS, ENTRE OUTROS, COLOCANDO OS MORADORES EM RISCOS DIÁRIOS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA , ROÇADA , MANUTENÇÃO E ILUMINAÇÃO DA RUA BELÉM, EM FRENTE AO Nº 25, VILA BOM JARDIM BAIRRO CAMPO GRANDE. POIS NESSA LOCALIDADE DEVERIA PASSAR UMA RUA, QUE CONSTA NO MAPA, MAS NÃO TEM NO FÍSICO. COM A FALTA DA ROÇADA E ILUMINAÇÃO OS BANDIDOS ESTÃO SE APROVEITANDO PARA SE ESCONDER NO MATO E ASSALTAR OS MORADORES DESSA LOCALIDADE._x000D_
    _x000D_
    _x000D_
                                   JUSTIFICATIVA: PEDIDO DA MORADORA MARILVANE LEMEN, QUE A 4 ANOS FAZ ESSE PEDIDO AO SECRETÁRIO DE OBRAS. JÁ PROTOCOLOU QUATRO PEDIDOS, UM POR ANO, E O SECRETÁRIO IVO RECOLHEU OS TRÊS PRIMEIROS COM A PROMESSA DE REALIZAR A OBRA E DEIXANDO ASSIM OS MORADORES SEM COMPROVANTE DOS PROTOCOLOS. _x000D_
 </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE UM SEMÁFORO NO ENTRONCAMENTO DAS RUAS OITO DE SETEMBRO, COM AV. PRESIDENTE VARGAS, A UMA RECLAMAÇÃO CONSTANTE DE USUÁRIOS QUE TRANSITAM NO LOCAL DEVIDO AO INTENSO MOVIMENTO TANTO DE QUE VEM PARA ESTÂNCIA VELHA PELA RS 239 COMO QUEM VEM PELA BR 116, E TORNA SE DIFÍCIL A CONVERSÃO NO LOCAL DE QUEM VEM DO BAIRRO RINCÃO EM DIREÇÃO A AVENIDA COMO DE QUEM VAI DOBRAR EM DIREÇÃO AO BAIRRO RINCÃO, ESTE PEDIDO É FEITO POR USUÁRIOS E MORADORES QUE NECESSITAM USAR AQUELE CRUZAMENTO QUE ALÉM DE DEMORADO É MUITO PERIGOSO PODENDO CAUSAR ACIDENTES</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA RUA ARLINDO SCHREINER, EM FRENTE AO Nº 212, BAIRRO NOVA ESTÂNCIA. A MEDIDA SE FAZ NECESSÁRIA, POIS SUJEIRA QUE ALI SE ENCONTRA ESTÁ PREJUDICANDO A COMUNIDADE LOCAL, POIS ALÉM DA SUJEIRA FAZER PARTE DO DIA A DIA DOS MORADORES ALI SE CRIA BICHOS COLOCANDO A COMUNIDADE EM RISCO._x000D_
                                     _x000D_
 </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA ILUMINAÇÃO DAS RUAS JOÃO PESSOA E GOIÂNIA, BAIRRO LAGO AZUL, POIS AS DEVIDAS VIAS ESTÃO ESCURAS E PREJUDICANDO OS TRANSEUNTES. TAMBÉM PEÇO QUE SEJA FEITA A PODA DE ARVORES PERTO DA ESCOLA MUNICIPAL PRESIDENTE KENNEDY, PARA QUE OS ALUNOS E FUNCIONÁRIOS DA ESCOLA TENHAM MAIS SEGURANÇA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA PRAÇA DA NOVA ESTÂNCIA. A MEDIDA SE FAZ NECESSÁRIA, POIS OS ALUNOS DA ESCOLA WALTER JACOB BAUERMANN UTILIZAM ESSA ÁREA PARA PRÁTICA DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MAIS POLICIAMENTO, MAIS MÉDICOS NO HOSPITAL E NOS POSTOS. SOLICITO TAMBÉM UMA ACADEMIA AO AR LIVRE PRÓXIMO DA ESCOLA WALTER JACOB BAUERMANN, NO BAIRRO NOVA ESTÂNCIA, CURSOS PARA IDOSOS QUE NÃO SABEM LER E ESCREVER. MAIS FICHAS NOS POSTOS DE SAÚDE, PRINCIPALMENTE NA NOVA ESTÂNCIA E FAZER UM PARQUE COM CAMPO DE FUTEBOL COM PISTA DE SKATE. SOLICITAÇÃO DO VEREADOR POR UM DIA, JOÃO VITOR, DA ESCOLA VALTER JACOB BAUERMANN, SEGUE SOLICITAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A INCLUSÃO NO CRONOGRAMA DE CALÇAMENTOS, A RUA ALFREDO KOSTE, NO TRECHO ENTRE AS RUAS ADRIANO DE QUADROS E GERMANO LEUCK._x000D_
 _x000D_
                			SOLICITAÇÃO FEITA PELOS MORADORES DO LOCAL DEVIDO AO PÉSSIMO ESTADO DA RUA._x000D_
 </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE ROÇADA E SERVIÇO DE LIMPEZA NA ÁREA VERDE LOCALIZADA NA RUA GUILHERME BLAUTH FILHO, ESQUINA COM A RUA PRESIDENTE LUCENA._x000D_
                                        JUSTIFICATIVA: SOLICITAÇÃO FEITA A ESTE VEREADOR PELOS MORADORES QUE RECLAMAM QUE O LOCAL É USADO COMO PONTO PARA CONSUMO DE DROGAS._x000D_
 </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA SOLUÇÃO PARA ACOSTAMENTO NA RUA RINCÃO NO TRECHO ENTRE AS RUAS ALECRIM ATÉ ONDE COMEÇAM AS DUAS PISTAS, NESTE TRECHO NÃO TEM ACOSTAMENTO E OS TRANSEUNTES NÃO TEM COMO SE LOCOMOVER,  TENDO MUITAS VEZES QUE CAMINHAR NA PISTA ONDE TEM UMA CURVA ACENTUADA E O MOVIMENTO DE VEÍCULOS E MUITO INTENSO PODENDO CAUSAR ACIDENTES DE ORDEM MATERIAL E PESSOAL, OS MORADORES PEDEM COM URGÊNCIA UMA SOLUÇÃO POIS PRECISAM TRAFEGAR NESTE LOCAL PARA IR AO SEU TRABALHO E TAMBÉM PARA LEVAR AS CRIANÇAS AO COLÉGIO </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA CONSERTO DO PASSEIO PÚBLICO LOCALIZADO NA RUA DO PARQUE, 1200 ESQUINA RUA PORTÃO EM FRENTE DA MIGUEL LANCHES._x000D_
 _x000D_
                              JUSTIFICATIVA: PASSAGEM  INTENSA DE PEDESTRES._x000D_
                               PEDIDO FEITO A ESTE VEREADOR PELO PROPRIETÁRIO DA MIGUEL LANCHES SENHOR MIGUEL DILKIN(FONE:3561-8009)_x000D_
 </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA         SECRETARIA COMPETENTE CONSERTO IMEDIATO NA PONTE LOCALIZADA NA RUA 1º DE MAIO DE ACESSO A VILA SCHUCK._x000D_
 _x000D_
 JUSTIFICATIVA: A REFERIDA PONTE ESTÁ TOTALMENTE DESTRUÍDA COM PRANCHÕES QUEBRADOS E SOLTOS, PREGOS FROUXOS E SOLTOS, INTRANSITÁVEL PARA VEÍCULOS E PEDESTRES, PREJUDICANDO PRINCIPALMENTE AS CRIANÇAS QUE USAM A REFERIDA PONTE COMO PASSAGEM PARA IR ATÉ A ESCOLA.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE LIMPEZA DO CALÇADÃO PRÓXIMO AO PARADÃO, POIS NO LOCAL EXISTE MUITO LIMO, COLOCANDO AS PESSOAS QUE POR ALI CIRCULAM EM RISCO DE RESVALAR E CAIR, SENDO QUE ESSE LOCAL É UTILIZADO POR GRANDE QUANTIDADE DE PESSOAS DIARIAMENTE E EM SUA MAIORIA IDOSOS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS BRINQUEDOS DA PRACINHA DA ESCOLA NICOLAU ANSELMO WECKER. NA MESMA ESCOLA SE PEDE TAMBÉM QUE SEJAM CONSERTADOS OS COMPUTADORES, POIS DEVIDO AOS TEMPORAIS DO COMEÇO DO ANO OS MESMOS ESTRAGARAM E ATÉ O MOMENTO NÃO FORAM CONSERTADOS. OS BANHEIROS DA ESCOLA TAMBÉM SE PEDE UMA ATENÇÃO ESPECIAL E AS SALAS DE AULA OS ALUNOS NÃO SUPORTAM OS FORTES COLORES, POIS AS SALAS QUE TEM AR ELES ESTÃO ESTRAGADOS. POR ESSES MOTIVOS ACIMA CITADOS SE PEDE ATENÇÃO ESPECIAL E MÁXIMA URGÊNCIA NO CONSERTO._x000D_
 	_x000D_
 	PEDIDO FEITO PELA ALUNA PARTICIPANTE DO ADMINISTRANDO POR UM DIA, MARIANA VITÓRIA DE OLIVEIRA, DA ESCOLA NICOLAU ANSELMO WECKER E REPRESENTANTE NESSA DATA DO VEREADOR CARLITO BORGES  _x000D_
 </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O LEGISLATIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE UM GRANDE LAÇO ROSA, DE FORMA BEM VISÍVEL NA CÂMARA MUNICIPAL, EM ALUSÃO A CAMPANHA MUNDIAL DO COMBATE AO CÂNCER DE MAMA E ASSIM MOSTRANDO NOSSA ADESÃO A ESSA CAMPANHA. OUTUBRO ROSA É UMA CAMPANHA DE CONSCIENTIZAÇÃO REALIZADA POR DIVERSOS ENTES NO MÊS DE OUTUBRO, DIRIGIDA A SOCIEDADE E AS MULHERES SOBRE A IMPORTÂNCIA DA PREVENÇÃO E DO DIAGNOSTICO PRECOCE DO CÂNCER DE MAMA._x000D_
                                 _x000D_
 </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE UM GRANDE LAÇO AZUL NO MÊS DE NOVEMBRO, DE FORMA BEM VISÍVEL NA CÂMARA MUNICIPAL, EM ALUSÃO A CAMPANHA MUNDIAL DO COMBATE AO CÂNCER DE PRÓSTATA E ASSIM MOSTRANDO NOSSA ADESÃO A ESSA CAMPANHA. NOVEMBRO AZUL TEM O OBJETIVO DE CONSCIENTIZAR OS HOMENS SOBRE A PREVENÇÃO E O DIAGNOSTICO PRECOCE DO CÂNCER DE PRÓSTATA E OUTRAS DOENÇAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DOS CANOS NA AVENIDA CAMPO GRANDE EM FRENTE AO Nº 880, OS MESMOS FORAM DANIFICADOS DEVIDO A ÚLTIMA CHUVARADA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DO ASFALTO EM FRENTE AO MERCADO SCHNEIDERHAUS, QUE FOI DANIFICADO COM OS ÚLTIMOS TEMPORAIS. ESSA MEDIDA SE FAZ NECESSÁRIA, POIS É UMA VIA DE GRANDE CIRCULAÇÃO DE VEÍCULOS, ONDE OS MOTORISTAS DE NOSSO MUNICÍPIO E DE VISITANTES UTILIZAM DIARIAMENTE.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DA VEREADORA MIRIM: JOANA BUENO HOERLLE  ESTUDANTE DA E.M.E.F SELVINO RITTER &amp;#8211; PROJETO &amp;#8220;ADMINISTRANDO NOSSO MUNICÍPIO POR UM DIA&amp;#8221;                           _x000D_
 			 QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE DISPONIBILIZE NO SITE DA PREFEITURA, PORTAL DA TRANSPARÊNCIA, A LISTA DAS INSCRIÇÕES PARA VAGAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL._x000D_
                                   JUSTIFICATIVA: ACOMPANHAMENTO DOS PAIS DE CRIANÇAS QUE AGUARDAM VAGAS NAS CRECHES PELA INTERNET, O ANDAMENTO DA FILA DE FORMA CLARA E TOTALMENTE TRANSPARENTE._x000D_
 </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DO TERRENO DA PREFEITURA, LOCALIZADO NA RUA JAPÃO Nº 228, BAIRRO BELA VISTA. O TERRENO ESTÁ COMPLETAMENTE SUJO DE LIXO, SOFÁ E DEMAIS OBJETOS ALI ATIRADOS, COLOCANDO EM RISCO OS MORADORES DESSA LOCALIDADE.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTAMENTO DA RUA VITAL BRASIL, LOCALIZADA NO BAIRRO RINCÃO DOS ILHÉUS. _x000D_
                               SEGUE EM ANEXO, ABAIXO ASSINADO(16 FOLHAS), ENCAMINHADO AOS VEREADORES QUE SUBSCREVEM, PELO SENHOR JOÃO ALTAIR DOS SANTOS DIRETOR PRESIDENTE DA EMPRESA CONFORTO ARTEFATOS DE COUROS LTDA_x000D_
 </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADA TRAVESSIA COM ELEVADA PLATÔ E COM PINTURA DE TRAVESSIA DE PEDESTRE, EM FRENTE AOS SEGUINTES LOCAIS; NA ESCOLA 08 DE SETEMBRO NA AV. BRASIL, AV. BRASIL EM FRENTE A COLÉGIO LUTERANO ARTHUR KONRATH, NOS DOIS SENTIDOS, RUA RUI BARBOSA EM FRENTE A IGREJA CATÓLICA, RUA PORTÃO EM FRENTE A SCHEIDERHAUS, RUA RUI BARBOSA EM FRENTE A MAGRÃO MOTOS, E NA RUA PORTÃO NAS PROXIMIDADES DA KADU MOTOS, VISANDO PROPORCIONAR CONDIÇÕES E SEGURANÇA AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS E TAMBÉM DE TODOS OS PEDESTRES._x000D_
 SENDO ESTA UMA EXIGÊNCIA DA CETRAN, POIS NÃO É MAIS PERMITIDO A COLOCAÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DO VEREADOR MIRIM: BRUNI ESTUDANTE DA E.M.E.F OTÁVIO ROCHA &amp;#8211; PROJETO &amp;#8220;ADMINISTRANDO NOSSO MUNICÍPIO POR UM DIA&amp;#8221; _x000D_
 		QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O SEGUINTE:_x000D_
 1-	LIMPEZA DO MEIO FIO E A BEIRA DO ARROIO, NO BAIRRO RINCÃO DA SAUDADE_x000D_
 2-	O CONSERTO DAS CALÇADAS OU O PLANTIO DE GRAMA, BAIRRO RINCÃO DA SAUDADE_x000D_
 3-	LIMPEZA NA ÁREA VERDE, ASSIM COMO A COLOCAÇÃO DE BANCOS E BRINQUEDOS NO BAIRRO RINCÃO DA SAUDADE_x000D_
 4-	COLOCAÇÃO DE PARAPEITO NA PONTE DA RUA TREZE DE MAIO NO BAIRRO RINCÃO DA SAUDADE_x000D_
 5-	ILUMINAÇÃO EM TODAS AS RUAS DE ESTÂNCIA VELHA_x000D_
 6-	OPERAÇÃO TAPA BURACO EM TODAS AS RUAS DA CIDADE_x000D_
 7-	COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE RUAS E TAMBÉM DE VELOCIDADE_x000D_
 8-	CONSTRUÇÃO DE POSTO DE SAÚDE EM TODOS OS BAIRROS DE ESTÂNCIA VELHA_x000D_
 _x000D_
                                   JUSTIFICATIVA: SENDO ESTE UM PEDIDO DESTE VEREADOR MIRIM, QUE SUBSTITUIU O VEREADOR SAMUEL JANTSCH E TEVE A OPORTUNIDADE DE FAZER ESTE PEDIDO EM NOME DA COMUNIDADE.                        _x000D_
 </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE AS SEGUINTES PLACAS INDICATIVAS DE TRÂNSITO: &amp;#8220;CURVA ACENTUADA&amp;#8221;; &amp;#8220;VELOCIDADE COMPATÍVEL COM O TRECHO&amp;#8221;, E TAMBÉM REDUTORES DE VELOCIDADE, NA CURVA DEFRONTE AO PIQUETE DA DIVISA, LOGO APÓS A JOHAN ALIMENTOS. _x000D_
                                  JUSTIFICATIVA: DEVIDO A FREQÜENTES ACIDENTES. PEDIDO FEITO AO VEREADOR QUE SUBSCREVE PELA SENHORA NOÊMIA IRMÃ DE UM CIDADÃO QUE VEIO A ÓBITO NAQUELE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A CANALIZAÇÃO DO CÓRREGO NO FINAL DA AV. TIRADENTES ATÉ O ARROIO PRETO NO CENTRO DA CIDADE , OU PELO MENOS A LIMPEZA DO MESMO, JÁ QUE SE ENCONTRA TOMADO PELO MATO E MOSQUITOS. _x000D_
                                  JUSTIFICATIVA: PEDIDO FEITO AO VEREADOR QUE SUBSCREVE PELA MORADORA ELIZA._x000D_
 </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE REPAROS NA  TRAVESSA PEDRO TRISTÃO NO  BAIRRO FLORESTA._x000D_
                                  JUSTIFICATIVA:OS REPAROS SÃO  CONSEQÜÊNCIA DA TROCA DE CANOS NO LOCAL, QUE DEIXOU A REFERIDA TRAVESSA, RUA,  INVIÁVEL AO TRÂNSITO DE CARROS E PEDESTRES.   PEDIDO FEITO AO VEREADOR QUE SUBSCREVE PELO MORADOR JAIRO._x000D_
 </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DOS BURACOS NO ASFALTO DA RUA JOÃO XXIII ESQUINA COM A RUA RINCÃO, PRÓXIMO AO ANTIGO ERNO. _x000D_
 _x000D_
                              JUSTIFICATIVA: PEDIDO FEITO AO VEREADOR QUE SUBSCREVE PELOS MORADORES E MOTORISTAS DO LOCAL, POIS OS BURACOS ESTÃO VIRANDO CRATERAS, PODENDO OCASIONAR ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE, OPERAÇÃO TAPA BURACOS NA RUA PRESIDENTE LUCENA DO CAMPO DO FLOR DA ROSA ATÉ A DIVISA DE IVOTI._x000D_
 JUSTIFICATIVA; EXISTEM CRATERAS NO LOCAL ACIMA CITADO, TORNANDO DIFÍCIL A LOCOMOÇÃO DE VEÍCULOS TENDO MUITAS VEZES QUE DESVIAR COLOCANDO EM RISCO PEDESTRES QUE POR LA TRANSITAM. _x000D_
 </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.doc</t>
   </si>
   <si>
     <t>A FAMÍLIA DAUERNHEIMER  ESTÁ DISPOSTA A DOAR UMA PARTE  DE SEU TERRENO AO  MUNICÍPIO DE ESTÂNCIA VELHA , DESDE QUE O MUNICÍPIO PROVIDENCIE   A CANALIZAÇÃO DO ARROIO, PROPORCIONANDO  A CONSTRUÇÃO DE UM PAVILHÃO  PARA E.M GERMANO DAUERNHEIMER. ASSIM SENDO, REQUER  SEJA  ANALISADO A POSSIBILIDADE DE EVENTUAL PROJETO DE LEI VISANDO A DOAÇÃO PROPOSTA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MAIS FREQÜÊNCIA A FISCALIZAÇÃO NA CIDADE, REFERENTE A ENTULHOS E SUJEIRAS NAS CALÇADAS. ESSA SUGESTÃO SE FAZ NECESSÁRIA DEVIDA À GRANDE QUANTIDADE DE PEDIDOS DOS MORADORES DESSE MUNICÍPIO. NA RUA ALECRIM, NO BAIRRO RINCÃO DOS ILHÉUS TEMOS UMA GRANDE QUANTIDADE DE LIXO E ENTULHOS, COLOCANDO OS MORADORES DA LOCALIDADE EM RISCO, VISTO QUE BICHOS SE CRIAM NESSES LOCAIS. POR ISSO PEDIMOS UMA ATENÇÃO ESPECIAL.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE VERIFIQUE A EXISTÊNCIA DA TUBULAÇÃO NA RUA DA ALTA TENSÃO NO BAIRRO RINCÃO DOS ILHÉUS E APÓS  PROVIDENCIE COM MÁXIMA URGÊNCIA CONSERTOS E MELHORIAS NA TUBULAÇÃO. _x000D_
                                   A MEDIDA É SOLICITADA POR MORADORAS DO LOCAL, POIS QUANDO CHOVE A ÁGUA  DA MENCIONADA RUA  DESCE PARA A RUA NOVO HAMBURGO, ALAGANDO CASAS E GERANDO INÚMEROS TRANSTORNOS. PEDE-SE TAMBÉM, QUE BOCAS DE LOBO SEJAM INSTALADAS NESSE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A INSTALAÇÃO DE UMA SINALEIRA NA ESQUINA DAS RUAS PRESIDENTE VARGAS COM GERMANO LEUCK. A MEDIDA SE FAZ NECESSÁRIA DEVIDO AO GRANDE MOVIMENTO NO LOCAL, VÁRIOS ACIDENTES JÁ ACONTECERAM ALI E SE PEDE MÁXIMA URGÊNCIA NA REALIZAÇÃO DESSE PEDIDO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA RUA MARCILIO DIAS EM FRENTE A ESCOLINHA PIMPOLHOS. A MEDIDA SE FAZ NECESSÁRIA, POIS HÁ GRANDE CIRCULAÇÃO DE PESSOAS NO LOCAL E O CALÇAMENTO ESTÁ HORRÍVEL.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA LOCALIZADA NA RUA FARROUPILHA Nº 26, ESQUINA COM A AV. BRASIL. A MEDIDA SE FAZ NECESSÁRIA, POIS A VIA É UTILIZADA POR DIVERSOS ALUNOS QUE USAM ESSA RUA PARA SE ENCAMINHAR PARA SUAS ESCOLAS, TAMBÉM DE IDOSOS E DEMAIS COMUNIDADE QUE UTILIZAM PARA IR DO BAIRRO AO CENTRO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE LIMPEZA E ROÇADA NA ÁREA VERDE LOCALIZADA NA RUA PRESIDENTE LUCENA AO LADO DO Nº 5648 NO BAIRRO DAS ROSAS._x000D_
  JUSTIFICATIVA; O MATO ESTÁ TOMANDO CONTA DO PASSEIO PUBLICO CHEGANDO ATÉ O ASFALTO._x000D_
 </t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA LOCALIZADA NA RUA DO PARQUE Nº 253, BAIRRO BELA VISTA._x000D_
                                    A DEVIDA CALÇADA FOI DANIFICADA EM UMA OBRA DA CORSAN. OS MORADORES JÁ TENTARAM DE DIVERSAS MANEIRAS PEDIR O CONSERTO, MAS ATÉ O MOMENTO NÃO FORAM ATENDIDOS. _x000D_
            _x000D_
 </t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE COLOCAÇÃO DE UMA BOCA DE LOBO NA AV. TIRADENTES, EM FRENTE AO Nº 432 - BAIRRO FLORESTA._x000D_
 _x000D_
                     JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO AFIM DE MAIOR VAZÃO AS ÁGUAS DAS CHUVAS, QUE ACUMULAM NA DESCIDA, ESQUINA DA AV. TIRADENTES CAUSANDO FREQÜENTES INUNDAÇÕES NAS RESIDÊNCIAS EM DIAS DE CHUVAS TORRENCIAIS._x000D_
 </t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA EM TODA SUA EXTENSÃO DO ARROIO LOCALIZADO NO BAIRRO DAS ROSAS. TOMANDO COMO PONTO DE REFERENCIA A RUA PEDRO MOACIR BETH. _x000D_
 TAMBÉM SE SUGERE QUE SEJA FEITA A CANALIZAÇÃO DE TODA A EXTENSÃO DO ARROIO. A MEDIDA SE FAZ NECESSÁRIA PELOS INÚMEROS TRANSTORNOS CAUSADOS AOS MORADORES DESSA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DOS LOCAIS MAIS ERODIDOS NA RUA PORTÃO, EROSÕES ESSAS CAUSADAS NA ÚLTIMA CHUVARADA. _x000D_
 A MEDIDA SE FAZ NECESSÁRIA DEVIDO A GRANDE CIRCULAÇÃO DE VEÍCULOS E DE TRANSEUNTES DESSA LOCALIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DE UMA LÂMPADA NA RUA EMILIO WALDEMAR SCHERER NO BAIRRO RINCÃO DOS ILHÉUS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CORTE DE UMA ARVORE QUE ESTÁ OBSTRUINDO A REDE ELÉTRICA NA RUA VICENTE CORNÉLIO ESQUINA COM EMILIO WALDEMAR SCHERER Nº 428 NO BAIRRO RINCÃO DOS ILHÉUS. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE NOVA TROCA DE LOCAL DA PARADA DE ÔNIBUS LOCALIZADA NA RUA PORTÃO Nº 1159, POIS ONDE A PARADA FOI COLOCADA EM HORÁRIO DE PICO O TRÂNSITO FICA CONGESTIONADO, POIS A MESMA SE ENCONTRA DE FRONTE A UMA ESQUINA DE GRANDE MOVIMENTO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A EMPRESA AES SUL ATRAVÉS DO SEU RESPONSÁVEL PROVIDENCIE COM MÁXIMA URGÊNCIA O CORTE DOS GALHOS E TAQUAREIRAS NA RUA JOSÉ FRANCISCO DA COSTA NO BAIRRO ENCOSTA DO SOL, PRÓXIMO AO ZANZIBAR. O PEDIDO SE FAZ NECESSÁRIO, POIS OS GALHOS E AS TAQUAREIRAS ENCOSTAM-SE AOS FIOS, FAZENDO ASSIM A LUZ SAIR E DEIXANDO MORADORES POR HORAS E HORAS SEM LUZ. _x000D_
  		          SE PEDE UMA ATENÇÃO TODA ESPECIAL COM ESSE CASO. O POSTE QUE OCORRE O REFERIDO PROBLEMA ESTÁ LOCALIZADO NO ENDEREÇO ACIMA CITADO E TEM A NUMERAÇÃO 7225-7._x000D_
 </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DAS &amp;#8220;MALAS DE ANJO&amp;#8221; DA AVENIDA CAMPO GRANDE, INICIANDO NAS PROXIMIDADES DA ESCOLA ANITA GARIBALDI ATÉ A ROTULA COM A RUA PORTÃO. PEDIDO ESSE FEITO PELOS MORADORES DO LOCAL, QUE COM A CHEGADA DO VERÃO PEDEM MAIS ESPAÇO PARA CAMINHAR E SE EXERCITAR. </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA DO TERRENO DA ESCOLA DOM PEDRO I. PEDIDO ESSE FEITO PELOS MORADORES DESSA LOCALIDADE EM FORMA DE ABAIXO ASSINADO QUE SEGUE EM ANEXO. O TERRENO ESTÁ COMPLETAMENTE DOMINADO PELO MATO E POR DESTROÇOS QUE CAIEM DO PRÉDIO DA ESCOLA, CRIANDO BICHOS E SUJEIRA QUE FAZEM MAL A SAÚDE E PÕEM EM RISCO OS MORADORES DO LOCAL. </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ESTUDO PARA FECHAMENTO DO ACESSO DA RUA EREDA WEBER COM A AVENIDA PRESIDENTE VARGAS, EM FRENTE À GRÁFICA MAINARDI. O MOTIVO SE DÁ PELO FATO DO ACESSO SER EM UMA CURVA E AO GRANDE MOVIMENTO DESSE LOCAL. </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A FISCALIZAÇÃO NAS IMEDIAÇÕES DAS RUAS JOÃO LOURENÇO COM ATALIBA TORRES, ONDE DE ACORDO COM A RECLAMAÇÃO DE MORADORES DAS IMEDIAÇÕES EXISTEM CANOS QUE ATRAVESSAM O PASSEIO PUBLICO SUSPENSOS DESEMBOCANDO NA RUA, E OS MESMOS POR ESTAREM SUSPENSOS ATRAPALHAM OS TRANSEUNTES NA SUA CAMINHADA VISTO AINDA QUE NO LOCAL NÃO TEM CALÇADA</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONCERTO DE UM BURACO NO ASFALTO NA RUA RINCÃO NA ALTURA DO NUMERO 2038, POIS O MESMO ATRAPALHA O TRÂNSITO PODENDO CAUSAR ACIDENTE COM DANOS MATERIAIS E A SAÚDE, ESTE PEDIDO E FEITO POR MORADORES E USUÁRIOS DAQUELA VIA._x000D_
                                   _x000D_
 </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PINTURA NAS FAIXAS DE SEGURANÇA, POIS MUITAS DELAS ESTÃO APAGADAS E DE DIFÍCIL VISUALIZAÇÃO, OBRIGANDO EM MUITAS OCASIÕES FREADAS BRUSCAS PODENDO CAUSAR ACIDENTES . </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A ROÇADA E CONSERTO DOS BRINQUEDOS NA PRACINHA SITUADA NA RUA ALVARENGA PEIXOTO, EM FRENTE AO Nº 100, BAIRRO RINCÃO DOS ILHÉUS. O PEDIDO SE FAZ NECESSÁRIO VISTO O ESTADO DOS BRINQUEDOS E DO TERRENO, COLOCANDO EM RISCO AS CRIANÇAS E COMUNIDADE QUE UTILIZAM O ESPAÇO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DAS EROSÕES DEVIDO A ESCAVAÇÕES FEITAS PARA REPARAR VAZAMENTOS QUE GERARAM GRANDES BURACOS NA PASSARELA TIRADENTES, BAIRRO FLORESTA, ESQUINA COM A RUA RAIMUNDO CORRÊA. ESTES BURACOS ESTÃO PIORANDO CADA DIA MAIS DEVIDO A AÇÃO DO TEMPO, COLOCANDO EM RISCO A POPULAÇÃO QUE UTILIZA A VIA. A COMUNIDADE LOCAL JÁ FEZ INÚMEROS  CONTATOS COM A SECRETARIA DE OBRAS, SEM NENHUM SUCESSO. SEGUE FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A CORSAN PROVIDENCIE O CONSERTO DO ASFALTO NA RUA FLORES DA CUNHA EM FRENTE AO NÚMERO, 351 NO BAIRRO FLORESTA._x000D_
                                   _x000D_
                                   JUSTIFICATIVA: TAL PEDIDO SE FAZ NECESSÁRIO POIS A DEMORA NA RECONSTRUÇÃO TEM OCASIONADO TRANSTORNOS À COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A EMPRESA AES SUL PROVIDENCIA A PODA DE UMA ÁRVORE QUE ESTÁ SOBRE OS FIOS DE LUZ, NA PASSARELA 2 Nº 11, NO ALTO DA COLINA, BAIRRO RINCÃO DOS ILHÉUS. SENDO ESSE UM PEDIDO DA MORADORA LOCAL.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PODA DE ARVORE NATIVA, LOCALIZADA NA AVENIDA WALTER KLEIN, Nº. 1449. SENDO QUE ESSE PEDIDO JÁ FEITO AO EXECUTIVO E AOS BOMBEIROS, MAS ATÉ O MOMENTO NÃO FOI ATENDIDO.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CALÇAMENTO DA RUA 	ALVARENGA PEIXOTO, NO ALTO DA COLINA, RINCÃO DOS ILHÉUS. ESSA RUA É A ÚNICA TRAVESSA ENTRE AS RUAS; GERMANO LEUCK E ADRIANO DE QUADROS BITTENCOURT QUE NÃO TEM CALÇAMENTO. A MENCIONADA RUA ESTÁ EM PÉSSIMO ESTADO, CAUSANDO ACIDENTES ENVOLVENDO MORADORES DESTA LOCALIDADE. SEGUEM FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA CALÇADA LOCALIZADA NA AVENIDA WALTER KLEIN Nº 1544, EM FRENTE À ARGAMASSA JM. O DEVIDO PEDIDO É NECESSÁRIO DEVIDO AO GRANDE NÚMERO DE CIRCULAÇÃO DE PEDESTRES NESSE LOCAL, SEM A CALÇADA ELES PRECISAM CIRCULAR PELA RUA, COLOCANDO EM RISCO, PELO GRANDE MOVIMENTO DE VEÍCULOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4974,67 +4974,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1219/1219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1219/1219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H388"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>