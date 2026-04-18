--- v0 (2025-12-15)
+++ v1 (2026-04-18)
@@ -54,2481 +54,2481 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO , VICE PREFEITO E SECRETÁRIOS MUNICIPAIS DE ESTÂNCIA VELHA  E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE  REVISÃO GERAL ANUAL DOS VENCIMENTOS E _x000D_
 				SALÁRIOS DOS SERVIDORES DO PODER LEGISLATIVO    E_x000D_
 				DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DE  ESTÂNCIA VELHA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE HABITASINOS EMPREENDIMENTOS IMOBILIÁRIOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.docx</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM COMUNIDADE TERAPÊUTICA DÁDIVAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;,</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA, EM PARTE, O ANEXO I, DA LEI COMPLEMENTAR Nº 003/95, DE 07 DE AGOSTO DE 1995, ATUALIZADA PELA LEI COMPLEMENTAR 077, DE 15 DE DEZEMBRO DE 2011, NO QUE SE REFERE AO NÚMERO DE CARGOS DE DENTISTA</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$120.000,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 272/98, DE 11 DE JUNHO DE 1998 QUE "ALTERA, ATUALIZA E CONSOLIDA A LEGISLAÇÃO SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E ALTERAÇÕES DADAS PELAS LEIS Nº 806/2003, DE 11 DE JUNHO DE 1998, LEI Nº. 905/2004, DE 18 DE MARÇO DE 2004 E LEI N.º 1.782/2012, DE 05 DE ABRIL DE 2012, E DÁ OUTRAS PROVIDÊNCIAS, &amp;#8221; </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE CONCESSÃO REAL DE USO COM A COMUNIDADE TERAPÊUTICA DÁDIVAS&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA E ATUALIZA A LEI QUE &amp;#8216;FIXA OS NOMES E LIMITES DOS BAIRROS DO MUNICÍPIO DE ESTÂNCIA VELHA&amp;#8217; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, ÁREA DE TERRAS DE PROPRIEDADE DE WALDY EDEL SCHERER, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$195.000,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Veridiana</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO INFORME A RELAÇÃO DO CONTRATOS DE EMPRESAS QUE PRESTA(M) SERVIÇO(S) NO ATENDIMENTO MÉDICO AO MUNICÍPIO, BEM COMO SEJA(M)  FORNECIDA(S)  COPIAS DO(S) CONTRATO(S).</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO INFORME O CUSTO MENSAL  AO ERÁRIO PÚBLICO DE UM SERVIDOR EFETIVO INVESTIDO NO CARGO DE MÉDICO  QUE INTEGRA A ESTRATÉGIA DA SAÚDE DA FAMÍLIA  EM ESTÂNCIA VELHA RS</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.doc</t>
   </si>
   <si>
     <t>- AS DESPESAS, BEM COMO NOTAS FISCAIS REFERENTE APLICAÇÃO DA VERBA RECEBIDA DO GOVERNO FEDERAL NA ESCOLA MUNICIPAL MARECHAL CÂNDIDO RONDON DO RINCÃO GAÚCHO NO EXERCÍCIO DE 2012 NO VALOR DE R$ 33.000,00(TRINTA E TRÊS MIL REAIS).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. O NÚMERO DE EXECUÇÕES FISCAIS AJUIZADAS NO EXERCÍCIO DE 2013._x000D_
 					 2. SE OCORREU PARCELAMENTOS EM EXECUÇÕES FISCAIS AJUIZADAS  ACIMA DE 12 PARCELAS E QUAL A BASE LEGAL.._x000D_
 					  3. O VALOR ARRECADADO NO EXERCÍCIO DE 2013 DOS VALORES ARRECADADOS DOS PARCELAMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cláudio Hansen</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, E NOS TERMOS  DO ART.  231 § 4º DO REGIMENTO INTERNO  DO PODER LEGISLATIVO  REITERO  OS PEDIDOS DE INFORMAÇÕES DO VEREADOR CLÁUDIO HANSEN  N.06/2012  PROTOCOLADO NA PREFEITURA MUNICIPAL  EM 26 DE MARÇO DE 2012 , BEM COMO O PEDIDO DE INFORMAÇÕES Nº. 06/2013 DE 18 DE MARÇO DE 2013 , PROTOCOLADO NA PREFEITURA MUNICIPAL NO DIA 18 DE MARÇO DE 2013 ,  E DO VEREADOR LOTÁRIO LEOPOLDO SEEVALD  PEDIDO DE INFORMAÇÕES N.18/2013  PROTOCOLADO NA PREFEITURA MUNICIPAL EM 7 DE FEVEREIRO DE 2013, CUJOS PEDIDOS  NÃO FORAM AINDA RESPONDIDOS NO PRAZO LEGAL  PELO PODER EXECUTIVO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lotário Seevald ( Saci ), Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SE O MUNICÍPIO ACORDOU PARCELAMENTOS DE DÉBITOS TRIBUTÁRIOS NAS AÇÕES DE EXECUÇÕES FISCAIS EM FASE DE COBRANÇA JUDICIAL ACIMA DE 12 (DOZE) PARCELAS E QUAL A NORMA LEGAL AUTORIZADORA._x000D_
 				          2. SE OCORREU OS PARCELAMENTOS NA FORMA ACIMA OS VALORES ARRECADADOS. _x000D_
 </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luis Carlos Soares (Carlinhos Vira-Mato)</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL DETERMINE AO SETOR COMPETENTE QUE FORNEÇA AS SEGUINTES COM CÓPIAS DOS SEGUINTES DOCUMENTOS:_x000D_
 _x000D_
 A-	NOME E CNPJ DA EMPRESA, NOME E CPF DO PROPRIETÁRIO DA EMPRESA QUE RECOLHEU O LIXO NO MUNICÍPIO DE JANEIRO DE 2009 A DEZEMBRO DE 2012; E_x000D_
 B-	CÓPIA DE TODOS OS CONTRATOS, COM A RESPECTIVAS ALTERAÇÕES, DESSA EMPRESA COM O MUNICÍPIO DE JANEIRO DE 2009 A DEZEMBRO DE 2012;_x000D_
 </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL DETERMINE AO SETOR COMPETENTE QUE FORNEÇA AS SEGUINTES COM CÓPIAS DOS SEGUINTES DOCUMENTOS:_x000D_
 _x000D_
 A-	NOME E CNPJ DA EMPRESA, NOME E CPF DO PROPRIETÁRIO VENCEDORA DA LICITAÇÃO REFERENTE AO RECOLHIMENTO E DESTINO DO LIXO DO MUNICÍPIO;_x000D_
 B-	CÓPIA DO CONTRATO SOCIAL COM TODAS AS ALTERAÇÕES DESSA EMPRESA;_x000D_
 C-	NOMES E CNPJ DAS EMPRESAS QUE CONCORRERAM AO REFERIDO CERTAME;_x000D_
 D-	QUAL O CRITÉRIO ADOTADO PARA DETERMINAR A EMPRESA VENCEDORA?_x000D_
 E-	A EMPRESA VENCEDORA PRESTA OUTROS SERVIÇOS AO MUNICÍPIO? QUAIS?_x000D_
 F-	QUAL O INSTRUMENTO DE CONTROLE DA MUNICIPALIDADE AOS SERVIÇOS PRESTADOS POR ESSA EMPRESA? CÓPIA DO MESMO SE HOUVER;_x000D_
 G-	CÓPIA INTEGRAL DO PROCESSO DE LICITAÇÃO REFERENTE AO RECOLHIMENTO E DESTINO DO LIXO DO MUNICÍPIO;_x000D_
 H-	CÓPIA DO CONTRATO ENTRE O MUNICÍPIO E A EMPRESA VENCEDORA, COM OS ADITIVOS SE HOUVEREM;_x000D_
 I-	CÓPIAS DOS EMPENHOS REFERENTE AOS PAGAMENTOS PELOS SERVIÇOS PRESTADOS;_x000D_
 J-	CÓPIAS DOS CHEQUES REFERENTES AOS EMPENHOS DOS SERVIÇOS PRESTADOS; E_x000D_
 K-	CÓPIAS DAS NOTAS FISCAIS REFERENTES AOS SERVIÇOS PRESTADOS;_x000D_
 </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL DETERMINE AO SETOR COMPETENTE QUE FORNEÇA AS INFORMAÇÕES COM CÓPIAS DOS SEGUINTES DOCUMENTOS:_x000D_
 A-	NOME DOS SECRETÁRIOS E SUAS RESPECTIVAS PASTAS;_x000D_
 B-	CÓPIA DA PORTARIA DE NOMEAÇÃO;_x000D_
 C-	CÓPIA DA DECLARAÇÃO DE BENS, REFERENTE A 2012, DE TODOS OS SECRETÁRIOS; E_x000D_
 D-	CÓPIA DA DECLARAÇÃO DO IMPOSTO DE RENDA DE CADA SECRETÁRIO, REFERENTE A 2012._x000D_
 </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL DETERMINE AO SETOR COMPETENTE QUE FORNEÇA AS SEGUINTES COM CÓPIAS DOS SEGUINTES DOCUMENTOS:_x000D_
 A-	HOUVERAM EMPENHOS ANULADOS NO EXERCÍCIO DE 2012?_x000D_
 B-	FORNEÇA O NOME DE TODAS EMPRESAS, OS SERVIÇOS OFERECIDOS E OS VALORES QUE TIVERAM OS EMPENHOS ANULADOS; E_x000D_
 C-	CÓPIAS DA SOLICITAÇÃO DE EMPENHO RESPECTIVO A CADA SERVIÇO, ONDE DISCRIMINA O NOME E O CNPJ DA EMPRESA, OS SERVIÇOS A SEREM PRESTADOS E OS VALORES A SEREM PAGOS; _x000D_
 </t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO  INFORME A RELAÇÃO DOS CONTRATOS DE EMPRESAS QUE PRESTA(M) SERVIÇO(S) NO ATENDIMENTO MEDICO AO MUNICÍPIO, BEM COMO SEJA(M)  FORNECIDA(S) CÓPIA(S) DO(S) CONTRATO(S).</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA  ENCAMINHADO AO PODER LEGISLATIVO  OS LAUDOS DAS COLETAS   REALIZADAS PELA SECRETARIA MUNICIPAL DO MEIO AMBIENTE TODOS OS PONTOS  DE ANÁLISE  DAS ÁGUAS  DO ARROIO PRETO DURANTE O ANO DE 2013.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Carlito Borges</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ESTAMOS SENDO PROCURADOS E COBRADOS POR PESSOAS QUE BUSCAM INFORMAÇÕES JUNTAMENTE AO PROCON DO MUNICIPAL E NÃO ESTÃO SENDO ATENDIDAS. PRECISAMOS SABER DA REAL SITUAÇÃO, QUE O EXECUTIVO MUNICIPAL FORNEÇA AS SEGUINTES INFORMAÇÕES E CÓPIAS DOCUMENTOS:_x000D_
 _x000D_
 - CÓPIA DO PROJETO DE LEI QUE CRIOU O PROCON EM ESTÂNCIA VELHA _x000D_
 - QUANTOS FUNCIONÁRIOS POSSUEM O PROCON DE ESTÂNCIA VELHA? _x000D_
 - QUAL O GRAU DE ESCOLARIDADE DOS FUNCIONÁRIOS?_x000D_
 - QUAL O SALÁRIO PAGO PARA CADA FUNCIONÁRIO?_x000D_
 - QUANTAS PESSOAS ESTÃO SENDO ATENDIDAS POR SEMANA NO PROCON DE ESTÂNCIA VELHA? _x000D_
 - QUAL O HORÁRIO DE FUNCIONAMENTO?  _x000D_
 </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO INFORME AO PODER LEGISLATIVO O NOME DOS 50 (CINQUENTA) MAIORES DEVEDORES INSCRITOS EM DÍVIDA ATIVA, BEM COMO O VALOR ATUALIZADO DO DÉBITO DE CADA DEVEDOR</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">        SE OCORREU ALGUM RESGATE OU TRANSFERÊNCIA PARA OUTRA CONTA  DE VALORES DO FUNDO MUNICIPAL  PARQUE TECNOLÓGICO  ENG. JOSÉ PORTELA NUNES ,  DEPOSITADO NA CONTA CORRENTE N. 27.311-2 , AGÊNCIA 611-4  BANCO DO BRASIL  S/A ,  RECURSO  VINCULADO 1095,  INSTITUÍDO PELA LEI MUNICIPAL N. 1.736 DE 28 DE NOVEMBRO DE 2011._x000D_
 					CASO TENHA OCORRIDO  O VALOR DO RESGATE A DATA  E A BASE LEGAL AUTORIZADORA PARA OPERAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>Neila Becker ( Mana )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL  A RELAÇÃO DO CURSO DOS SERVIDORES ABAIXO NOMINADOS , COM AS ATRIBUIÇÕES DOS SEUS CARGOS OS QUAIS PRESTARAM CONCURSO PÚBLICO,  ATENDIDOS PELO PROGRAMA DE QUALIFICAÇÃO PREVISTO NA LEI MUNICIPAL  N. 1838 DE 17.12.2012._x000D_
 SERVIDOR: LUIS CARLOS AMARAL FRANCO_x000D_
 	     MAURI MARTINELLI_x000D_
 	     CASSIUS FROSI LENZI_x000D_
 	     GISELE CRISTINA DE ASSIS_x000D_
 </t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SE OCORREU ALGUM RESGATE OU TRANSFERÊNCIA PARA OUTRA CONTA  DE VALORES DO FUNDO MUNICIPAL  PARQUE TECNOLÓGICO  ENG. JOSÉ PORTELA NUNES ,  DEPOSITADO NA CONTA CORRENTE N. 27.311-2 , AGÊNCIA 611-4  BANCO DO BRASIL  S/A ,  RECURSO  VINCULADO 1095,  INSTITUÍDO PELA LEI MUNICIPAL N. 1.736 DE 28 DE NOVEMBRO DE 2011._x000D_
 					CASO TENHA OCORRIDO  O VALOR DO RESGATE A DATA  E A BASE LEGAL AUTORIZADORA PARA OPERAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.doc</t>
   </si>
   <si>
     <t>A QUANTIDADE DE PERMISSIONÁRIOS DE TÁXI  EMPLACADOS NO MUNICÍPIO , O RESPECTIVO PROPRIETÁRIO , ENDEREÇO , NÚMERO DA PLACA DO VEÍCULO , O ANO DE FABRICAÇÃO ,  BEM COMO O PONTO DE REFERÊNCIA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SE OCORREU ALGUM RESGATE OU TRANSFERÊNCIA PARA OUTRA CONTA DE VALORES DO FUNDO MUNICIPAL  PARQUE TECNOLÓGICO  ENG. JOSÉ PORTELA NUNES ,  DEPOSITADO NA CONTA CORRENTE N. 27.311-2 , AGÊNCIA 611-4  BANCO DO BRASIL  S/A ,  RECURSO  VINCULADO 1095,  INSTITUÍDO PELA LEI MUNICIPAL N. 1.736 DE 28 DE NOVEMBRO DE 2011 , COM AUTORIZAÇÃO DO CONSELHO GESTOR DO EVETEC, E NÃO PAGAMENTOS EFETUADOS CONFORME REITERADAS RESPOSTAS ENCAMINHAS QUE NÃO ATENDEM O PEDIDO DE INFORMAÇÕES JÁ SOLICITADO._x000D_
 					CASO TENHA OCORRIDO  O VALOR DO RESGATE A DATA  E A BASE LEGAL AUTORIZADORA PARA OPERAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Euclides Tisian ( Gringo )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                  QUE O EXECUTIVO MUNICIPAL FORNEÇA AS SEGUINTES INFORMAÇÕES:                              _x000D_
 A)	QUANDO SERÁ REALIZADO PINTURA/SINALIZAÇÃO DAS RUAS/AVENIDAS DO MUNICÍPIO, INCLUSIVE DOS QUEBRA MOLAS E FAIXAS DE SEGURANÇA;_x000D_
 B)	QUANTO ÀS PLACAS DE SINALIZAÇÃO DE TRÂNSITO, QUANDO SERÃO SUBSTITUÍDAS ÀS DESGASTADAS DEVIDO AÇÃO DO TEMPO E COLOCADAS NOVAS ONDE NECESSÁRIO;_x000D_
 C)	QUANTO ÀS PLACAS INDICATIVAS COM NOME DAS RUAS, SE EXISTE EMPRESA LICITADA PARA CONFECÇÃO, SE HÁ, O NOME DA EMPRESA E PREVISÃO DO INÍCIO PARA COLOCAÇÃO E SUBSTITUIÇÃO DAS MESMAS._x000D_
 </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">      QUE O PODER EXECUTIVO  INFORME QUAL A PESSOA E/OU  SERVIDOR RESPONSÁVEL PELA DEFESA CIVIL NO MUNICÍPIO DE ESTÂNCIA VELHA RS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">      SE O  HOSPITAL MUNICIPAL  GETÚLIO VARGAS  DE ESTÂNCIA VELHA  POSSUI  PLANO DE PREVENÇÃO  CONTRA INCÊNDIO  PPCI.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Samuel Jantsch ( Muga )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO O CONSERTO DA PLACA DE IDENTIFICAÇÃO DO MUNICÍPIO DE ESTÂNCIA VELHA JUNTO A BR 116, LOCALIZADA NO VIADUTO DE ACESSO DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA INFORMADO SE OCORREU ALGUMA DETERMINAÇÃO JUDICIAL OBRIGANDO O MUNICÍPIO A RECOLHER ENTULHOS NO BAIRRO FLORESTA   EM ESTÂNCIA VELHA , CONFORME INFORMAÇÃO VERBAL DO SECRETÁRIO DE OBRAS DO MUNICÍPIO A ESTE VEREADOR , CASO POSITIVO ENCAMINHE COPIA DA DETERMINAÇÃO DA AUTORIDADE JUDICIÁRIA A ESTE VEREADOR.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.  CONFORME LEI MUNICIPAL N. 1.736 DE 28 DE NOVEMBRO DE 2011 ,  ESPECIFICAMENTE O ART. 4º  ESTABELECE A OBRIGATORIEDADE  DOS RECURSOS PROVENIENTES DA COMERCIALIZAÇÃO DOS LOTES DO EVETEC &amp;#8211; ESTÂNCIA VELHA PARQUE INDUSTRIAL E TECNOLÓGICO  , ENG JOSÉ PORTELLA NUNES SEREM DESTINADOS PARA IMPLANTAÇÃO DO PARQUE. TODAVIA,  EM DATA  DE 20.08.2012, OCORREU A TRANSFERÊNCIA DE CONTA ON-LINE VALOR DE R$ 600.000,00 ( SEISCENTOS MIL REAIS) COM BASE  PARECER FAVORÁVEL DO CONSELHO GESTOR. ( DEMONSTRAM DOCUMENTOS ANEXOS)_x000D_
 _x000D_
 					2.  SENDO  O RECURSO VINCULADO 1095 COM CONTA   E DESTINAÇÃO ESPECÍFICA PARA IMPLEMENTAÇÃO DO PARQUE PREVISTO EM LEI SOLICITO A SEGUINTE INFORMAÇÃO AO PODER EXECUTIVO MUNICIPAL: QUAL A LEI AUTORIZADORA  PARA ALTERAR A DESTINAÇÃO DOS RECURSOS, CONFORME OBRIGATORIAMENTE  DISPÕE O ART. 4º  DA LEI 1.736/2011, TENDO EM VISTA QUE O PARECER DO CONSELHO GESTOR,  ÓRGÃO CONSULTIVO NÃO TEM FORÇA DE LEI._x000D_
 				 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                               3.     SEJA ENCAMINHADO AO PODER LEGISLATIVO CÓPIA DO OFICIO GABINETE DO PODER EXECUTIVO  N. 284 , DO ANO DE2012._x000D_
 </t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.doc</t>
   </si>
   <si>
     <t>A QUANTIDADE DE PERMISSIONÁRIOS DE TÁXI EMPLACADOS NO MUNICÍPIO, O RESPECTIVO PROPRIETÁRIO, ENDEREÇO, NÚMERO DA PLACA DO VEÍCULO, O ANO DE FABRICAÇÃO,  BEM COMO O PONTO DE REFERÊNCIA.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA INFORMADO SE OCORREU ALGUMA DETERMINAÇÃO JUDICIAL OBRIGANDO O MUNICÍPIO A RECOLHER ENTULHOS NO BAIRRO FLORESTA EM ESTÂNCIA VELHA, CONFORME INFORMAÇÃO VERBAL DO SECRETÁRIO DE OBRAS DO MUNICÍPIO A ESTE VEREADOR, CASO POSITIVO ENCAMINHE COPIA DA DETERMINAÇÃO DA AUTORIDADE JUDICIÁRIA A ESTE VEREADOR.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.doc</t>
   </si>
   <si>
     <t>1.	QUE O EXECUTIVO MUNICIPAL INFORME O MOTIVO DA NÃO LIBERAÇÃO PARA INSTALAÇÃO DE ENERGIA ELÉTRICA E CONSTRUÇÃO DE MORADIAS,  NO LOTEAMENTO COOPERLAGA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFERENTE AO DESMATAMENTO DE ÁREA NA ESTRADA VICINAL DOS BAUERMANN, ESQUINA COM A AV. CAMPO GRANDE SOLICITO QUE SEJA ENVIADO CONFORME SEGUE::_x000D_
 &amp;#8226;	CÓPIA DA ATA DA REUNIÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE QUE AUTORIZOU O DESMATAMENTO;_x000D_
 &amp;#8226;	LISTA DE PRESENÇAS DESTA REUNIÃO;_x000D_
 &amp;#8226;	FOTOS DO LOCAL, ANTERIOR AO DESMATAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE TODOS OS CONTRATOS FIRMADOS PELO HOSPITAL MUNICIPAL GETÚLIO VARGAS EM VIGOR NO ANO DE 2013, BEM COMO O OBJETO DO CONTRATO E O PRAZO DE VIGÊNCIA.	</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SECRETARIA DE OBRAS ENCAMINHE A SEGUINTE PROVIDÊNCIA PARA QUE SEJA FEITO: _x000D_
                                     _x000D_
                                   A ROÇADA NA VILA SHUCK._x000D_
                                   RESSALTO QUE, O REFERIDO PEDIDO DE PROVIDÊNCIA FAZ-SE NECESSÁRIO, A PEDIDO DOS MORADOS PORQUE A RUA ESTA COM MATO MUITO ALTO._x000D_
 </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE OBRAS EFETUE O RECAPEAMENTO  DA PAVIMENTAÇÃO DO ASFALTO DA RUA PORTÃO, BEM COMO  PROVIDÊNCIAS PARA RETIRADA DE  QUEBRA-MOLAS ONDE ERA LOCALIZADA A ESCOLA MUNICIPAL  PRESIDENTE KENEDY.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O DEPARTAMENTO COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM QUEBRA MOLAS NA RUA HUGO METZ ESQUINA COM A RUA THEODOMIRO PORTO DA FONSECA EM FRENTE AO CONSELHO TUTELAR, DEVIDO AO GRANDE FLUXO DOS ALUNOS DA ESCOLA 8 DE SETEMBRO, VISANDO PROPOCIONAR SEGURANÇA AOS PEDESTRES QUE PELO LOCAL TRANSITAM.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">- QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A LIMPEZA, OU INTIME O PROPRIETÁRIO A FAZÊ-LA, NA RUA PORTUGAL, ESQUINA COM A RUA PORTO, EM FRENTE AO Nº. 310, NO LOTEAMENTO ILHÉUS._x000D_
 TAL SOLICITAÇÃO PARTIU DOS MORADORES DO BAIRRO DEVIDO AO ACÚMULO DE LIXO QUE CULMINA NA PROLIFERAÇÃO DE BICHOS._x000D_
 </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.doc</t>
   </si>
   <si>
     <t>- QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO A RUA ESPERANÇA, BAIRRO RINCÃO DOS ILHÉUS, SINALIZAÇÃO PROIBINDO O ESTACIONAMENTO DE VEÍCULOS NAS PASSARELAS Nº. 02 E 05.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.doc</t>
   </si>
   <si>
     <t>- QUE SEJA INFORMADO A ESTE VEREADOR QUE SUBSCREVE A RELAÇÃO DOS PRÉDIOS ALUGADOS PELA PREFEITURA MUNICIPAL, SEU ENDEREÇO A FINALIDADE A QUAL SE DESTINA, BEM COMO O VALOR DA LOCAÇÃO, CÓPIA DO CONTRATO DO IMÓVEL LOCADO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc</t>
   </si>
   <si>
     <t>- QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE O TRANSPORTE ESCOLAR AOS ESTUDANTES DO TURNO DA TARDE DA ESCOLA MUNICIPAL JOSÉ DE ALENCAR.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">- QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A ROÇADA  AO REDOR DA ASSOCIAÇÃO DE MORADORES  VENEZA._x000D_
 - QUE SEJA PROVIDENCIADO O CONSERTO DOS BURACOS NO CAMINHÓDROMO NA AV. BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>Luciano Kroeff</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE INSTRUMENTO E  NOS TERMOS QUE DISPÕE O ART. 53  INCISO XIV DA LEI ORGÂNICA ,  REQUER A V.EXCIA O ENCAMINHAMENTO AO PODER EXECUTIVO MUNICIPAL DOS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1.  ILUMINAÇÃO  PÚBLICA DO CANTEIRO CENTRAL  NA CONTINUAÇÃO  DA AV. BRASIL  A PARTIR DA RUA PRESIDENTE LUCENA ATÉ A RUA PORTÃO,  SOLICITAÇÃO FORMULADA A ESTE VEREADOR QUE SUBSCREVE  PELO MORADOR HARRY BECKER, RESIDENTE NA AV. BRASIL  Nº. 2.970._x000D_
 		_x000D_
 2.   SEJA REALIZADO PELO SETOR COMPETENTE DO PODER EXECUTIVO   O ALARGAMENTO  EM TODA SUA EXTENSÃO DA ESTRADA VICINAL DOS BAUERMANN  BAIRRO CAMPO GRANDE  , BEM COMO MELHORIAS  NA PONTE  NAQUELE LOCALIDADE  ONDE RESIDEM APROXIMADAMENTE  10( DEZ ) FAMÍLIAS,  SOLICITAÇÃO FEITA PELO MORADOR JOÃO PEDRO PEREIRA DE SOUZA, RESIDENTE  NESTA ESTRADA._x000D_
 _x000D_
 3.   O  RECAPEAMENTO DA PAVIMENTAÇÃO ASFÁLTICA  EM TODA A EXTENSÃO DO TRECHO   DA RUA PRESIDENTE LUCENA  INICIANDO O MESMO NO CRUZAMENTO DA AV. ADOLFO OTTO KOCH, CLUBE FLOR DA ROSA   ATÉ A SUA JUNÇÃO NOVAMENTE  COM A RUA ADOLFO OTTO KOCH NO BAIRRO DAS ROSAS REQUERIMENTO FEITO POR INÚMEROS MORADORES DA REFERIDA RUA._x000D_
 _x000D_
 4.    A COLOCAÇÃO DE ASFALTO NO CRUZAMENTO DAS RUAS MIMO DE VÊNUS COM A RUA DOS ALPES,   DEVIDO AO ALTO GRAU DE INCLINAÇÃO E  A VAZÃO DAS ÁGUAS EM DIAS DE CHUVA O QUE VÊM   CAUSANDO EROSÃO SEMPRE NO MESMO LOCAL , FATOS QUE REITERADAMENTE SÃO MOTIVOS DE PROVIDÊNCIAS PELOS MORADORES DO LOTEAMENTO UNIÃO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 5.   A REPAVIMENTAÇÃO  ASFÁLTICA NA RUA PRESIDENTE LUCENA DIVISA COM O MUNICÍPIO  DE NOVO HAMBURGO  BAIRRO BOA SAÚDE ATÉ   A RUA  LEANDRO TRESPACH  ENTRE OS BAIRROS LOTEAMENTO UNIÃO,  NOVA ESTÂNCIA E VENEZA, BEM COMO  CALÇAMENTO DAS VIAS LATERAIS, PARA FINS DE  MELHORIAS  NO TRÂNSITO  VISANDO A SEGURANÇA  AOS QUE TRANSITAM  POR ESTA VIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITE A EMPRESA VIAÇÃO MONTENEGRO QUE PRESTA SERVIÇO DE TRANSPORTE PÚBLICO NO MUNICÍPIO, PROVIDENCIE LINHAS, QUE ATENDAM AS RUAS DO BAIRRO LAGO AZUL, SENDO ESSE UM PEDIDO DOS MORADORES </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. CONSTRUÇÃO DE UMA PISTA DE SKATE  NA RUA GERMANO LEUCK , NA PRAÇA AO LADO DA ESCOLA  NICOLAU ANSELMO WECKER, VISANDO  PROPORCIONAR LUGAR SEGURO AOS JOVENS QUE COSTUMAM PRATICAR O ESPORTE  NA VIA PÚBLICA._x000D_
 _x000D_
 		2. SEJA COLOCADO REDUTOR DE VELOCIDADE OU QUEBRA MOLAS NA PARTE ALTA DA RUA GERMANO LEUCK EM DIREÇÃO A  RUA PRESIDENTE VARGAS._x000D_
 _x000D_
 		3. QUE O SETOR COMPETENTE DO PODER EXECUTIVO NOTIFIQUE O PROPRIETÁRIO NO TERRENO EM FRENTE AO N. 1312 DA RUA GERMANO LEUCK, PARA REALIZAR A LIMPEZA ._x000D_
 </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENCAMINHE AO ESTE VEREADOR CÓPIA DO MEMORIAL DESCRITIVO DISCRIMINANDO O MATERIAL USADO NA OBRA REALIZADA NA PONTE DO CAMPO GRANDE , BEM COMO O VALOR GASTO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. CONSERTO DOS BALANÇOS DA PRAÇA DO HOLLYWOOD, NA AV. PRESIDENTE VARGAS, VISANDO PROPORCIONAR SEGURANÇA E CONFORTO AS CRIANÇAS QUE FREQÜENTAM  O LOCAL._x000D_
 _x000D_
 		2. SEJA FEITO A PODA DAS ÁRVORES NA RUA LÍRIO PEDRO FISH, POIS ESTÃO OBSTRUINDO A PASSAGEM  DE VEÍCULOS E PEDESTRES._x000D_
 _x000D_
 3.	A REPAVIMENTAÇÃO  ASFÁLTICA NA PRESIDENTE LUCENA ESQUINA COM A RUA ERVINO T. VON MÜHLEN, _x000D_
 4.	CONSERTO DA CALÇADA NA AV PRESIDENTE LUCENA EM FRENTE AO CAMPO FLOR DA ROSA, O REFERIDO PEDIDO SE FAZ NECESSÁRIO, POIS ESTÁ DIFICULTANDO A PASSAGEM DE PEDESTRE. _x000D_
 5.	CONSERTO DO ASFALTO NA RUA EÇA DE QUEIROZ ESQUINA COM RAIMUNDO CORREA._x000D_
 6.	CONSERTO DE CALÇAMENTO NA RUA ADÃO SCHUK NO BAIRRO DAS ROSAS, O PEDIDO SE FAZ NECESSÁRIO, POIS ESTÁ DIFICULTANDO A SUBIDA DE VEÍCULOS._x000D_
 7.	CONSERTO DO CALÇAMENTO, NA RUA ANDRÉ KOLLING FILHO, PROVENIENTE  DOS DANOS CAUSADOS QUANDO DE  UMA LIGAÇÃO  DE ÁGUA REALIZADA PELA CORSAN._x000D_
 8.	CONSERTO DA CALÇADA, NA RUA PORTÃO ESQUINA COM RUA WERNO T. SHEFFAR, SENDO ESSE UM PEDIDO DA COMUNIDADE, POIS ESTÁ DIFICULTANDO A PASSAGEM DE PEDESTRES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITE REPARO NA CALÇADA NAS RUAS ANTONIO SELIVIO HUMEL EM FRENTE AO Nº. 394 E NA RUA PORTÃO EM FRENTE AO Nº. 2341, SENDO ESSE UM PEDIDO DOS MORADORES._x000D_
 QUE O SETOR COMPETENTE PROVIDENCIE AOS ESTUDANTES QUE ESPERAM ÔNIBUS DA SEMEC  PARA O DESLOCAMENTO A ESCOLA ÉRICO VERÍSSIMO   ABRIGO EM FRENTE AO COLÉGIO DOM PEDRO I  VISANDO A PROTEÇÃO DAS CRIANÇAS EM DIAS DE CHUVA E SOL ._x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITE A ROÇADA NA ASSOCIAÇÃO DO RINCÃO GAÚCHO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO,  SOLICITO QUE SEJA ENCAMINHADO A SECRETARIA DE OBRAS   O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 					POR SOLICITAÇÃO DOS MORADORES DO BAIRRO FLORESTA SEJA REALIZADA  ROÇADA NA PRAÇA DO BAIRRO,  VISANDO AO ACESSO DO MORADORES  A CANCHA DE AREIA LOCALIZADA PRAÇA  CUJA ASSOCIAÇÃO DE MORADORES POSSUI SUA SEDE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.doc</t>
   </si>
   <si>
     <t>1.SEJA PROVIDENCIADO PELO SETOR COMPETENTE A ROÇADA DO TERRENO EM FRENTE AO Nº. 220 NA RUA ALTA TENSÃO._x000D_
 _x000D_
 			2. QUE SEJA NOTIFICADO O PROPRIETÁRIO DO TERRENO LOCALIZADO PRÓXIMO AO Nº. 220 NA RUA ALTA TENSÃO, VISANDO A LIMPEZA DO MESMO TENDO EM VISTA A SUJEIRA QUE SE ENCONTRA O MESMO._x000D_
 _x000D_
 			3. A COLOCAÇÃO DE BRINQUEDOS NA PRAÇA DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 					PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO A SECRETARIA DE OBRAS O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 			.                 QUE O PODER EXECUTIVO INFORME SE A DESTINAÇÃO DA ÁREA PÚBLICA LOCALIZADA ENTRE AS RUAS HERTA HILDA DA SILVA E MARIO BROCHIR É ÁREA VERDE OU INSTITUCIONAL._x000D_
 </t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SEJA PROVIDENCIADO A PINTURA DE TODAS AS PLACAS COM IDENTIFICAÇÃO NOMINAL DAS RUAS DO LOTEAMENTO ENCOSTA DO SOL._x000D_
 _x000D_
 			2. QUE SEJA PROVIDENCIADO PELA EMPRESA MONTENEGRO A CIRCULAÇÃO DE ÔNIBUS NOS BAIRROS LAGO AZUL AO BELL POENTE - VERDES CAMPOS A VISTA ALEGRE._x000D_
 </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO A SECRETARIA DE OBRAS O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 			.                 QUE O PODER EXECUTIVO INFORME SE A DESTINAÇÃO DA ÁREA PÚBLICA LOCALIZADA ENTRE AS RUAS HERTA HILDA DA SILVA E MARIO BROCHIR É ÁREA VERDE OU INSTITUCIONAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.doc</t>
   </si>
   <si>
     <t>PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO,  SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 1._x000D_
 					QUE SEJA PROVIDENCIADO A COLOCAÇÃO DE BRITA  NA AVENIDA 1º DE MAIO ESQUINA  SETE DE SETEMBRO EM FRENTE À EMPRESA FG BENEFICIAMENTO DE COUROS , POIS A REFERIDA AVENIDA EM DIAS DE CHUVA   FICA OCUPADA COM LAMA E BARRO  DIFICULTANDO O ACESSO A EMPRESA ACIMA MENCIONADA, SOLICITAÇÃO FEITA  PELO SR. GILBERTO PINHEIRO SÓCIO PROPRIETÁRIO DA EMPRESA._x000D_
 _x000D_
 2.					CONFORME MANIFESTAÇÃO DA TRIBUNA NA SESSÃO ORDINÁRIA DO DIA 05 DE MARÇO DE 2013 , ESTE VEREADOR SOLICITA A PRESIDÊNCIA DA CASA  QUE A ECONOMIA REFERENTE À NÃO NOMEAÇÃO DE ASSESSORES PARLAMENTARES SEJA PROVIDENCIADO A CONTRATAÇÃO PELO PODER EXECUTIVO ,  VIA CONCURSO PÚBLICO OU CONTRATAÇÃO EMERGENCIAL DE MÉDICOS PLANTONISTAS PARA O HOSPITAL MUNICIPAL GETÚLIO VARGAS ( DE NO MÍNIMO DOIS MÉDICOS).</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SEJA COLOCADA SINALIZAÇÃO, NO REDUTOR DE VELOCIDADE OU QUEBRA MOLAS NA PARTE ALTA DA RUA WALTER KLEIN_x000D_
 2. QUE SEJA FEITO A LIMPEZA NO TERRENO DA RUA PORTÃO ESQUINA COM A RUA JOÃO METZ, VISANDO A SEGURANÇA DAS PESSOAS, POIS TEM UMA PARADA DE ÔNIBUS._x000D_
 </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>Sônia Brites</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO,  SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 					QUE SEJA PROVIDENCIADO O CONSERTO DA CALÇADA DA RUA OLAVO BILAC  BAIRRO FLORESTA ,   VISTO OS REITERADOS LEVANTAMENTOS  JUNTO A SECRETARIA DE OBRAS E DO PLANEJAMENTO DO MUNICÍPIO NO EXERCÍCIO DE 2012, BEM COMO A ROÇADA DA MENCIONADA RUA._x000D_
 </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO,  SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1.					SEJA PROVIDENCIADO  A LIMPEZA E MANUTENÇÃO DAS BOCAS DE LOBO NA RUA EMÍLIO ALBANO FELL EM TODA A SUA EXTENSÃO , SOLICITAÇÃO JÁ FEITA REITERADAS VEZES AO SECRETÁRIO DE OBRAS , ATÉ O MOMENTO NÃO ATENDIDO._x000D_
 _x000D_
 2.					QUE O SETOR COMPETENTE PROVIDENCIE A COLOCAÇÃO DE MEIO FIO E  CALÇAMENTO NA RUA JÚLIO DE CASTILHOS  NO TRECHO ENTRE AS RUAS WERNO TENO SCHAEFER ATÉ A RUA LINDOLFO HÉLIO SCHIMIDT,  NO BAIRRO DAS QUINTAS  , O  MENCIONADO PEDIDO  JÁ FOI REALIZADO PESSOALMENTE AOS SECRETÁRIOS DE OBRAS QUE OCUPARAM A PASTA NA ÚLTIMA GESTÃO  E AO PREFEITO MUNICIPAL , REITERO O PEDIDO NOVAMENTE POR SOLICITAÇÃO DOS VÁRIOS MORADORES DAQUELA LOCALIDADE._x000D_
 _x000D_
 3.					QUE O SETOR COMPETENTE DA ADMINISTRAÇÃO NOTIFIQUE O MORADOR DA RUA ANTÔNIO CARLOS BENDER  ESQUINA  AV  PRESIDENTE LUCENA , BAIRRO NOVA ESTÂNCIA QUE PROVIDENCIE A CALÇADA  NO PASSEIO PÚBLICO, TENDO EM VISTA  QUE NO LOCAL , NO OUTRO LADO DA RUA  É SEDE DE UM SUPERMERCADO ._x000D_
 </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DO MEIO AMBIENTE DO MUNICÍPIO PROVIDENCIE JUNTO A MINERADORA SULTEPA A MEDIÇÃO POR SISMÓGRAFO OU VIBRÓGRAFO DA INTENSIDADE DAS VIBRAÇÕES QUANDO DA DETONAÇÃO DA PEDREIRA LOCALIZADA NO BAIRRO RINCÃO GAÚCHO, TENDO EM VISTA EVENTUAIS DANOS QUE POSSAM OCORRER EM RESIDÊNCIAS NO BAIRRO DAS ROSAS E RINCÃO GAÚCHO E OUTRAS LOCALIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA PROVIDENCIADO O CALÇAMENTO EM FRENTE A SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE ESTÂNCIA VELHA .</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	 QUE SEJA PROVIDENCIADO EM DIA E HORÁRIO QUE NÃO HOUVER AULA A ABERTURA  DA ÁREA DE LAZER DA ESCOLA  AO LADO DA ESCOLA NICOLAU ANSELMO WECKER.                   _x000D_
 _x000D_
 2.                                            QUE SEJA PROVIDENCIADO REPAROS NAS CABECEIRAS DA PONTE NA AV. CAMPO GRANDE, BAIRRO CAMPO GRANDE, TENDO EM VISTA O ACÚMULO DE ÁGUA._x000D_
 _x000D_
 3. 				        CONSERTO DAS LÂMPADAS NA RUA ROSENDO RANGEL DAS ROSAS  BAIRRO RINCÃO, ALTO DA COLINA .     _x000D_
 </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1. SEJA PROVIDENCIADA A ABERTURA DE CONCURSO PÚBLICO PARA O CARGO EFETIVO DE MÉDICO, TENDO EM VISTA AS INFORMAÇÕES RELATADAS PELA VEREADORA VERIDIANA DA TRIBUNA DO PLENÁRIO DA CASA._x000D_
 2. PRESTE AS INFORMAÇÕES COMO ESTÁ O ANDAMENTO DO PROCESSO DO PROCESSO DE CONSTRUÇÃO DO POSTO DE SAÚDE, NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
 </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE QUE PROVIDENCIE COM URGÊNCIA AS INFRA-ESTRUTURAS NECESSÁRIAS JUNTO A RUA ARLINDO FRANTZ, BAIRRO FLORESTA._x000D_
 _x000D_
                                   RESSALTO QUE O REFERIDO PEDIDO FAZ-SE NECESSÁRIO, POIS OS MORADORES NÃO POSSUEM CONDIÇÕES FINANCEIRAS PARA MANTE-LÁ, POIS A MESMA ENCONTRA SE EM ÁREA PARTICULAR.   _x000D_
 			TENDO COMO NECESSIDADE URGENTE O NIVELAMENTO E A COLOCAÇÃO DE SAIBRO, PARA DAR AS MÍNIMAS CONDIÇÕES DE TRÂNSITO, POIS A MESMA ENCONTRA-SE REPLETA DE BURACOS E BARRO DIFICULTANDO A VIDA DOS MORADORES DA LOCALIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1.					QUE SEJA PROVIDENCIADO MELHORIAS NO TELHADO DO PARADÃO E CALÇADA DO PASSEIO PÚBLICO AO LADO DA LOJA CR DIE MENTZ, NA RUA PORTÃO. _x000D_
 _x000D_
 2.					QUE O SETOR COMPETENTE PROVIDENCIE A CONSERTO DO MEIO FIO NA RUA GREGÓRIO DE MATOS, ESQUINA COM A RUA JOSÉ DE ALENCAR EM FRENTE AO NÚMERO Nº. 63, BEM COMO OFICIAR A GVT PARA PROVIDENCIAR O CONSERTO DO PASSEIO PÚBLICO E DA CANALIZAÇÃO CUJOS ESTRAGOS FORAM REALIZADOS QUANDO DA PRESTAÇÃO DOS SERVIÇOS PELA MENCIONADA EMPRESA (PROVAM FOTOGRAFIAS ACOSTADAS). OBS CONFORME Nº. DE PROTOCOLO 4758/7830 DO DIA 27 DE MARÇO DE 2013, EM NOME DE NELSON SCHMITZHAUS._x000D_
 </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA PROVIDENCIADO CORRIMÃO NA PONTE LOCALIZADA NA RUA TREZE DE MAIO, BAIRRO LIRA.	</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJAM ENCAMINHADOS AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 1.					SEJA PROVIDENCIADO  O CALÇAMENTO NAS RUAS 13 DE MAIO NO BAIRRO RINCÃO DA SAUDADE;  NA RUA PAROBÉ NO BAIRRO CAMPO GRANDE E NA AV. PEDRO TORRES NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
 _x000D_
  _x000D_
 2.					SEJA PROVIDENCIADO A COLOCAÇÃO  DE UMA PARADA DE ÔNIBUS NA RUA DOS ALPES NO BAIRRO UNIÃO, PRÓXIMO AO Nº. 50.	_x000D_
 </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.doc</t>
   </si>
   <si>
     <t>- QUE O PODER EXECUTIVO MUNICIPAL SINALIZE COM PINTURA O QUEBRA-MOLAS E PROVIDENCIE REDUTOR DE VELOCIDADE NA RUA WALTER KLEIN EM FRENTE À ANTIGA SHOE TREND.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 _x000D_
 					QUE SEJA PROVIDENCIADO A MANUTENÇÃO E REPARO NOS BRINQUEDOS DA PRAÇA EM FRENTE  A RUA THEODOMIRO  FONSECA  EM FRENTE A IGREJA  CATÓLICA. SOLICITAÇÃO FEITA PELO USUÁRIO DA REFERIDA PRAÇA, MIGUEL SANTOS FROLICH (DE APENAS 4 ANOS DE IDADE). _x000D_
 </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.doc</t>
   </si>
   <si>
     <t>PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA PROVIDENCIADO PELO SETOR COMPETENTE A COLOCAÇÃO DE UM REDUTOR ELETRÔNICO DE VELOCIDADE (REV), TAMBÉM CONHECIDO COMO &amp;#8220;LOMBADA ELETRÔNICA&amp;#8221;, PRÓXIMO AO PÓRTICO DE ACESSO A ESTÂNCIA VELHA, ESTABELECENDO A VELOCIDADE DE 40KM .</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL  O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 					SEJA ATENDIDO O QUE DISPÕE A LEI MUNICIPAL N. 1.740 DE 01.12.2011 QUE DETERMINA A OBRIGAÇÃO DO LOTEADOR IDENTIFICAR COM PLACAS AS RUAS ABERTAS NO EMPREENDIMENTO. O PEDIDO VISA  FACILITAR  AS PESSOAS QUE BUSCAM LOCALIZAÇÃO DE RUAS E AVENIDAS NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.doc</t>
   </si>
   <si>
     <t>O REFERIDO PEDIDO SE FAZ NECESSÁRIO PELA FALTA DE VISIBILIDADE, PODENDO ASSIM CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                    1.  SEJA PROVIDENCIADO O RECOLHIMENTO DO ENTULHO NA CALÇADA NA RUA PRESIDENTE LUCENA ESQUINA COM A RUA SÃO LUIZ , ENTULHO ESTE  QUE ESTÁ DEPOSITADO NO LOCAL DESDE 2012 , SEM QUE HAJA QUALQUER PROVIDENCIA PARA SEU RECOLHIMENTO NOS TERMOS QUE DETERMINA A LEI MUNICIPAL N. 1656 DE 17 DE JANEIRO DE 2011 QUE &amp;#8220;DISPÕE SOBRE "PLANO INTEGRADO DE GERENCIAMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL E RESÍDUOS VEGETAIS DO MUNICÍPIO DE ESTÂNCIA VELHA - RS, E DÁ OUTRAS PROVIDÊNCIAS".				_x000D_
 _x000D_
 				 2.  SEJA PROVIDENCIADO O CONCERTO DO  CALÇAMENTO DA RUA  AGNELO GRAEBIN  Nº. 205, LOTEAMENTO 3.B,   TENDO EM VISTA O ESTADO PRECÁRIO DA CALÇADA, PODENDO OCASIONAR QUEDA DAS PESSOAS QUE PELO LOCAL TRANSITAM._x000D_
 </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc</t>
   </si>
   <si>
     <t>1.					QUE SEJA PROVIDENCIADO  O FECHAMENTO DE UM VALO NA RUA JOSÉ FRANCISCO DA COSTA ABERTO PELA CORSAN, O REFERIDO PEDIDO SE FAZ NECESSÁRIO, POIS  A POPULAÇÃO QUE ALI RESIDE SE QUEIXA QUE AS OBRAS DO LOTEAMENTO ESTÃO BEM ADIANTADAS MAS O VALO CONTINUA ABERTO, CAUSANDO TRANSTORNOS A POPULAÇÃO, DIFICULTANDO A ENTRADA E SAÍDA NOS PÁTIOS DE SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO PROVIDÊNCIAS AO PODER EXECUTIVO:_x000D_
 _x000D_
                       SEJA PROVIDENCIADO UM BANCO PARA PARADA DE ÔNIBUS ESQUINA DA RUA DUQUE DE CAXIAS COM A RUA VERNO TENO SCHAEFFER  EM FRENTE AO POINT  MIX- BAIRRO BELA VISTA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO PROVIDÊNCIAS AO PODER EXECUTIVO:_x000D_
 _x000D_
 1. SEJA PROVIDENCIADO DA ABERTURA DA RUA SATURNINO DE BRITO ATÉ A AV. BRASIL._x000D_
 SEGUE EM ANEXO O ABAIXO ASSINADO DOS MORADORES DA REFERIDA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.doc</t>
   </si>
   <si>
     <t>1. SEJA PROVIDENCIADO QUEBRA MOLAS NA RUA JOÃO QUARESMA DA SILVA  A 100 METROS  ANTES DA RESIDÊNCIA DE Nº. 829 E  A 100 METROS A FRENTE , CONFORME SOLICITAÇÃO DO MORADOR DA  RESIDÊNCIA DO N829 DA MENCIONADA RUA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	RECAPEAMENTO DA AV. PRESIDENTE LUCENA - DIVISA COM A BOA SAÚDE NH ATÉ A CURVA DA LAGOA, POR ESTAR INTRANSITÁVEL._x000D_
 _x000D_
 2.	RECAPEAMENTO DA RUA PORTÃO &amp;#8211; DA RÓTULA DO POSTO 101 ATÉ A DIVISA COM O MUNICÍPIO DE PORTÃO, POR ESTAR INTRANSITÁVEL._x000D_
 _x000D_
 _x000D_
 3.	RECOLHIMENTO DE ENTULHOS NO BAIRRO DAS ROSAS COM URGÊNCIA, NA RUA ERVINO T.VON MUHLLER, POIS A RUA ESTÁ TOMADA DE ENTULHOS E APÓS O RECOLHIMENTO COLOCAR UMA PLACA &amp;#8220;PROIBIDO COLOCAR LIXO OU ENTULHOS&amp;#8221;( NESTA RUA EM FRENTE HÁ UMA TRAVESSA )._x000D_
 _x000D_
 4.	CALÇAMENTO NO TRECHO DE 96MTS QUE FALTAM NA RUA JULIO DE CASTILHOS                 BAIRRO DAS QUINTAS, POIS NOS DIAS SECOS É RUIM DEVIDO AO PÓ E NOS DIAS CHUVOSOS TEM MUITO BARRO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 5.	OFICIAR A CORSAN DE ESTÂNCIA VELHA, SOLICITANDO PROVIDÊNCIAS  QUANTO AO  NÃO FECHAMENTO DE BURACOS EM RUAS E AVENIDAS DO NOSSO MUNICÍPIO,  QUE SÃO DE SUA COMPETÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE SUBSTITUIR QUEBRA-MOLAS POR LOMBADAS ELETRÔNICAS EM PONTOS ESTRATÉGICOS,_x000D_
  A PRIORIDADE DE COLOCAÇÃO DAS LOMBADAS ELETRÔNICAS,  COMO SUGESTÃO,  SERIA PARA AS INSTITUIÇÕES DE ENSINO COM MAIOR NÚMERO DE ESTUDANTES, PREFERENCIALMENTE CRIANÇAS E ADOLESCENTES E QUE APRESENTEM RISCOS AOS PEDESTRES, POR CONTA DE FLUXO MAIOR DE VEÍCULOS E, NAS VIAS DE ENTRADA E SAÍDA DO MUNICÍPIO._x000D_
         _x000D_
 JUSTIFICA-SE TAL PEDIDO, DEVIDO AOS BENEFÍCIOS QUE TRARÁ PARA A COMUNIDADE, DANDO MANUTENÇÃO DE UM FLUXO REGULAR E AUMENTO DA SEGURANÇA DO TRÂNSITO.  _x000D_
 </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.doc</t>
   </si>
   <si>
     <t>1. SEJA PROVIDENCIADO O CONSERTO DA CALÇADA DA RUA RENATO ROBINSON EM FRENTE AO Nº. 1143, NO BAIRRO UNIÃO, SENDO ESSE UM PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	_x000D_
 . SEJA PROVIDENCIADO A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JATOBÁ NO BAIRRO COOPERLAGA, SENDO ESSE UM PEDIDO DOS MORADORES, POIS ESTÃO PAGANDO A TAXA DE ILUMINAÇÃO CUJO SERVIÇO NÃO ESTÁ A DISPOSIÇÃO DA COMUNIDADE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO A LIMPEZA DE TODA A EXTENSÃO DO ARROIO ROSELÂNDIA, NO BAIRRO RINCÃO GAÚCHO, ENTRE AS RUAS AV. PRESIDENTE VARGAS E EMILIO VALDEMAR SCHERER PRINCIPALMENTE A RETIRADA DAS ARVORES SECAS CAÍDAS DENTRO DO ARROIO QUE REPRESAM A ÁGUA. CAUSANDO ASSIM TRANSTORNO AOS MORADORES SENDO ESSA UMA SOLICITAÇÃO JÁ FEITA A DEFESA CIVIL A QUAL SOLICITOU QUE O MESMO SEJA FEITO A SECRETARIA MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                       QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE QUE PROVIDENCIE COM URGÊNCIA A LIMPEZA DO PASSEIO PUBLICO NAS SEGUINTES VIAS:_x000D_
 			AVENIDA CAMPO GRANDE NO BAIRRO CAMPO GRANDE._x000D_
 			AVENIDA PRESIDENTE LUCENA NOS BAIRROS UNIÃO E ENCOSTA DO SOL. _x000D_
 _x000D_
                                  RESSALTO QUE O REFERIDO PEDIDO FAZ-SE NECESSÁRIO, POIS A FALTA DE MANUTENÇÃO E LIMPEZA ESTÁ PREJUDICANDO O ASPECTO ESTÉTICO E DE BEM ESTAR, ECONÔMICO E FINANCEIRO, SOCIAL E PRINCIPALMENTE DA SEGURANÇA DOS ESCOLARES.  	 _x000D_
 </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE QUE PROVIDENCIE COM URGÊNCIA A RETIRADA DO LIXO E A COLOCAÇÃO DE PLACAS PROIBITIVAS NA RUA ARMENDIO FERRAZ DE BREU NO BAIRRO UNIÃO._x000D_
                                  RESSALTO QUE O REFERIDO PEDIDO FAZ-SE NECESSÁRIO, POIS O LIXO ESTA CAUSANDO ODOR E OBSTRUINDO A PASSAGEM DOS PEDESTRES. </t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA:  _x000D_
 1. CONSERTO DO CALÇAMENTO  NAS RUAS: _x000D_
 &amp;#8226;	RUA SÍRIO FERNANDES DE MATTOS EM FRENTE AO Nº 104 ;_x000D_
 &amp;#8226;	RUA ALBINO C. DIETRICH EM FRENTE AO Nº 41;_x000D_
 &amp;#8226;	RUA JOÃO INÁCIO LANIUS, ESQUINA AV. PRESIDENTE VARGAS;_x000D_
 _x000D_
 2.	CONSERTO DA TUBULAÇÃO NA RUA ADÃO SCHUCK ESQUINA COM A AV. PRESIDENTE LUCENA. FAZ-SE NECESSÁRIO DEVIDO A EXISTÊNCIA DE UMA CRATERA NO LOCAL, COLOCANDO  PESSOAS EM RISCO._x000D_
 _x000D_
 3.	ELEVAÇÃO DA PARADA DE ÔNIBUS NA AV. PRESIDENTE LUCENA, 5018, POIS EM RELAÇÃO À CALÇADA, A PARADA DE ÔNIBUS ESTÁ MUITO BAIXA._x000D_
 _x000D_
 _x000D_
 4.	PATROLAMENTO E COLOCAÇÃO DE SAIBRO APÓS O SERVIÇO, NA TRAVESSA ENTRE AS EMPRESAS LUVAS KOCK E METALÚRGICA MCJ NO BAIRRO DAS ROSAS._x000D_
 </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226;	QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE INCLUIR NO PLANO DE TRABALHO DE 2013 O ASFALTAMENTO DA RUA DOS MUNICÍPIOS NO BAIRRO CAMPO GRANDE. _x000D_
         _x000D_
 TAL SOLICITAÇÃO SE FAZ JUSTO, TENDO EM VISTA QUE A REFERIDA RUA ENCONTRA-SE EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE, DEVIDO A BURACOS ORIUNDOS DA MÁ QUALIDADE DO SERVIÇO DE CALÇAMENTO E DO TRÂNSITO DE VEÍCULOS PESADOS, PRINCIPALMENTE ÔNIBUS, OCASIONANDO RACHADURAS NAS RESIDÊNCIAS, E  TAMBÉM , POR SER REIVINDICAÇÃO E PROMESSA POLÍTICA A MAIS DE 08 ANOS._x000D_
 </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO O CONSERTO NO CALÇAMENTO NA RUA ADOLFO KOCH EM FRENTE AO NÚMERO 185 NO BAIRRO DAS ROSAS, E REFERIDO PEDIDO SE FAZ NECESSÁRIO, POIS DIFICULTA A PASSAGEM DOS PEDESTRES.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA PROVIDENCIADO A REVISÃO DA ILUMINAÇÃO DA RUA TRAJANO CARDOSO NO BAIRRO CAMPO GRANDE EM TODA A EXTENSÃO, SENDO ESTE UM PEDIDO DOS MORADORES.  </t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE COM URGÊNCIA A MANUTENÇÃO OU RECONSTRUÇÃO DA PONTE DA RUA EDMUNDO FRIDOLINO BECKER NO BAIRRO FLORESTA, SITUADA NAS IMEDIAÇÕES DA ESCOLA SELVINO RITTER E QUE DÁ  ACESSO AO LOTEAMENTO FLACH._x000D_
 _x000D_
 JUSTIFICA-SE TAL PEDIDO,DEVIDO A PRECARIEDADE EM QUE SE ENCONTRA A REFERIDA PONTE , AO CRESCIMENTO DO NÚMERO DE MORADORES NO BAIRRO,  AUMENTO DO TRAFEGO DE VEÍCULOS LEVES E PESADOS E POR  SER  ACESSO AO LOTEAMENTO FLACH._x000D_
 </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA:  _x000D_
        1. 	SEJA REMOVIDO DO ASFALTO AS ONDULAÇÕES PROVOCADAS PELO TRÂNSITO DE CAMINHÕES PESADOS NAS SEGUINTES RUAS: _x000D_
 &amp;#8226;	PORTÃO Nº. 387EM FRENTE A CLÍNICA HUGENTHOBLER, _x000D_
 &amp;#8226;	PRESIDENTE LUCENA Nº. 5450 ESQUINA  COM A RUA ERVINO T. VON MUHLER,  _x000D_
 &amp;#8226;	PRESIDENTE LUCENA EM FRENTE AO Nº. 5765_x000D_
 _x000D_
 2.  COLOCAÇÕES DE TACHOES  (OLHO DE GATO)  NA DESCIDA DE IVOTI NAS MEDIAÇÕES DA RUA SÃO GERALDO, ATÉ CHEGAR NA CURVA, TENDO EM VISTA  OS VÁRIOS ACIDENTES COM CAPOTAGEM  NO LOCAL, ESPECIALMENTE NOS DIAS DE CHUVA, COLOCANDO EM RISCO A VIDA DE PEDESTRES E MOTORISTAS QUE DESCONHECEM O LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO AS MELHORIAS NAS RUAS  E AVENIDAS DA ZONA CENTRAL DO MUNICÍPIO, NO QUE SE REFERE TRAFEGO DE VEÍCULOS CONFORME DEMONSTRA MAPA EM ANEXO.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO O CONSERTO NO CALÇAMENTO NA RUA ANTONIO S. ERMEL EM FRENTE AO NÚMERO 268 NO BAIRRO DAS QUINTAS, E REFERIDO PEDIDO SE FAZ NECESSÁRIO, POIS DIFICULTA A PASSAGEM DOS PEDESTRES.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA PROVIDENCIADO A ILUMINAÇÃO NA RUA RIO GRANDE DO SUL NAS SEGUINTES PASSARELAS: _x000D_
 &amp;#8226;	SANTA CATARINA_x000D_
 &amp;#8226;	PIAUÍ_x000D_
 &amp;#8226;	MATO GROSSO_x000D_
 </t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA PROVIDENCIADO A COLOCAÇÃO DE UMA PLACA &amp;#8220;PROIBIDO COLOCAR LIXO&amp;#8221; NO FIM DA RUA EMILIO WALDEMAR SCHERER, LADO SUL._x000D_
 		O REFERIDO PEDIDO DE FAZ NECESSÁRIO, POIS O LIXO ESTA CAUSANDO ODOR AOS MORADORES.  _x000D_
 </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">.                 QUE O PODER EXECUTIVO INFORME  O VALOR DA ARRECADAÇÃO  NO EXERCÍCIO DE 2012, PROVENIENTE DA ARRECADAÇÃO DAS MULTAS, TAXAS DE FISCALIZAÇÃO DE SEGURANÇA CONTRA INCÊNDIOS,  TAXA DE SERVIÇOS ESPECIAIS  E DEMAIS FONTES DE RECURSOS PREVISTO NA LEI  MUNICIPAL N. 1.779 DE 19 DE MARÇO DE 2012._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES  A RETOMADA DO ITINERÁRIO DA LINHA RINCÃO-ROSELÂNDIA  ,  ACESSANDO A RUA  BEJAMIM  ALTAMAYER E RETORNANDO PELA RUA GRANADA , TENDO EM VISTA O TRÁFEGO NA BR 116  . O PEDIDO É UMA  REIVINDICAÇÃO  DOS MORADORES CONFORME ABAIXO ASSINADO EM ANEXO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE NA RUA JACOB GUILHERME DIENSTMANN, PRÓXIMO A ESCADARIA:_x000D_
 &amp;#8226;	 INSTALAÇÃO DE REDUTORES DE VELOCIDADE,_x000D_
 &amp;#8226;	FAIXA DE SEGURANÇA ,  _x000D_
 &amp;#8226;	PLACA INDICANDO TRAVESSIA DE PEDESTRES E ESCOLARES,_x000D_
 &amp;#8226;	PLACA INDICANDO AS PARADAS DE ÔNIBUS._x000D_
 ._x000D_
 JUSTIFICA-SE, POR SER  REIVINDICAÇÃO DOS MORADORES, CONFORME SEGUE EM ANEXO &amp;#8220;ABAIXO-ASSINADO&amp;#8221; DOS MORADORES DO RESIDENCIAL NOVA ESTÂNCIA._x000D_
 </t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES  ESPECIALMENTE JUNTO A EMPRESA AES &amp;#8211; SUL   PROVIDÊNCIAS  PARA  COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA  NO TRECHO DA RUA  MARIO BROCHIER.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADA PELA SECRETARIA COMPETENTE O RECOLHIMENTO DOS CACHORROS ABANDONADOS NO BAIRRO RINCÃO DOS ILHÉUS, ESPECIALMENTE PRÓXIMO A PASSARELA ESPERANÇA, NOS TERMOS QUE DISPÕE A LEI MUNICIPAL 1.631 DE 17.12.2010.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA PROVIDENCIADA PELA SECRETARIA DE OBRAS O PATROLAMENTO E COLOCAÇÃO DE SAIBRO APÓS O SERVIÇO, NA AV DA CONQUISTA NO BAIRRO CAMPO GRANDE E TAMBÉM A DESOBSTRUÇÃO DA CANALIZAÇÃO NA AV. DA CONQUISTA EM FRENTE AO Nº. 237 ATÉ O SEU TÉRMINO. </t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 					QUE SEJA DESIGNADO PELA ADMINISTRAÇÃO MUNICIPAL UM GUARDA MUNICIPAL, NO HORÁRIO DE ATENDIMENTO AO PÚBLICO  NO POSTO DE SAÚDE NO 	CENTRO , BEM COMO NO HOSPITAL MUNICIPAL GETÚLIO VARGAS._x000D_
 _x000D_
 					O PEDIDO FOI FORMULADO PELOS SERVIDORES DA SAÚDE  AO VEREADOR QUE SUBSCREVE , TENDO EM VISTA QUE  CABE AOS TRABALHADORES  QUE TRATAM DIRETAMENTE COM PÚBLICO A ATRIBUIÇÃO DE INFORMAR DIAS E HORAS DE CONSULTAS , EXAMES E PROCEDIMENTOS O QUE LEVA  EM DETERMINADAS SITUAÇÕES A TEREM SUA INTEGRIDADE FÍSICA AMEAÇADA,._x000D_
 _x000D_
 					ASSIM SENDO, COM A PRESENÇA DA GUARDA OS SERVIDORES  FICARÃO  MENOS EXPOSTOS A SITUAÇÕES  CONSTRANGEDORAS DE PESSOAS MUITAS VEZES EMOCIONALMENTE DESCONTROLADAS._x000D_
 </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA PROVIDENCIADA PELA SECRETARIA DE OBRAS A COLOCAÇÃO DE BRITA NA RUA ALOÍSIO SCHAWAAB NO BAIRRO FLORESTA._x000D_
 		O REFERIDO PEDIDO SE FAZ NECESSÁRIO, POIS EM DIAS DE CHUVA ACUMULA BARRO NA RUA ACIMA MENCIONADA E EM DIAS DE SOL POEIRA , SOLICITAÇÃO ESSA  DOS MORADORES  DO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA:  _x000D_
 1.	SEJA COLOCADO UMA CAMADA DE ASFALTO NO ESPAÇO ENTRE A RUA E O ACOSTAMENTO, NA RUA PRESIDENTE LUCENA NÚMERO 5778, SENDO ESTA UMA SOLICITAÇÃO DOS MORADORES, TENDO EM VISTA QUE O LOCAL ESTÁ SEM QUALQUER PAVIMENTAÇÃO PODENDO CAUSAR ACIDENTES. _x000D_
 2.    CONSERTO E OU TROCA  DA  PLACA DE DIVULGAÇÃO DOS PONTOS TURÍSTICOS  DA PRAÇA 1º DE MAIO NA RUA PORTÃO ESQUINA PRESIDENTE LUCENA EM FRENTE A IMOBILIÁRIA ESTÂNCIA, TENDO EM VISTA QUE A MESMA ESTÁ COM O LADO  QUEBRADO._x000D_
 </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 					PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 					QUE SEJA DESIGNADO PELA ADMINISTRAÇÃO MUNICIPAL UM GUARDA MUNICIPAL, NO HORÁRIO DE ATENDIMENTO AO PÚBLICO NO POSTO DE SAÚDE NO CENTRO, BEM COMO NO HOSPITAL MUNICIPAL GETÚLIO VARGAS._x000D_
 _x000D_
 					O PEDIDO FOI FORMULADO PELOS SERVIDORES DA SAÚDE AO VEREADOR QUE SUBSCREVE, TENDO EM VISTA QUE CABE AOS TRABALHADORES QUE TRATAM DIRETAMENTE COM PÚBLICO A ATRIBUIÇÃO DE INFORMAR DIAS E HORAS DE CONSULTAS, EXAMES E PROCEDIMENTOS O QUE LEVA EM DETERMINADAS SITUAÇÕES A TEREM SUA INTEGRIDADE FÍSICA AMEAÇADA._x000D_
 _x000D_
 					ASSIM SENDO, COM A PRESENÇA DA GUARDA OS SERVIDORES  FICARÃO  MENOS EXPOSTOS A SITUAÇÕES  CONSTRANGEDORAS DE PESSOAS MUITAS VEZES EMOCIONALMENTE DESCONTROLADAS._x000D_
 </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>João de Godoy ( Dudu )</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO SETOR DE PLANEJAMENTO, SR. CARLOS BOELTER SECRETÁRIO MUNICIPAL, PROVIDENCIE ALTERAÇÃO DA LEGISLAÇÃO PARA TRANSFORMAR A RUA LEOPOLDO  LUIS DE ÁVILA EM CORREDOR DE DESENVOLVIMENTO. _x000D_
                       SENDO O QUE SE APRESENTAVA PARA O MOMENTO, RENOVAMOS OS VOTOS DE ESTIMA E APREÇO._x000D_
 </t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE, QUE PROVIDENCIE COM URGÊNCIA:  _x000D_
 1.	 COLOCAÇÃO DE REDUTORES DE VELOCIDADES NAS SEGUINTES RUAS:_x000D_
 A)	- PRESIDENTE LUCENA Nº. 4737, BAIRRO DAS ROSAS , TENDO EM VISTA QUE  FORAM REMOVIDOS PELO  GRANDE FLUXO DE VEÍCULOS  QUE TRANSITAM PELO LOCAL._x000D_
 B)	&amp;#8211; RUA ARLINDO SCHNEIDER PRÓXIMO AO Nº. 18, EIS QUE  FOI ABERTA A RUA DE UM LOTEAMENTO  AO OUTRO  FICANDO  DIVIDIDO POR UMA ÁRVORE  COLOCANDO  EM RISCO  ALUNOS DO COLÉGIO  WALTER JACOB  BAUERMANN NA NOVA ESTÂNCIA E MORADORES DA LOCALIDADE._x000D_
 _x000D_
 2.	CONSERTO DOS CANOS DE ESGOTO NA RUA ANTONIO SELIVIO ERMEL Nº. 348 BAIRRO DAS QUINTAS. _x000D_
 3.	 QUE O PODER EXECUTIVO ATRAVÉS DO SETOR COMPETENTE PROCEDA A FISCALIZAÇÃO QUANTO A COLOCAÇÃO DE ENTULHOS NAS RUAS  MAIS AFASTADAS DO CENTRO DA CIDADE, EIS QUE ESTÃO SERVINDO DE DEPÓSITO DE MATERIAIS DESCARTADOS PELOS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DA CRIAÇÃO DE UM PONTO DE TÁXI NO BAIRRO RINCÃO GAÚCHO._x000D_
                                    JUSTIFICATIVA: _x000D_
 &amp;#8226;	REIVINDICAÇÃO DOS MORADORES;_x000D_
 &amp;#8226;	O BAIRRO GAÚCHO ENCONTRA-SE EM POSIÇÃO GEOGRÁFICA AFASTADA DO CENTRO DO NOSSO MUNICÍPIO;_x000D_
 &amp;#8226;	ESCASSEZ DE HORÁRIOS DE ÔNIBUS QUE CIRCULAM EM DIREÇÃO AO CENTRO DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL O SEGUINTE PEDIDO DE PROVIDENCIAS: QUE NÃO OCORRA SUSPENSÃO DAS ATIVIDADES NAS ESCOLAS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO NO MÊS DE JULHO DE 2013 E  NOS ANOS SEGUINTES.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PRESIDENTE DESTA CASA ENCAMINHE AO PODER EXECUTIVO  SOLICITAÇÃO PARA QUE A FISCALIZAÇÃO  DO MUNICÍPIO  VERIFIQUE JUNTO AS EMPRESAS  QUE REALIZAM O TRANSPORTE PÚBLICO MUNICIPAL O CUMPRIMENTO DA LEI MUNICIPAL N.  1.477 DE 09.09.2009  QUE &amp;#8220;ESTABELECE NORMAS GERAIS E CRITÉRIOS BÁSICOS PARA A PROMOÇÃO  DE ACESSIBILIDADE DAS  PESSOAS PORTADORAS  DE NECESSIDADES ESPECIAIS OU COM MOBILIDADE REDUZIDA.&amp;#8221;</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	SEJA PROVIDENCIADA PLACA DE IDENTIFICAÇÃO NA RUA ARMANDIO FRANCISCO JOHAN EM DIREÇÃO A RUA RINCÃO, SENDO ESTA UMA SOLICITAÇÃO DOS MORADORES, POIS NÃO RECEBEM CORRESPONDÊNCIAS._x000D_
 2.	SEJA COLOCADO UMA CAMADA DE ASFALTO, NA RUA JOÃO XXIII BAIRRO RINCÃO DOS ILHÉUS EM TODA EXTENSÃO. SENDO ESTA UMA SOLICITAÇÃO DOS MORADORES, TENDO EM VISTA QUE A RUA ESTÁ CHEIA DE BURACOS, PODENDO CAUSAR ACIDENTES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES A LIMPEZA DO ENTULHO NA RUA ARNO EGON SCHMITZHAUS Nº. 887 BAIRRO DAS QUINTAS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE SEJA FEITO NOVO CONTRATO DE CONCESSÃO COM A EMPRESA SULPLACAS INDÚSTRIA E COMÉRCIO DE PLACAS, O QUAL ESTÁ VENCIDO DESDE NOVEMBRO DE 2012. SENDO ESTE UM PEDIDO DA COMUNIDADE QUE MUITAS VEZES É PREJUDICADA  NO RECEBIMENTO DE CORRESPONDÊNCIA PELA FALTA DE IDENTIFICAÇÃO NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS:_x000D_
 _x000D_
 					QUE SEJA COLOCADO REDUTORES DE VELOCIDADE NA AV WALTER KLEIN,  NAS PROXIMIDADES DA ASSOCIAÇÃO ATLÉTICA BANCO DO BRASIL (AABB) DE ESTÂNCIA VELHA, PRINCIPALMENTE QUE SEJA DADA ATENÇÃO ESPECIAL NO SENTIDO BAIRRO BELA VISTA/CENTRO, POIS NA SAÍDA DA AABB JÁ OCORRERAM ACIDENTES DA BAIXA GRAVIDADE, BEM COMO PARA EVITAR ACIDENTES DE ALTA GRAVIDADE. A DIRETORIA DA REFERIDA ASSOCIAÇÃO NA PESSOA DO PRESIDENTE SR. SERGIO BECKER, VEM SOLICITAR A ESTE VEREADOR O REFERIDO PEDIDO._x000D_
 _x000D_
 					OBS: O REFERIDO PEDIDO JÁ FOI SOLICITADO AO SR PREFEITO MUNICIPAL, E O MESMO NÃO FOI ATENDIDO ATÉ O MOMENTO. _x000D_
 </t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE LIMPEZA EM TORNO DO CEMITÉRIO CATÓLICO, APROXIMADAMENTE 2 METROS DEPOIS DA CERCA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE NO LOTEAMENTO PSH, NO VENEZA, CONSTRUÇÃO DE ÁREA DE LAZER, COM BRINQUEDOS, BANCOS, CAMPO DE FUTEBOL._x000D_
 _x000D_
 JUSTIFICATIVA: O REFERIDO PEDIDO SE FAZ NECESSÁRIO, TENDO EM VISTA QUE JÁ EXISTE ÁREA DE TERRAS RESERVADA PARA ESSA FINALIDADE E, AS CRIANÇAS NÃO POSSUEM UM LOCAL COM SEGURANÇA PARA BRINCAREM, TENDO QUE BRINCAR NA RUA, OCASIONANDO OCORRÊNCIAS POLICIAIS._x000D_
 </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL INCLUA NO PLANO DE TRABALHO DE 2013,  ASFALTAMENTO DA RUA RIACHUELO NO BAIRRO LYRA. A REFERIDA RUA POSSUI CALÇAMENTO DE PEDRA IRREGULAR, MAS ENCONTRA-SE EM PÉSSIMO ESTADO DE CONSERVAÇÃO, COM MUITOS BURACOS._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 &amp;#8226;	PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE, PREJUDICANDO O COMÉRCIO LOCAL._x000D_
 &amp;#8226;	POR SER REIVINDICAÇÃO E PROMESSA POLÍTICA A MAIS DE QUATRO ANOS._x000D_
 </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE  SEJA  PROVIDENCIADO PELO CORREIO DE ESTÂNCIA VELHA A ENTREGA DE CORRESPONDÊNCIA  NA RUA LEOPOLDO  LUIZ DE ÁVILA , LOCALIDADE DENOMINADA ANTIGO BURACO DO LADRÃO , A PARTIR  DE Nº. 870  À 1020._x000D_
 			  CABE RESSALTAR , QUE  NESTE LOCAL FUTURAMENTE SERÁ  ESTABELECIDO NA LEGISLAÇÃO COMO CORREDOR DE DESENVOLVIMENTO  NECESSITANDO SER ATENDIDO PELA ENTREGA DE CORRESPONDÊNCIA A FUTURAS EMPRESAS QUE IRÃO SE ESTALAR NO LOCAL CADASTRADAS NO MUNICÍPIO  , COM ALVARÁ DE FUNCIONAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 					O RECAPEAMENTO ASFALTICO DA AV. ERNESTO  G. MATTES, NO BAIRRO UNIÃO, TRECHO ENTRE AS RUAS AIMORÉ  E BENTO GONÇALVES EM FRENTE AO FUTEBOL CLUBE ESTÂNCIA VELHA._x000D_
 </t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO AO LADO DA FARMÁCIA BÁSICA._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 &amp;#8226;	ATENDER AS NECESSIDADES DOS USUÁRIOS DA FARMÁCIA BÁSICA, QUE ALI AGUARDAM POR HORAS PARA SEREM ATENDIDOS, SENDO NA MAIORIA IDOSOS._x000D_
 </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                            QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL O SEGUINTE PEDIDO DE PROVIDENCIAS: _x000D_
 _x000D_
                            1. QUE O SETOR COMPETENTE PROVIDENCIE A O CONSERTO DO BURACO NA RUA ANTONIO S. ERMEL Nº. 341, BAIRRO DAS QUINTAS, BEM COMO OFICIAR A CORSAN PARA PROVIDENCIAR OS REPAROS DO PASSEIO PÚBLICO E DA CANALIZAÇÃO CUJOS ESTRAGOS FORAM REALIZADOS QUANDO DA PRESTAÇÃO DOS SERVIÇOS PELA MENCIONADA EMPRESA._x000D_
 	_x000D_
 		       2. SEJA PROVIDENCIADO O RECOLHIMENTO DE ENTULHOS DEPOSITADOS NA RUA ANTÔNIO S. ERMEL, BAIRRO DAS QUINTAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE SEJA DESTINADO RECURSOS PREVISTOS PARA INSTALAÇÃO DO ELEVADOR NA SEDE DO PODER LEGISLATIVO PARA O PODER EXECUTIVO VISANDO A COLOCAÇÃO DE UM ELEVADOR NO HOSPITAL MUNICIPAL GETÚLIO VARGAS._x000D_
 2.	SEJA SOLICITADO POR V.EXCIA, ESTUDO TÉCNICO AOS PROFISSIONAIS DE ENGENHARIA OU ARQUITETURA DO PODER EXECUTIVO  VISANDO PROJETO   PARA COLOCAÇÃO DE UMA RAMPA EXTERNA COM  ACESSO AO PLENÁRIO DA CÂMARA DE VEREADORES,  VISANDO A ACESSIBILIDADE 	DE PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS E IDOSOS.	_x000D_
 </t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PELO PRESENTE E NA FORMA QUE DETERMINA A LEI ORGÂNICA MUNICÍPIO, SOLICITO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL O SEGUINTE PEDIDO DE PROVIDÊNCIAS:_x000D_
 _x000D_
 		1.			O CONSERTO E MANUTENÇÃO DOS VÁRIOS BURACOS E FALHAS NO CALÇAMENTO DE PEDRA IRREGULAR NA RUA JOSÉ FRANCISCO DA COSTA NO BAIRRO  ENCOSTA DO SOL,  NAS IMEDIAÇÕES  Nº. 2221. ESSA SOLICITAÇÃO FOI FEITA AO VEREADOR PELO SENHOR PEDRO LUIZ ALVES, FONE  35611728. CABE INFORMAR QUE A SOLICITAÇÃO FOI FEITA AO SECRETÁRIO DE OBRAS EM 2012, SENHOR FLORES E REITERADA AO ATUAL SECRETÁRIO DE OBRAS SR. IVO E NÃO  PROVIDENCIADO ATÉ A PRESENTE DATA._x000D_
 _x000D_
 		2.                          A RETIRADA DA PARADA DE ÔNIBUS EM FRENTE AO BAR DO DÉCIO NA RUA PORTÃO, BAIRRO BELA VISTA, BEM COMO SEJA PROVIDENCIADO PELO SETOR COMPETENTE DO PODER EXECUTIVO ESTUDO DE VIABILIDADE, VISANDO A INSTALAÇÃO DA PARADA EM OUTRO LOCAL NA MESMA RUA. A SOLICITAÇÃO FOI FEITA AO VEREADOR QUE SUBSCREVE POR UM GRUPO DE SENHORAS QUE VEM SOFRENDO CONSTRANGIMENTO DOS FREQÜENTADORES DO BAR EM FRENTE A ATUAL PONTO DE ÔNIBUS._x000D_
 </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O REPLANTIO DAS PALMEIRAS LOCALIZADAS NA AV. PRESIDENTE VARGAS  DO PÓRTICO DE ENTRADA DO MUNICÍPIO ATÉ O TREVO DA PRAÇA DO HOLLYWOOD._x000D_
 _x000D_
                                CABE SALIENTAR QUE, O MUNICÍPIO DEVE SOLICITAR REPARAÇÃO ÀQUELE QUE POR AÇÃO DE NEGLIGÊNCIA OU IMPERÍCIA CAUSOU DANO AO PATRIMÔNIO PÚBLICO, INCLUSIVE A VEGETAÇÃO DO PASSEIO PÚBLICO NOS TERMOS QUE DISPÕE O ARTIGO 186 DO CÓDIGO CIVIL BRASILEIRO._x000D_
 </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO À CALÇADA DAS CAPELAS MORTUÁRIAS MUNICIPAL (RUA PRESIDENTE LUCENA), LIXEIRAS PARA LIXO ORGÂNICO E SECO (RECICLÁVEL)._x000D_
                   	_x000D_
  JUSTIFICATIVA_x000D_
 _x000D_
                                  O LOCAL É FREQÜENTEMENTE USADO E APÓS A SAÍDA DOS FUNERAIS É VISUALMENTE PERCEBIDO O ACÚMULO DE LIXO EM FRENTE AO REFERIDO LOCAL._x000D_
                                  SOLICITAÇÃO FEITA A ESTE VEREADOR ATRAVÉS DO CIDADÃO SENHOR PAULO DIAS._x000D_
 </t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL  TRANSFIRA A PARADA DE ÔNIBUS SITUADA NA RUA PORTÃO, ESQUINA RUA SANTOS DUMONT EM FRENTE A UM  BAR PARA O OUTRO LADO DA RUA._x000D_
 _x000D_
 JUSTIFICATIVA:    DEVIDO AS SITUAÇÕES DE CONSTRANGIMENTO QUE OS USUÁRIOS DE ÔNIBUS SOFREM DOS FREQÜENTADORES DO BAR, PRINCIPALMENTE À NOITE E NOS FINAIS DE SEMANA. _x000D_
 </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL O SEGUINTE PEDIDO DE PROVIDENCIAS: _x000D_
 _x000D_
                            1. QUE O SETOR COMPETENTE PROVIDENCIE A O CONSERTO DO CALÇAMENTO NA ESQUINA DAS RUAS ADÃO WALTER SCHUCK E PRESIDENTE LUCENA, VISANDO A SEGURANÇA DOS PEDESTRES._x000D_
 	_x000D_
 		       2. SEJA PROVIDENCIADO O CONSERTO DO CALÇAMENTO NA RUA SIQUEIRA CAMPOS, DEFRONTE AO PORTÃO DA CARPINTARIA ESTÂNCIA. _x000D_
 </t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE &amp;#8220;REDUTORES DE VELOCIDADE&amp;#8221; NA RUA JOÃO QUARESMA DA SILVA ESQUINA COM A RUA CARLOS ANDRÉ DAUERNHEIMER SENDO ESSE UM PEDIDO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE REPAROS COM CAMADA ASFÁLTICA NOS BURACOS E SUBSTITUIÇÃO DOS CANOS DE ESGOTO NA PASSARELA PEDRO TISIAN NO BAIRRO FLORESTA, REIVINDICAÇÃO DOS MORADORES. </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE PATROLAMENTO E ENSAIBRAMENTO NA RUA LEOPOLDO LUIZ ÁVILA, A FIM DE RESOLVER OS PROBLEMAS DECORRENTES DA MÁ CONSERVAÇÃO DO LEITO DA VIA._x000D_
 _x000D_
 JUSTIFICATIVA: NESTA VIA, MORA GRANDE NÚMERO DE FAMÍLIAS, AS CONDIÇÕES PARA O TRÂNSITO FICAM AINDA PIORES EM DIAS DE CHUVA. OS BURACOS TRANSFORMAM-SE EM POÇAS DE ÁGUA E O LEITO FICA TOMADO DE BARRO, DESESTABILIZANDO O FLUXO DE VEÍCULOS. NOS PERÍODOS SECOS, A POEIRA É EXCESSIVA.                        _x000D_
 </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL VERIFIQUE A POSSIBILIDADE DA TROCA DE LOCAL, PARA MAIS PERTO POSSÍVEL DA ESQUINA, DO BUEIRO LOCALIZADO NA RUA HULDA DIENSTMANN, DEFRONTE AO Nº 592 BAIRRO BELA VISTA._x000D_
 _x000D_
 JUSTIFICATIVA: O SENHOR DELMAR SCHNEIDER CONHECIDO COMO CHAVEIRO, MORADOR NO REFERIDO ENDEREÇO, ALEGA MAU CHEIRO HÁ MAIS DE UM ANO._x000D_
 </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A INSTALAÇÃO DE UM BANHEIRO PÚBLICO E UM BRAÇO(SUPORTE) COM LÂMPADAS NA PRAÇA LOCALIZADA NA RUA MARIA ERNA SCHNEIDER, LOTEAMENTO SCHMITZHAUS, NO BAIRRO DAS QUINTAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES, DEVIDO AO MAU CHEIRO OCASIONADO PELA FALTA DE LOCAL ADEQUADO PARA OS USUÁRIOS FAZEREM SUAS NECESSIDADES FISIOLÓGICAS E AOS ATOS DE VANDALISMO, CONSTRANGIMENTOS QUE OCORREM PRINCIPALMENTE À NOITE TORNANDO INSEGURO PARA OS QUE ALI TRANSITAM._x000D_
 </t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE REDUTOR DE VELOCIDADE OU QUEBRA MOLAS NA RUA DOS ALPES Nº. 223 NO BAIRRO SOL NASCENTE, SENDO ESTA UMA SOLICITAÇÃO JÁ REALIZADA PELO TENENTE ROQUE DA SILVA, MAS O MESMO FOI INFORMADO PELO DEPARTAMENTO DE TRANSITO, QUE NESTE LOCAL NÃO HAVIA REGISTRO DE ACIDENTES, NO ENTANTO,  JÁ OCORRERAM ACIDENTES NO MENCIONADO LOCAL, CONFORME BOLETINS DE OCORRÊNCIA N.4139/2013 E 3895/2013 EM  ANEXO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE CONSERTO DO CALÇAMENTO E ENSAIBRAMENTO DA RUA WELEDA GERTRUDEZ HOMMERDING, NO BAIRRO BELA VISTA. _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DO SENHOR RENAN JUNG(FONE:92252051) MORADOR DA REFERIDA  RUA NO NÚMERO, 150 ATRAVÉS DE E-MAIL PARA ESTE VEREADOR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE O FECHAMENTO DA PISTA CENTRAL DA AVENIDA PRESIDENTE VARGAS, RETORNANDO A SITUAÇÃO ANTERIOR CONFORME SOLICITAÇÃO DOS  MORADORES DO MUNICÍPIO  CUJO ABAIXO ASSINADO SEGUE EM ANEXO, ATÉ QUE SE TENHA OUTRA OPÇÃO VIÁVEL  PARA A AVENIDA.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O FECHAMENTO DAS LATERAIS COM APROXIMADAMENTE DOIS METROS DE ALTURA COM TIJOLOS DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL CANDIDO RONDON NO BAIRRO RINCÃO GAÚCHO, TENDO EM VISTA A SEGURANÇA DOS ALUNOS E TAMBÉM EM DIAS DE CHUVA A QUADRA FICA MOLHADA, PODENDO CAUSAR ALGUM ACIDENTE.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O PROJETO E A EXECUÇÃO DA EXTENSÃO DA RUA CARLOS GRAEFF INTERLIGANDO-A JUNTO À RUA SÃO CRISTÓVÃO NO LOTEAMENTO ALTO DA COLINA NO BAIRRO RINCÃO DOS ILHÉUS._x000D_
 _x000D_
 JUSTIFICATIVA:  REIVINDICAÇÃO FEITA POR MORADORES DAS REFERIDAS RUAS, POIS IRÁ VIABILIZAR O ACESSO LOCAL MELHORANDO A MOBILIDADE URBANA NO REFERIDO LOTEAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                       QUE O PRESIDENTE DESTA CASA ENCAMINHE AO SETOR COMPETENTE QUE PROVIDENCIE COM URGÊNCIA A REPARAÇÃO DE BURACOS EXISTENTES NA RUA PADRE LUIZ WEBER, NO BAIRRO FLORESTA E AINDA A INSTALAÇÃO DE ÁGUA, LUZ E ESGOTO NA MESMA. QUE PROVIDENCIE NA RUA ALOÍSIO SCHWAAB, NO BAIRRO FLORESTA A LIMPEZA DO LOCAL E O FECHAMENTO DE BUEIROS QUE ENCONTRAM-SE DESTAMPADOS._x000D_
 	RESSALTO QUE O PEDIDO REFERENTE À RUA PADRE LUIZ WEBER, FAZ-SE NECESSÁRIO E DE EXTREMA URGÊNCIA, UMA VEZ QUE A SITUAÇÃO NA QUAL ENCONTRAM-SE OS MORADORES RESIDENTES NO LOCAL É DEPLORÁVEL.  TAIS PROVIDÊNCIAS ESTÃO SENDO AGUARDADAS JÁ FAZEM UM GRANDE PERÍODO SEGUNDO MORADORES DO LOCAL, E NADA É FEITO. ATUALMENTE, A FALTA DE ILUMINAÇÃO PÚBLICA, ÁGUA E ESGOTO, CONTRIBUEM PARA FATORES DE RISCO À POPULAÇÃO NÃO SÓ DO LOCAL, MAS TAMBÉM NOS ARREDORES. DIVERSOS MORADORES AINDA ALEGAM QUE OS TRABALHADORES DA COLETA DE LIXO, ENTREGADORES DE GÁS E AINDA O CARTEIRO NEGAM-SE A ENTRAR NA RUA. DESTA FORMA RESSALTO A URGÊNCIA DE TAIS PROVIDÊNCIAS, UMA VEZ QUE TRATA-SE DE UMA QUESTÃO DE DIREITO FUNDAMENTAL SOCIAL. QUANTO À RUA ALOÍSIO SCHWAAB, O PEDIDO É DECORRENTE DA FALTA DE LIMPEZA PÚBLICA, QUE OCASIONOU GRANDE ACÚMULO DE MATOS NO LOCAL E DE BUEIROS QUE ENCONTRAM-SE DESTAPADOS OFERECENDO PERIGO À POPULAÇÃO, POIS MORADORES RELATARAM QUE UM CAVALO HAVIA CAÍDO DENTRO DE UM BUEIRO DESTAMPADO._x000D_
 </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE A LIMPEZA E RECOLHIMENTO DE ENTULHO NO TERRENO BALDIO AO LADO DO N. 225, AV. ALTA TENSÃO BAIRRO RINCÃO  ILHÉUS, TENDO EM VISTA A PROLIFERAÇÃO DE INSETOS E ANIMAIS, MOTIVO DE  RECLAMAÇÃO DOS  MORADORES DESSA LOCALIDADE  AO VEREADOR QUE SUBSCREVE.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE O DESLOCAMENTO DA PARADA DE ÔNIBUS EM FRENTE A MECÂNICA CHARLES NA AV. JOÃO XXIII NO BAIRRO RINCÃO DOS ILHÉUS, PARA NOVA INSTALAÇÃO NA FRENTE DA BORRACHARIA DO ZÉ NA MESMA RUA ACIMA  MENCIONADA ,  TENDO VISTA QUE A ATUAL LOCALIZAÇÃO PREJUDICA OS USUÁRIOS DO TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Mauro Petry</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">- 1. SEJA PROVIDENCIADO ASFALTO NA RUA DOS MUNICÍPIOS, NO MUNICÍPIO DE ESTÂNCIA VELHA RS._x000D_
 - 2.  QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE  O RECOLHIMENTO DE ENTULHOS NAS RUAS E AVENIDAS DO MUNICÍPIO NO BAIRRO CAMPO GRANDE._x000D_
 - 3   A CONCLUSÃO DO COLÉGIO, NO LOTEAMENTO INDUSTRIAL._x000D_
 - 4.  QUE A ADMINISTRAÇÃO ATRAVÉS DA SECRETARIA COMPETENTE TOME AS PROVIDENCIAS EVITANDO A EVENTUAL FALTA DE PROFESSORES QUANDO DO FUNCIONAMENTO DA NOVA ESCOLA NO BAIRRO INDUSTRIAL._x000D_
 - 5. SEJA INSTALADO BANHEIROS JUNTO A BIBLIOTECA EM FRENTE A IGREJA  CATÓLICA   NO CENTRO DA CIDADE._x000D_
 - 6. O CONSERTO DA CALÇADA NA RUA DOS MUNICÍPIOS ESQUINA COM A RUA DOIS IRMÃOS, LOCALIZADA EM FRENTE A PARADA  PRÓXIMO AO NÚMERO 72, TENDO EM VISTA QUE O CONSERTO DO BUEIRO DANIFICOU  A CALÇADA._x000D_
 - 7. SEJA PROVIDENCIADO A LIMPEZA DA LATERAL DA AV. CAMPO GRANDE._x000D_
 - 8.   QUE A SECRETÁRIA COMPETENTE TOME MEDIDAS VISANDO ATRAÇÃO DE EMPRESA VISANDO INSTALAÇÃO DE NOVAS EMPRESAS NO PARQUE INDUSTRIAL._x000D_
 </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A INSTALAÇÃO DE UM QUEBRA MOLAS NA RUA ILDEFONSO DE LONDRES EM FRENTE AO Nº 254 NO BAIRRO CAMPO GRANDE, REIVINDICAÇÃO FEITA PELO MORADOR JACI VIDAL RESIDENTE NO CITADO ENDEREÇO._x000D_
 _x000D_
 JUSTIFICATIVA: AUMENTO DO NÚMERO DE MORADORES NOS ARREDORES DA REFERIDA RUA OCASIONANDO O AUMENTO DO TRÁFEGO DE VEÍCULOS E PEDESTRES (ESTUDANTES, MÃES COM CRIANÇAS), CICLISTAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE ATRAVÉS DA SECRETARIA COMPETENTE A SINALIZAÇÃO NO MEIO FIO COM FAIXA AMARELA NA RUA PORTÃO, TRECHO DA EMPRESA AVE ESTÂNCIA ATÉ A FERRAGEM ESTÂNCIA, SOLICITAÇÃO DA COMERCIANTE ROSANEA MEDTLER CAMARGO(3561-2325), MORADORA DA RUA PORTÃO Nº 551 A MAIS DE 54 ANOS._x000D_
 _x000D_
 JUSTIFICATIVA:QUASE QUE DIARIAMENTE, TEM DADO  ACIDENTE DE PEQUENOS DANOS MATERIAIS COMO QUEBRA DE RETROVISORES, ARRANHÕES NA LATARIA DOS VEÍCULOS ALI ESTACIONADOS, OCASIONADO PELO INTENSO TRÂNSITO DE ÔNIBUS, E MANOBRAS DE VEÍCULOS DE GRANDE PORTE COMO CAMINHÕES E CARRETAS QUE DESCARREGAM NO MERCADO ASUN, PASSAM PELA RUA ANITA GARIBALDI E FAZEM A CONVERSÃO NA RUA PORTÃO, TANTO PARA A DIREITA E TAMBÉM A ESQUERDA._x000D_
 </t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM QUEBRA-MOLAS EM FRENTE AO MERCADO GRIEBELER, NA RUA JOÃO QUARESMA DA SILVA NO LOTEAMENTO VENEZA._x000D_
 _x000D_
 JUSTIFICATIVA: O PRESENTE PEDIDO TEM O OBJETIVO DE PREVENIR POSSÍVEIS ACIDENTES, DEVIDO AO GRANDE FLUXO DE VEÍCULOS QUE TRAFEGAM EM ALTA VELOCIDADE, COLOCANDO EM RISCO A INTEGRIDADE FÍSICA DOS PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE PROJETO E EXECUÇÃO DA CONSTRUÇÃO DE BANHEIROS PÚBLICO FEMININO E MASCULINO, JUNTO A PRAÇA GETULIO VARGAS EM FRENTE IGREJA CATÓLICA MATRIZ NO CENTRO/EV, QUE VEM REFORÇAR O PEDIDO DO SUPLENTE DE VEREADOR MAURO PETRY. _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 O VEREADOR QUE SUBSCREVE, NO DIA 27/10/2013(DOMINGO), PASSEANDO COM A FAMÍLIA NA REFERIDA PRAÇA, FOI QUESTIONADO COM INDIGNAÇÃO POR USUÁRIOS DA MESMA, NO QUAL NÃO SOUBE RESPONDER, O MOTIVO DE NÃO MANTER OS BANHEIROS NA PRAÇA, RETIRADOS PARA A CONSTRUÇÃO DA BIBLIOTECA, E RELATOS DE SITUAÇÕES DE CONSTRANGIMENTO EM MORADORES NOS ARREDORES DA PRAÇA NEGAR O USO DO BANHEIRO DAS SUAS RESIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O ASFALTO DA RUA BAGÉ(RUA SEM SAÍDA) NO BAIRRO CAMPO GRANDE, EM FRENTE EMEI FLORES DO CAMPO, REIVINDICAÇÃO DO CPM, DIREÇÃO E PROFESSORES DA REFERIDA ESCOLA. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
                             DESENVOLVER ATIVIDADES EXTERNAS À ÁREA ESCOLAR, EXEMPLO &amp;#8220; RUA DE LAZER&amp;#8221; ENTRE TANTAS OUTRAS ATIVIDADES._x000D_
                                _x000D_
 </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO DA BOCA-DE-LOBO NA RUA 13 DE MAIO, ESQUINA RUA LUIZ CANSI FILHO, SOLICITAÇÃO DOS MORADORES. _x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO, INFILTRAÇÃO DE TERRA NA BOCA-DE-LOBO. _x000D_
 </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CONSERTO NO CALÇAMENTO DA RUA SEBALDO DIETRICH NO LOTEAMENTO BEL POENTE, REIVINDICAÇÃO DOS MORADORES._x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO  PEDRAS SOLTAS E BURACOS, OS VEÍCULOS TENTAM DESVIAR DOS BURACOS E DESNÍVEIS DA RUA, COLOCANDO EM RISCO SUA SEGURANÇA E SEGURANÇA DOS PEDESTRES.  _x000D_
 </t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE JUNTO À CALÇADA DAS CAPELAS MORTUÁRIAS MUNICIPAL (RUA PRESIDENTE LUCENA), LIXEIRAS PARA LIXO ORGÂNICO E SECO (RECICLÁVEL)._x000D_
                   	_x000D_
 _x000D_
                   _x000D_
 JUSTIFICATIVA: O LOCAL É FREQÜENTEMENTE USADO E APÓS A SAÍDA DOS FUNERAIS É VISUALMENTE PERCEBIDO O ACÚMULO DE LIXO EM FRENTE AO REFERIDO LOCAL._x000D_
   _x000D_
 </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226;	MANUTENÇÃO DOS BRINQUEDOS DA PRACINHA DO LOTEAMENTO SOL NASCENTE. OBS: A PRACINHA NÃO ESTÁ CONCLUÍDA E JÁ APRESENTA BRINQUEDOS QUEBRADOS._x000D_
 &amp;#8226;	PINTURA DOS CORDÕES DAS RUAS(BAIRROS E CENTRO) DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 &amp;#8226;	QUE SEJA FEITO A DIVULGAÇÃO E FISCALIZAÇÃO DA LEI FEDERAL Nº 12.546 DE 15/12/2011, QUE PROÍBE O FUMO EM RECINTO COLETIVO FECHADO, PÚBLICO OU PRIVADO._x000D_
 _x000D_
 _x000D_
                                 JUSTIFICATIVA: TENDO EM VISTA O NÃO CUMPRIMENTO DA LEI POR PARTE DE MUITOS ESTABELECIMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O CALÇAMENTO DA RUA ALOÍSIO SCHWAAB  NO BAIRRO  FLORESTA, REIVINDICAÇÃO DOS MORADORES CONFORME ABAIXO ASSINADO EM ANEXO._x000D_
                   	_x000D_
 JUSTIFICATIVA: RUA COM DECLIVE ACENTUADO, FAZ A ÁGUA DA CHUVA ESCOAR  RAPIDAMENTE, CAUSANDO EROSÃO._x000D_
   _x000D_
 </t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE  CONSERTO NO CALÇAMENTO DA RUA OSVALDO CRUZ ESQUINA HULDA DIENSTMANN ,EM FRENTE A VIDRAÇARIA AVENIDA , NO BAIRRO BELA VISTA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES DA REFERIDA RUA._x000D_
 </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                             QUE O PRESIDENTE DESTA CASA ENCAMINHE AO PODER EXECUTIVO OS SEGUINTES PEDIDOS DE PROVIDÊNCIAS: _x000D_
 _x000D_
 &amp;#8226;	SOLICITA QUE SEJA PROVIDENCIADO COM URGÊNCIA, O CONSERTO DA PONTE LOCALIZADA NA RUA LEOPOLDO LUIZ ÁVILA, ANTIGO BURACO DO LADRÃO._x000D_
  JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, A FIM DE PROPORCIONAR SEGURANÇA E BEM ESTAR AOS MORADORES._x000D_
                          </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 &amp;#8226;	INSTALAÇÃO DE UMA BOCA DE LOBO NA RUA ANANÁ, EM FRENTE OU PROXIMIDADES DO Nº 81 NO LOTEAMENTO UNIÃO, SOLICITAÇÃO FEITA PELA MORADORA DA REFERIDA RUA SENHORA CLÁUDIA LUIZA MACHADO &amp;#8211; FONE: 98170627_x000D_
 _x000D_
                                 JUSTIFICATIVA: ACÚMULO DE ÁGUA QUE DESCE DA RUA QUARESMEIRA PELA RUA ANANÁ, PREJUDICANDO O CALÇAMENTO E O MURO DA RESIDÊNCIA DO SENHOR JEFERSON RESIDENTE NA CASA DA ESQUINA DAS RUAS PEDRO LOREDO DA COSTA E ANANÁ._x000D_
 </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA AV. WALTER KLEIN EM SENTIDO DA RUA PORTÃO Á PRESIDENTE LUCENA, NA DESCIDA ANTES DA AABB-EV._x000D_
 JUSTIFICATIVA: A ESTATÍSTICA QUE TEMOS É QUE EM MESES NORMAIS MAIS DE 1.200 PESSOAS ENTRAM NA ASSOCIAÇÃO. DE NOVEMBRO A MARÇO, DEVIDO A TEMPORADA DE PISCINAS E O MAIOR NÚMERO DE FESTAS ESSE NÚMERO QUASE DOBRA, FAZENDO COM QUE O NÚMERO DE ACIDENTES AUMENTE MUITO, ATÉ O MOMENTO SEM ÓBITO. PARA QUE NÃO PERCAMOS UM AMIGO. SENDO ESSE UM PEDIDO DO SÉRGIO WALTER BECKER, PRESIDENTE AABB-EV  E DE GRACIELA DE OLIVEIRA SECRETARIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE QUEBRA-MOLAS PARA REDUÇÃO DA VELOCIDADE NA AV. BRASIL COM CARLOS ANTONIO BENDER, PRÓXIMO AO CRUZAMENTO E PODA PADRÃO DAS CERCAS VIVAS E ÁRVORES NO CANTEIRO CENTRAL DA AV BRASIL COM O INTUITO DE MELHORA DA VISIBILIDADE NO CRUZAMENTO._x000D_
 JUSTIFICATIVA: SENDO ESSE UM PEDIDO DO CIDADÃO FLAVIO LIMA PINTO VIA E-MAIL._x000D_
 </t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PRESIDENTE DESTA CASA ENCAMINHE PARA A SECRETARIA DE MEIO AMBIENTE O SEGUINTE PEDIDO DE PROVIDENCIAS: _x000D_
 			QUE SEJA NOTIFICADA A EMPRESA RESPONSÁVEL PALA CONSTRUÇÃO DA ESCOLA MUNICIPAL GERMANO DAUERNHEIMER NA RUA JOSÉ FRANCISCO DA COSTA, PELO ACUMULO DE ENTULHO DEPOSITADOS EM ANEXO A OBRA._x000D_
 			SENDO ESSE UM PEDIDO DA COMUNIDADE, POIS O LOCAL ESTÁ SERVINDO PARA O DESCARTE DE LIXO DE MORADORES DE RUAS PRÓXIMAS E ATÉ DE MESMO DE  OUTROS BAIRROS._x000D_
 </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A LIMPEZA E  ROÇADA DA PRAÇA BELA VISTA, NA RUA LEOPOLDO A. HERMANN _x000D_
 JUSTIFICATIVA: É DE EXTREMA URGÊNCIA QUE SEJAM TOMADAS PROVIDÊNCIAS NA LIMPEZA E ROÇADA DA REFERIDA PRAÇA DEVIDO AO SURGIMENTO DE ESCORPIÕES E RATOS COLOCANDO EM RISCO A SAÚDE DOS USUÁRIOS DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1.	QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A ROÇADA NA ÁREA VERDE LOCALIZADA NA RUA ARI GRADE NO BAIRRO BELA VISTA._x000D_
 JUSTIFICATIVA: É DE EXTREMA URGÊNCIA QUE SEJAM TOMADAS PROVIDÊNCIAS DA ROÇADA NA REFERIDA ÁREA VERDE, DEVIDO A DENSIDADE  DO MATO._x000D_
 </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA PROVIDENCIADO COM URGÊNCIA, A  RETIRADA DO ENTULHO E A COLOCAÇÃO DE PLACA INDICATIVA PROIBIDO COLOCAR LIXO, NA ÁREA DE LAZER DO LOTEAMENTO BEL POENTE LOCALIZADO NAS RUAS CEARÁ ESQUINA RUA FRANÇA._x000D_
  JUSTIFICATIVA:           PEDIDO DA COMUNIDADE. </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DAS TELHAS DO ABRIGO -  PARADA DE ÔNIBUS EM FRENTE À ESCOLA GERMANO DAUERHEIMER._x000D_
                                    JUSTIFICATIVA: SOLICITAÇÃO DOS USUÁRIOS DA LINHA DE ÔNIBUS QUE SE UTILIZAM DO REFERIDO ABRIGO &amp;#8211; PARADA DE ÔNIBUS._x000D_
 </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A LIMPEZA DA CALÇADA DA RUA VICENTE JORGE DA SILVA ENTRE OS NÚMEROS 156 E 168._x000D_
                                    JUSTIFICATIVA: NESTE TRECHO OS PEDESTRES PRECISAM  PASSAR PELA PISTA DE ROLAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.doc</t>
+    <t>http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE:_x000D_
 			 O ENCAMINHAMENTO A CÂMARA DE VEREADORES DE ESTÂNCIA VELHA  COM DADOS DA MOVIMENTAÇÃO FINANCEIRA DO FUNDO MUNICIPAL  DE DEFESA DO MEIO AMBIENTE , INDICANDO AS RECEITAS E SAÍDA DE RECURSOS DO FUNDO NO EXERCÍCIO DE 2013.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2836,67 +2836,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.estanciavelha.rs.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>